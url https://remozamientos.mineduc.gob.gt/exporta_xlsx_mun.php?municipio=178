--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -821,64 +821,64 @@
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>14.85974976,-91.61910893</t>
         </is>
       </c>
       <c r="O8" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q8" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>233</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>5175</v>
+        <v>18003</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>09-11-0347-43_2024</t>
+          <t>09-11-0347-43_2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>09-11-0347-43</t>
         </is>
       </c>
       <c r="D9" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -906,64 +906,64 @@
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>14.85889514,-91.60185687</t>
         </is>
       </c>
       <c r="O9" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q9" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>151</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>18003</v>
+        <v>5175</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>09-11-0347-43_2025</t>
+          <t>09-11-0347-43_2024</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>09-11-0347-43</t>
         </is>
       </c>
       <c r="D10" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -1246,64 +1246,64 @@
       <c r="N13" s="2" t="inlineStr">
         <is>
           <t>14.83747617,-91.59206112</t>
         </is>
       </c>
       <c r="O13" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P13" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q13" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>137</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>5177</v>
+        <v>18006</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>09-11-0350-43_2024</t>
+          <t>09-11-0350-43_2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>09-11-0350-43</t>
         </is>
       </c>
       <c r="D14" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -1331,64 +1331,64 @@
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>14.84627426,-91.63301284</t>
         </is>
       </c>
       <c r="O14" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q14" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>105</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>83</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>18006</v>
+        <v>5177</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>09-11-0350-43_2025</t>
+          <t>09-11-0350-43_2024</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>09-11-0350-43</t>
         </is>
       </c>
       <c r="D15" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -1586,64 +1586,64 @@
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>14.85271129,-91.60910799</t>
         </is>
       </c>
       <c r="O17" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P17" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q17" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R17" s="1" t="n">
         <v>238</v>
       </c>
       <c r="S17" s="1" t="n">
         <v>229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>18009</v>
+        <v>5178</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>09-11-1092-43_2025</t>
+          <t>09-11-1092-43_2024</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>09-11-1092-43</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -1671,64 +1671,64 @@
       <c r="N18" s="2" t="inlineStr">
         <is>
           <t>14.84825523,-91.60169293</t>
         </is>
       </c>
       <c r="O18" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P18" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q18" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R18" s="1" t="n">
         <v>109</v>
       </c>
       <c r="S18" s="1" t="n">
         <v>114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>5178</v>
+        <v>18009</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>09-11-1092-43_2024</t>
+          <t>09-11-1092-43_2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>09-11-1092-43</t>
         </is>
       </c>
       <c r="D19" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -1841,64 +1841,64 @@
       <c r="N20" s="2" t="inlineStr">
         <is>
           <t>14.85898648,-91.60202352</t>
         </is>
       </c>
       <c r="O20" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q20" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R20" s="1" t="n">
         <v>148</v>
       </c>
       <c r="S20" s="1" t="n">
         <v>138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>5179</v>
+        <v>18011</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>09-11-2757-43_2024</t>
+          <t>09-11-2757-43_2025</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>09-11-2757-43</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -1926,64 +1926,64 @@
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>14.85724314,-91.62165259</t>
         </is>
       </c>
       <c r="O21" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q21" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R21" s="1" t="n">
         <v>235</v>
       </c>
       <c r="S21" s="1" t="n">
         <v>195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>18011</v>
+        <v>5179</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>09-11-2757-43_2025</t>
+          <t>09-11-2757-43_2024</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>09-11-2757-43</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>