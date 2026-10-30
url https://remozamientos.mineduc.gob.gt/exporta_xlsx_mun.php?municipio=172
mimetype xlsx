--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -566,64 +566,64 @@
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>14.97014998,-91.64586156</t>
         </is>
       </c>
       <c r="O5" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P5" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q5" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>14</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>15</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>5079</v>
+        <v>5080</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>09-05-0009-43_2024</t>
+          <t>09-05-0009-43_2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>09-05-0009-43</t>
         </is>
       </c>
       <c r="D6" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -651,64 +651,64 @@
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>14.96839286,-91.67450143</t>
         </is>
       </c>
       <c r="O6" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q6" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>32</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>34</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>5080</v>
+        <v>5079</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>09-05-0009-43_2025</t>
+          <t>09-05-0009-43_2024</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>09-05-0009-43</t>
         </is>
       </c>
       <c r="D7" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -1416,64 +1416,64 @@
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>14.99405283,-91.60455352</t>
         </is>
       </c>
       <c r="O15" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P15" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q15" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R15" s="1" t="n">
         <v>70</v>
       </c>
       <c r="S15" s="1" t="n">
         <v>71</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>5089</v>
+        <v>5090</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>09-05-0240-43_2024</t>
+          <t>09-05-0240-43_2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>09-05-0240-43</t>
         </is>
       </c>
       <c r="D16" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -1501,64 +1501,64 @@
       <c r="N16" s="2" t="inlineStr">
         <is>
           <t>14.97299095,-91.66474706</t>
         </is>
       </c>
       <c r="O16" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q16" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R16" s="1" t="n">
         <v>40</v>
       </c>
       <c r="S16" s="1" t="n">
         <v>40</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>5090</v>
+        <v>5089</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>09-05-0240-43_2025</t>
+          <t>09-05-0240-43_2024</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>09-05-0240-43</t>
         </is>
       </c>
       <c r="D17" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>