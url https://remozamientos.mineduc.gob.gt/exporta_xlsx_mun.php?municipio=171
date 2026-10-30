--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -396,64 +396,64 @@
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>15.01378417,-91.61182818</t>
         </is>
       </c>
       <c r="O3" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P3" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q3" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>100</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>4999</v>
+        <v>5000</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>09-04-0006-43_2024</t>
+          <t>09-04-0006-43_2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>09-04-0006-43</t>
         </is>
       </c>
       <c r="D4" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -481,64 +481,64 @@
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>15.20338295,-91.55586352</t>
         </is>
       </c>
       <c r="O4" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q4" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>42</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>44</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>5000</v>
+        <v>4999</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>09-04-0006-43_2025</t>
+          <t>09-04-0006-43_2024</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>09-04-0006-43</t>
         </is>
       </c>
       <c r="D5" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -821,64 +821,64 @@
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>14.9984412,-91.61266187</t>
         </is>
       </c>
       <c r="O8" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q8" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>9</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>12</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>5004</v>
+        <v>5005</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>09-04-0010-43_2024</t>
+          <t>09-04-0010-43_2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>09-04-0010-43</t>
         </is>
       </c>
       <c r="D9" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -906,64 +906,64 @@
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>15.14821973,-91.62078243</t>
         </is>
       </c>
       <c r="O9" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q9" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>22</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>19</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>5005</v>
+        <v>5004</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>09-04-0010-43_2025</t>
+          <t>09-04-0010-43_2024</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>09-04-0010-43</t>
         </is>
       </c>
       <c r="D10" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -1416,64 +1416,64 @@
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O15" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P15" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q15" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R15" s="1" t="n">
         <v>38</v>
       </c>
       <c r="S15" s="1" t="n">
         <v>44</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>5012</v>
+        <v>5011</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>09-04-0020-45_2025</t>
+          <t>09-04-0020-45_2024</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>09-04-0020-45</t>
         </is>
       </c>
       <c r="D16" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -1501,64 +1501,64 @@
       <c r="N16" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O16" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q16" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R16" s="1" t="n">
         <v>52</v>
       </c>
       <c r="S16" s="1" t="n">
         <v>43</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>5011</v>
+        <v>5012</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>09-04-0020-45_2024</t>
+          <t>09-04-0020-45_2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>09-04-0020-45</t>
         </is>
       </c>
       <c r="D17" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -3626,64 +3626,64 @@
       <c r="N41" s="2" t="inlineStr">
         <is>
           <t>15.01339289,-91.57921627</t>
         </is>
       </c>
       <c r="O41" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P41" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q41" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R41" s="1" t="n">
         <v>302</v>
       </c>
       <c r="S41" s="1" t="n">
         <v>304</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>5037</v>
+        <v>5038</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>09-04-0211-43_2024</t>
+          <t>09-04-0211-43_2025</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>09-04-0211-43</t>
         </is>
       </c>
       <c r="D42" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -3711,64 +3711,64 @@
       <c r="N42" s="2" t="inlineStr">
         <is>
           <t>15.00351523,-91.59405818</t>
         </is>
       </c>
       <c r="O42" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P42" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q42" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R42" s="1" t="n">
         <v>98</v>
       </c>
       <c r="S42" s="1" t="n">
         <v>92</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>5038</v>
+        <v>5037</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>09-04-0211-43_2025</t>
+          <t>09-04-0211-43_2024</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>09-04-0211-43</t>
         </is>
       </c>
       <c r="D43" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -4986,64 +4986,64 @@
       <c r="N57" s="2" t="inlineStr">
         <is>
           <t>15.18317764,-91.56941256</t>
         </is>
       </c>
       <c r="O57" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P57" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q57" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R57" s="1" t="n">
         <v>35</v>
       </c>
       <c r="S57" s="1" t="n">
         <v>25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
-        <v>5053</v>
+        <v>5054</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>09-04-0231-45_2024</t>
+          <t>09-04-0231-45_2025</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>09-04-0231-45</t>
         </is>
       </c>
       <c r="D58" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -5071,64 +5071,64 @@
       <c r="N58" s="2" t="inlineStr">
         <is>
           <t>14.98327704,-91.5528509</t>
         </is>
       </c>
       <c r="O58" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P58" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q58" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R58" s="1" t="n">
         <v>533</v>
       </c>
       <c r="S58" s="1" t="n">
         <v>648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
-        <v>5054</v>
+        <v>5053</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>09-04-0231-45_2025</t>
+          <t>09-04-0231-45_2024</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>09-04-0231-45</t>
         </is>
       </c>
       <c r="D59" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -5751,64 +5751,64 @@
       <c r="N66" s="2" t="inlineStr">
         <is>
           <t>14.98377836,-91.54855962</t>
         </is>
       </c>
       <c r="O66" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P66" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q66" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R66" s="1" t="n">
         <v>446</v>
       </c>
       <c r="S66" s="1" t="n">
         <v>482</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
-        <v>5063</v>
+        <v>5062</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>09-04-2700-43_2025</t>
+          <t>09-04-2700-43_2024</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>09-04-2700-43</t>
         </is>
       </c>
       <c r="D67" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -5836,64 +5836,64 @@
       <c r="N67" s="2" t="inlineStr">
         <is>
           <t>14.98229201,-91.55218665</t>
         </is>
       </c>
       <c r="O67" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P67" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q67" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R67" s="1" t="n">
         <v>108</v>
       </c>
       <c r="S67" s="1" t="n">
         <v>108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>5062</v>
+        <v>5063</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>09-04-2700-43_2024</t>
+          <t>09-04-2700-43_2025</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>09-04-2700-43</t>
         </is>
       </c>
       <c r="D68" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -6176,64 +6176,64 @@
       <c r="N71" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O71" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P71" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q71" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R71" s="1" t="n">
         <v>38</v>
       </c>
       <c r="S71" s="1" t="n">
         <v>33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
-        <v>5067</v>
+        <v>5068</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>09-04-3227-45_2024</t>
+          <t>09-04-3227-45_2025</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>09-04-3227-45</t>
         </is>
       </c>
       <c r="D72" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -6261,64 +6261,64 @@
       <c r="N72" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O72" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P72" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q72" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R72" s="1" t="n">
         <v>19</v>
       </c>
       <c r="S72" s="1" t="n">
         <v>14</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="n">
-        <v>5068</v>
+        <v>5067</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>09-04-3227-45_2025</t>
+          <t>09-04-3227-45_2024</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
           <t>09-04-3227-45</t>
         </is>
       </c>
       <c r="D73" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -6516,64 +6516,64 @@
       <c r="N75" s="2" t="inlineStr">
         <is>
           <t>15.16129198,-91.59045221</t>
         </is>
       </c>
       <c r="O75" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P75" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q75" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R75" s="1" t="n">
         <v>20</v>
       </c>
       <c r="S75" s="1" t="n">
         <v>21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="n">
-        <v>5072</v>
+        <v>5071</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>09-04-3913-43_2025</t>
+          <t>09-04-3913-43_2024</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
           <t>09-04-3913-43</t>
         </is>
       </c>
       <c r="D76" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -6601,64 +6601,64 @@
       <c r="N76" s="2" t="inlineStr">
         <is>
           <t>15.15139136,-91.53741009</t>
         </is>
       </c>
       <c r="O76" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P76" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q76" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R76" s="1" t="n">
         <v>62</v>
       </c>
       <c r="S76" s="1" t="n">
         <v>58</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="n">
-        <v>5071</v>
+        <v>5072</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>09-04-3913-43_2024</t>
+          <t>09-04-3913-43_2025</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
           <t>09-04-3913-43</t>
         </is>
       </c>
       <c r="D77" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>