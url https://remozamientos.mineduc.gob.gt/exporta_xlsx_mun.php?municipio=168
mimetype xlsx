--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -651,64 +651,64 @@
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>14.84522392,-91.51191956</t>
         </is>
       </c>
       <c r="O6" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q6" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>83</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>80</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>4865</v>
+        <v>4866</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>09-01-0037-42_2024</t>
+          <t>09-01-0037-42_2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>09-01-0037-42</t>
         </is>
       </c>
       <c r="D7" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -736,64 +736,64 @@
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>14.84439076,-91.52929659</t>
         </is>
       </c>
       <c r="O7" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q7" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>200</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>4866</v>
+        <v>4865</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>09-01-0037-42_2025</t>
+          <t>09-01-0037-42_2024</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>09-01-0037-42</t>
         </is>
       </c>
       <c r="D8" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -1416,64 +1416,64 @@
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>14.83603283,-91.51351556</t>
         </is>
       </c>
       <c r="O15" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P15" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q15" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R15" s="1" t="n">
         <v>167</v>
       </c>
       <c r="S15" s="1" t="n">
         <v>159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>4875</v>
+        <v>4874</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>09-01-0057-43_2025</t>
+          <t>09-01-0057-43_2024</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>09-01-0057-43</t>
         </is>
       </c>
       <c r="D16" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -1501,64 +1501,64 @@
       <c r="N16" s="2" t="inlineStr">
         <is>
           <t>14.84320873,-91.51617984</t>
         </is>
       </c>
       <c r="O16" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q16" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R16" s="1" t="n">
         <v>294</v>
       </c>
       <c r="S16" s="1" t="n">
         <v>264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>4874</v>
+        <v>4875</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>09-01-0057-43_2024</t>
+          <t>09-01-0057-43_2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>09-01-0057-43</t>
         </is>
       </c>
       <c r="D17" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -1671,64 +1671,64 @@
       <c r="N18" s="2" t="inlineStr">
         <is>
           <t>14.82653954,-91.51450027</t>
         </is>
       </c>
       <c r="O18" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P18" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q18" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R18" s="1" t="n">
         <v>337</v>
       </c>
       <c r="S18" s="1" t="n">
         <v>316</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>4877</v>
+        <v>4878</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>09-01-0059-43_2024</t>
+          <t>09-01-0059-43_2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>09-01-0059-43</t>
         </is>
       </c>
       <c r="D19" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -1756,64 +1756,64 @@
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>14.84049686,-91.51614262</t>
         </is>
       </c>
       <c r="O19" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P19" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q19" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R19" s="1" t="n">
         <v>228</v>
       </c>
       <c r="S19" s="1" t="n">
         <v>211</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>4878</v>
+        <v>4877</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>09-01-0059-43_2025</t>
+          <t>09-01-0059-43_2024</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>09-01-0059-43</t>
         </is>
       </c>
       <c r="D20" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -1841,64 +1841,64 @@
       <c r="N20" s="2" t="inlineStr">
         <is>
           <t>14.84049686,-91.51614262</t>
         </is>
       </c>
       <c r="O20" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q20" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R20" s="1" t="n">
         <v>228</v>
       </c>
       <c r="S20" s="1" t="n">
         <v>211</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>4880</v>
+        <v>4879</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>09-01-0060-43_2025</t>
+          <t>09-01-0060-43_2024</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>09-01-0060-43</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -1926,64 +1926,64 @@
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>14.85205851,-91.51771784</t>
         </is>
       </c>
       <c r="O21" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q21" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R21" s="1" t="n">
         <v>410</v>
       </c>
       <c r="S21" s="1" t="n">
         <v>406</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>4879</v>
+        <v>4880</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>09-01-0060-43_2024</t>
+          <t>09-01-0060-43_2025</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>09-01-0060-43</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -2011,64 +2011,64 @@
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>14.85205851,-91.51771784</t>
         </is>
       </c>
       <c r="O22" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q22" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R22" s="1" t="n">
         <v>410</v>
       </c>
       <c r="S22" s="1" t="n">
         <v>406</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>4882</v>
+        <v>4881</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>09-01-0061-43_2025</t>
+          <t>09-01-0061-43_2024</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>09-01-0061-43</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -2096,64 +2096,64 @@
       <c r="N23" s="2" t="inlineStr">
         <is>
           <t>14.84027533,-91.50288437</t>
         </is>
       </c>
       <c r="O23" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q23" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R23" s="1" t="n">
         <v>557</v>
       </c>
       <c r="S23" s="1" t="n">
         <v>538</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>4881</v>
+        <v>4882</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>09-01-0061-43_2024</t>
+          <t>09-01-0061-43_2025</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>09-01-0061-43</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -2946,64 +2946,64 @@
       <c r="N33" s="2" t="inlineStr">
         <is>
           <t>14.83603283,-91.51351556</t>
         </is>
       </c>
       <c r="O33" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q33" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R33" s="1" t="n">
         <v>226</v>
       </c>
       <c r="S33" s="1" t="n">
         <v>217</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>4892</v>
+        <v>4893</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>09-01-0070-43_2024</t>
+          <t>09-01-0070-43_2025</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>09-01-0070-43</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -3031,64 +3031,64 @@
       <c r="N34" s="2" t="inlineStr">
         <is>
           <t>14.84526364,-91.52933306</t>
         </is>
       </c>
       <c r="O34" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q34" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R34" s="1" t="n">
         <v>218</v>
       </c>
       <c r="S34" s="1" t="n">
         <v>232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>4893</v>
+        <v>4892</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>09-01-0070-43_2025</t>
+          <t>09-01-0070-43_2024</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>09-01-0070-43</t>
         </is>
       </c>
       <c r="D35" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -4306,64 +4306,64 @@
       <c r="N49" s="2" t="inlineStr">
         <is>
           <t>14.84193645,-91.52353865</t>
         </is>
       </c>
       <c r="O49" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P49" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q49" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R49" s="1" t="n">
         <v>109</v>
       </c>
       <c r="S49" s="1" t="n">
         <v>116</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
-        <v>4909</v>
+        <v>4908</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>09-01-0120-43_2025</t>
+          <t>09-01-0120-43_2024</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>09-01-0120-43</t>
         </is>
       </c>
       <c r="D50" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -4391,64 +4391,64 @@
       <c r="N50" s="2" t="inlineStr">
         <is>
           <t>14.76212448,-91.52498906</t>
         </is>
       </c>
       <c r="O50" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P50" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q50" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R50" s="1" t="n">
         <v>174</v>
       </c>
       <c r="S50" s="1" t="n">
         <v>171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="n">
-        <v>4908</v>
+        <v>4909</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>09-01-0120-43_2024</t>
+          <t>09-01-0120-43_2025</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
           <t>09-01-0120-43</t>
         </is>
       </c>
       <c r="D51" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -4561,64 +4561,64 @@
       <c r="N52" s="2" t="inlineStr">
         <is>
           <t>14.84232261,-91.51817884</t>
         </is>
       </c>
       <c r="O52" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P52" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q52" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R52" s="1" t="n">
         <v>728</v>
       </c>
       <c r="S52" s="1" t="n">
         <v>758</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
-        <v>4912</v>
+        <v>4911</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>09-01-0128-45_2025</t>
+          <t>09-01-0128-45_2024</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>09-01-0128-45</t>
         </is>
       </c>
       <c r="D53" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -4646,64 +4646,64 @@
       <c r="N53" s="2" t="inlineStr">
         <is>
           <t>14.8574402,-91.53936559</t>
         </is>
       </c>
       <c r="O53" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P53" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q53" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R53" s="1" t="n">
         <v>658</v>
       </c>
       <c r="S53" s="1" t="n">
         <v>691</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>4911</v>
+        <v>4912</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>09-01-0128-45_2024</t>
+          <t>09-01-0128-45_2025</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>09-01-0128-45</t>
         </is>
       </c>
       <c r="D54" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -4731,64 +4731,64 @@
       <c r="N54" s="2" t="inlineStr">
         <is>
           <t>14.8574402,-91.53936559</t>
         </is>
       </c>
       <c r="O54" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P54" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q54" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R54" s="1" t="n">
         <v>658</v>
       </c>
       <c r="S54" s="1" t="n">
         <v>691</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="n">
-        <v>4914</v>
+        <v>4913</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>09-01-0129-45_2025</t>
+          <t>09-01-0129-45_2024</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
           <t>09-01-0129-45</t>
         </is>
       </c>
       <c r="D55" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -4816,64 +4816,64 @@
       <c r="N55" s="2" t="inlineStr">
         <is>
           <t>14.8466257,-91.52919559</t>
         </is>
       </c>
       <c r="O55" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P55" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q55" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R55" s="1" t="n">
         <v>727</v>
       </c>
       <c r="S55" s="1" t="n">
         <v>782</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="n">
-        <v>4913</v>
+        <v>4914</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>09-01-0129-45_2024</t>
+          <t>09-01-0129-45_2025</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>09-01-0129-45</t>
         </is>
       </c>
       <c r="D56" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -5751,64 +5751,64 @@
       <c r="N66" s="2" t="inlineStr">
         <is>
           <t>14.8584912,-91.53556277</t>
         </is>
       </c>
       <c r="O66" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P66" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q66" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R66" s="1" t="n">
         <v>225</v>
       </c>
       <c r="S66" s="1" t="n">
         <v>193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
-        <v>4925</v>
+        <v>4926</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>09-01-0186-43_2024</t>
+          <t>09-01-0186-43_2025</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>09-01-0186-43</t>
         </is>
       </c>
       <c r="D67" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -5836,64 +5836,64 @@
       <c r="N67" s="2" t="inlineStr">
         <is>
           <t>14.85218458,-91.50645434</t>
         </is>
       </c>
       <c r="O67" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P67" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q67" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R67" s="1" t="n">
         <v>525</v>
       </c>
       <c r="S67" s="1" t="n">
         <v>537</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>4926</v>
+        <v>4925</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>09-01-0186-43_2025</t>
+          <t>09-01-0186-43_2024</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>09-01-0186-43</t>
         </is>
       </c>
       <c r="D68" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -6941,64 +6941,64 @@
       <c r="N80" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O80" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P80" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q80" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R80" s="1" t="n">
         <v>92</v>
       </c>
       <c r="S80" s="1" t="n">
         <v>91</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="n">
-        <v>4940</v>
+        <v>4939</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>09-01-0367-45_2025</t>
+          <t>09-01-0367-45_2024</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
           <t>09-01-0367-45</t>
         </is>
       </c>
       <c r="D81" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -7026,64 +7026,64 @@
       <c r="N81" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O81" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P81" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q81" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R81" s="1" t="n">
         <v>180</v>
       </c>
       <c r="S81" s="1" t="n">
         <v>196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="n">
-        <v>4939</v>
+        <v>4940</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>09-01-0367-45_2024</t>
+          <t>09-01-0367-45_2025</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
           <t>09-01-0367-45</t>
         </is>
       </c>
       <c r="D82" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -7281,64 +7281,64 @@
       <c r="N84" s="2" t="inlineStr">
         <is>
           <t>14.8466257,-91.52919559</t>
         </is>
       </c>
       <c r="O84" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P84" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q84" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R84" s="1" t="n">
         <v>308</v>
       </c>
       <c r="S84" s="1" t="n">
         <v>337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="n">
-        <v>4943</v>
+        <v>4944</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>09-01-0899-46_2024</t>
+          <t>09-01-0899-46_2025</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
           <t>09-01-0899-46</t>
         </is>
       </c>
       <c r="D85" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -7366,64 +7366,64 @@
       <c r="N85" s="2" t="inlineStr">
         <is>
           <t>14.84232261,-91.51817884</t>
         </is>
       </c>
       <c r="O85" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P85" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q85" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R85" s="1" t="n">
         <v>72</v>
       </c>
       <c r="S85" s="1" t="n">
         <v>78</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="n">
-        <v>4944</v>
+        <v>4943</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>09-01-0899-46_2025</t>
+          <t>09-01-0899-46_2024</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
           <t>09-01-0899-46</t>
         </is>
       </c>
       <c r="D86" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -8046,64 +8046,64 @@
       <c r="N93" s="2" t="inlineStr">
         <is>
           <t>14.84371845,-91.48211124</t>
         </is>
       </c>
       <c r="O93" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P93" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q93" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R93" s="1" t="n">
         <v>338</v>
       </c>
       <c r="S93" s="1" t="n">
         <v>334</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="n">
-        <v>4953</v>
+        <v>4952</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>09-01-3780-45_2025</t>
+          <t>09-01-3780-45_2024</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
           <t>09-01-3780-45</t>
         </is>
       </c>
       <c r="D94" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -8131,64 +8131,64 @@
       <c r="N94" s="2" t="inlineStr">
         <is>
           <t>14.84232261,-91.51817884</t>
         </is>
       </c>
       <c r="O94" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P94" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q94" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R94" s="1" t="n">
         <v>279</v>
       </c>
       <c r="S94" s="1" t="n">
         <v>283</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="n">
-        <v>4952</v>
+        <v>4953</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>09-01-3780-45_2024</t>
+          <t>09-01-3780-45_2025</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
           <t>09-01-3780-45</t>
         </is>
       </c>
       <c r="D95" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I95" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -8301,64 +8301,64 @@
       <c r="N96" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O96" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P96" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q96" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R96" s="1" t="n">
         <v>77</v>
       </c>
       <c r="S96" s="1" t="n">
         <v>73</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="n">
-        <v>4956</v>
+        <v>4955</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>09-01-4059-43_2025</t>
+          <t>09-01-4059-43_2024</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
           <t>09-01-4059-43</t>
         </is>
       </c>
       <c r="D97" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -8386,64 +8386,64 @@
       <c r="N97" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O97" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P97" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q97" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R97" s="1" t="n">
         <v>115</v>
       </c>
       <c r="S97" s="1" t="n">
         <v>77</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="n">
-        <v>4955</v>
+        <v>4956</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t>09-01-4059-43_2024</t>
+          <t>09-01-4059-43_2025</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
           <t>09-01-4059-43</t>
         </is>
       </c>
       <c r="D98" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I98" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>