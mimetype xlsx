--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -226,64 +226,64 @@
         </is>
       </c>
       <c r="P1" s="2" t="inlineStr">
         <is>
           <t>Fuente Financiera</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>Porcentaje de Avance</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Matrícula en 2024</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Matrícula en 2025</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="n">
-        <v>14373</v>
+        <v>14374</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>17-14-0002-42_2024</t>
+          <t>17-14-0002-42_2025</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>17-14-0002-42</t>
         </is>
       </c>
       <c r="D2" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -311,64 +311,64 @@
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O2" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q2" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>75</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>64</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>14374</v>
+        <v>14373</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>17-14-0002-42_2025</t>
+          <t>17-14-0002-42_2024</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>17-14-0002-42</t>
         </is>
       </c>
       <c r="D3" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -566,64 +566,64 @@
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O5" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P5" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q5" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>35</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>14378</v>
+        <v>14377</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>17-14-0005-42_2025</t>
+          <t>17-14-0005-42_2024</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>17-14-0005-42</t>
         </is>
       </c>
       <c r="D6" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -651,64 +651,64 @@
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O6" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q6" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>39</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>14377</v>
+        <v>14378</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>17-14-0005-42_2024</t>
+          <t>17-14-0005-42_2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>17-14-0005-42</t>
         </is>
       </c>
       <c r="D7" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -736,64 +736,64 @@
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O7" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q7" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>39</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>14380</v>
+        <v>14379</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>17-14-0006-42_2025</t>
+          <t>17-14-0006-42_2024</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>17-14-0006-42</t>
         </is>
       </c>
       <c r="D8" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -821,64 +821,64 @@
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O8" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q8" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>24</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>17</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>14379</v>
+        <v>14380</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>17-14-0006-42_2024</t>
+          <t>17-14-0006-42_2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>17-14-0006-42</t>
         </is>
       </c>
       <c r="D9" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -991,64 +991,64 @@
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O10" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q10" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>16</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>14383</v>
+        <v>14382</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>17-14-0009-45_2025</t>
+          <t>17-14-0009-45_2024</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>17-14-0009-45</t>
         </is>
       </c>
       <c r="D11" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -1076,64 +1076,64 @@
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O11" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q11" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>60</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>68</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>14382</v>
+        <v>14383</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>17-14-0009-45_2024</t>
+          <t>17-14-0009-45_2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>17-14-0009-45</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -1331,64 +1331,64 @@
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O14" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q14" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>145</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>14387</v>
+        <v>14386</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>17-14-0018-43_2025</t>
+          <t>17-14-0018-43_2024</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>17-14-0018-43</t>
         </is>
       </c>
       <c r="D15" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -1416,64 +1416,64 @@
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O15" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P15" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q15" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R15" s="1" t="n">
         <v>80</v>
       </c>
       <c r="S15" s="1" t="n">
         <v>79</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>14386</v>
+        <v>14387</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>17-14-0018-43_2024</t>
+          <t>17-14-0018-43_2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>17-14-0018-43</t>
         </is>
       </c>
       <c r="D16" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -1501,64 +1501,64 @@
       <c r="N16" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O16" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q16" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R16" s="1" t="n">
         <v>80</v>
       </c>
       <c r="S16" s="1" t="n">
         <v>79</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>14388</v>
+        <v>14389</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>17-14-0020-43_2024</t>
+          <t>17-14-0020-43_2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>17-14-0020-43</t>
         </is>
       </c>
       <c r="D17" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -1586,64 +1586,64 @@
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O17" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P17" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q17" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R17" s="1" t="n">
         <v>62</v>
       </c>
       <c r="S17" s="1" t="n">
         <v>58</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>14389</v>
+        <v>14388</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>17-14-0020-43_2025</t>
+          <t>17-14-0020-43_2024</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>17-14-0020-43</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -1671,64 +1671,64 @@
       <c r="N18" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O18" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P18" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q18" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R18" s="1" t="n">
         <v>62</v>
       </c>
       <c r="S18" s="1" t="n">
         <v>58</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>14390</v>
+        <v>14391</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>17-14-0021-43_2024</t>
+          <t>17-14-0021-43_2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>17-14-0021-43</t>
         </is>
       </c>
       <c r="D19" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -1756,64 +1756,64 @@
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O19" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P19" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q19" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R19" s="1" t="n">
         <v>19</v>
       </c>
       <c r="S19" s="1" t="n">
         <v>21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>14391</v>
+        <v>14390</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>17-14-0021-43_2025</t>
+          <t>17-14-0021-43_2024</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>17-14-0021-43</t>
         </is>
       </c>
       <c r="D20" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -2181,64 +2181,64 @@
       <c r="N24" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O24" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q24" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R24" s="1" t="n">
         <v>55</v>
       </c>
       <c r="S24" s="1" t="n">
         <v>58</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>14397</v>
+        <v>14396</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>17-14-0026-43_2025</t>
+          <t>17-14-0026-43_2024</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>17-14-0026-43</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -2266,64 +2266,64 @@
       <c r="N25" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O25" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P25" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q25" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R25" s="1" t="n">
         <v>108</v>
       </c>
       <c r="S25" s="1" t="n">
         <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
-        <v>14396</v>
+        <v>14397</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>17-14-0026-43_2024</t>
+          <t>17-14-0026-43_2025</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>17-14-0026-43</t>
         </is>
       </c>
       <c r="D26" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -2861,64 +2861,64 @@
       <c r="N32" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O32" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P32" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q32" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R32" s="1" t="n">
         <v>85</v>
       </c>
       <c r="S32" s="1" t="n">
         <v>88</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>14405</v>
+        <v>14404</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>17-14-0038-43_2025</t>
+          <t>17-14-0038-43_2024</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>17-14-0038-43</t>
         </is>
       </c>
       <c r="D33" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -2946,64 +2946,64 @@
       <c r="N33" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O33" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q33" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R33" s="1" t="n">
         <v>34</v>
       </c>
       <c r="S33" s="1" t="n">
         <v>27</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>14404</v>
+        <v>14405</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>17-14-0038-43_2024</t>
+          <t>17-14-0038-43_2025</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>17-14-0038-43</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -3031,64 +3031,64 @@
       <c r="N34" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O34" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q34" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R34" s="1" t="n">
         <v>34</v>
       </c>
       <c r="S34" s="1" t="n">
         <v>27</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>14407</v>
+        <v>14406</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>17-14-0040-43_2025</t>
+          <t>17-14-0040-43_2024</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>17-14-0040-43</t>
         </is>
       </c>
       <c r="D35" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -3116,64 +3116,64 @@
       <c r="N35" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O35" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P35" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q35" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R35" s="1" t="n">
         <v>83</v>
       </c>
       <c r="S35" s="1" t="n">
         <v>85</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>14406</v>
+        <v>14407</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>17-14-0040-43_2024</t>
+          <t>17-14-0040-43_2025</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>17-14-0040-43</t>
         </is>
       </c>
       <c r="D36" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -3371,64 +3371,64 @@
       <c r="N38" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O38" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P38" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q38" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R38" s="1" t="n">
         <v>34</v>
       </c>
       <c r="S38" s="1" t="n">
         <v>34</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>14410</v>
+        <v>14411</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>17-14-0047-43_2024</t>
+          <t>17-14-0047-43_2025</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>17-14-0047-43</t>
         </is>
       </c>
       <c r="D39" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -3456,64 +3456,64 @@
       <c r="N39" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O39" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P39" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q39" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R39" s="1" t="n">
         <v>95</v>
       </c>
       <c r="S39" s="1" t="n">
         <v>94</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>14411</v>
+        <v>14410</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>17-14-0047-43_2025</t>
+          <t>17-14-0047-43_2024</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>17-14-0047-43</t>
         </is>
       </c>
       <c r="D40" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -3541,64 +3541,64 @@
       <c r="N40" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O40" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P40" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q40" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R40" s="1" t="n">
         <v>95</v>
       </c>
       <c r="S40" s="1" t="n">
         <v>94</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>14413</v>
+        <v>14412</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>17-14-0049-43_2025</t>
+          <t>17-14-0049-43_2024</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>17-14-0049-43</t>
         </is>
       </c>
       <c r="D41" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -3626,64 +3626,64 @@
       <c r="N41" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O41" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P41" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q41" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R41" s="1" t="n">
         <v>45</v>
       </c>
       <c r="S41" s="1" t="n">
         <v>46</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>14412</v>
+        <v>14413</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>17-14-0049-43_2024</t>
+          <t>17-14-0049-43_2025</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>17-14-0049-43</t>
         </is>
       </c>
       <c r="D42" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -3966,64 +3966,64 @@
       <c r="N45" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O45" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P45" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q45" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R45" s="1" t="n">
         <v>39</v>
       </c>
       <c r="S45" s="1" t="n">
         <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>14418</v>
+        <v>14417</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>17-14-0060-43_2025</t>
+          <t>17-14-0060-43_2024</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>17-14-0060-43</t>
         </is>
       </c>
       <c r="D46" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -4051,64 +4051,64 @@
       <c r="N46" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O46" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P46" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q46" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R46" s="1" t="n">
         <v>42</v>
       </c>
       <c r="S46" s="1" t="n">
         <v>39</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>14417</v>
+        <v>14418</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>17-14-0060-43_2024</t>
+          <t>17-14-0060-43_2025</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>17-14-0060-43</t>
         </is>
       </c>
       <c r="D47" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -5326,64 +5326,64 @@
       <c r="N61" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O61" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P61" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q61" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R61" s="1" t="n">
         <v>17</v>
       </c>
       <c r="S61" s="1" t="n">
         <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
-        <v>14433</v>
+        <v>14434</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>17-14-0093-43_2024</t>
+          <t>17-14-0093-43_2025</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>17-14-0093-43</t>
         </is>
       </c>
       <c r="D62" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -5411,64 +5411,64 @@
       <c r="N62" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O62" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P62" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q62" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R62" s="1" t="n">
         <v>57</v>
       </c>
       <c r="S62" s="1" t="n">
         <v>48</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>14434</v>
+        <v>14433</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>17-14-0093-43_2025</t>
+          <t>17-14-0093-43_2024</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>17-14-0093-43</t>
         </is>
       </c>
       <c r="D63" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>