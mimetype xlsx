--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -651,64 +651,64 @@
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O6" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q6" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>139</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>14284</v>
+        <v>14283</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>17-13-0005-43_2025</t>
+          <t>17-13-0005-43_2024</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>17-13-0005-43</t>
         </is>
       </c>
       <c r="D7" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -736,64 +736,64 @@
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O7" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q7" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>245</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>14283</v>
+        <v>14284</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>17-13-0005-43_2024</t>
+          <t>17-13-0005-43_2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>17-13-0005-43</t>
         </is>
       </c>
       <c r="D8" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -1501,64 +1501,64 @@
       <c r="N16" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O16" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q16" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R16" s="1" t="n">
         <v>107</v>
       </c>
       <c r="S16" s="1" t="n">
         <v>109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>14294</v>
+        <v>14293</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>17-13-0015-43_2025</t>
+          <t>17-13-0015-43_2024</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>17-13-0015-43</t>
         </is>
       </c>
       <c r="D17" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -1586,64 +1586,64 @@
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O17" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P17" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q17" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R17" s="1" t="n">
         <v>152</v>
       </c>
       <c r="S17" s="1" t="n">
         <v>159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>14293</v>
+        <v>14294</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>17-13-0015-43_2024</t>
+          <t>17-13-0015-43_2025</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>17-13-0015-43</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -2011,64 +2011,64 @@
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O22" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q22" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R22" s="1" t="n">
         <v>66</v>
       </c>
       <c r="S22" s="1" t="n">
         <v>57</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>14299</v>
+        <v>14300</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>17-13-0021-43_2024</t>
+          <t>17-13-0021-43_2025</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>17-13-0021-43</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -2096,64 +2096,64 @@
       <c r="N23" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O23" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q23" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R23" s="1" t="n">
         <v>184</v>
       </c>
       <c r="S23" s="1" t="n">
         <v>186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>14300</v>
+        <v>14299</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>17-13-0021-43_2025</t>
+          <t>17-13-0021-43_2024</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>17-13-0021-43</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -2436,64 +2436,64 @@
       <c r="N27" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O27" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q27" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R27" s="1" t="n">
         <v>21</v>
       </c>
       <c r="S27" s="1" t="n">
         <v>9</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>14304</v>
+        <v>14305</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>17-13-0025-43_2024</t>
+          <t>17-13-0025-43_2025</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>17-13-0025-43</t>
         </is>
       </c>
       <c r="D28" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -2521,64 +2521,64 @@
       <c r="N28" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O28" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q28" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R28" s="1" t="n">
         <v>181</v>
       </c>
       <c r="S28" s="1" t="n">
         <v>173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>14305</v>
+        <v>14304</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>17-13-0025-43_2025</t>
+          <t>17-13-0025-43_2024</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>17-13-0025-43</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -7876,64 +7876,64 @@
       <c r="N91" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O91" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P91" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q91" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R91" s="1" t="n">
         <v>61</v>
       </c>
       <c r="S91" s="1" t="n">
         <v>60</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="n">
-        <v>14368</v>
+        <v>14369</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>17-13-0092-45_2024</t>
+          <t>17-13-0092-45_2025</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
           <t>17-13-0092-45</t>
         </is>
       </c>
       <c r="D92" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -7961,64 +7961,64 @@
       <c r="N92" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O92" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P92" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q92" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R92" s="1" t="n">
         <v>41</v>
       </c>
       <c r="S92" s="1" t="n">
         <v>36</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="n">
-        <v>14369</v>
+        <v>14368</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>17-13-0092-45_2025</t>
+          <t>17-13-0092-45_2024</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
           <t>17-13-0092-45</t>
         </is>
       </c>
       <c r="D93" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>