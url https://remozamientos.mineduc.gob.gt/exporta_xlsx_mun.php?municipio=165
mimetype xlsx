--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -2691,64 +2691,64 @@
       <c r="N30" s="2" t="inlineStr">
         <is>
           <t>16.30242917,-89.90403212</t>
         </is>
       </c>
       <c r="O30" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P30" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q30" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R30" s="1" t="n">
         <v>149</v>
       </c>
       <c r="S30" s="1" t="n">
         <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>14189</v>
+        <v>14190</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>17-12-0041-43_2024</t>
+          <t>17-12-0041-43_2025</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>17-12-0041-43</t>
         </is>
       </c>
       <c r="D31" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -2776,64 +2776,64 @@
       <c r="N31" s="2" t="inlineStr">
         <is>
           <t>16.1980472,-89.71069468</t>
         </is>
       </c>
       <c r="O31" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P31" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q31" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R31" s="1" t="n">
         <v>81</v>
       </c>
       <c r="S31" s="1" t="n">
         <v>67</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>14190</v>
+        <v>14189</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>17-12-0041-43_2025</t>
+          <t>17-12-0041-43_2024</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>17-12-0041-43</t>
         </is>
       </c>
       <c r="D32" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -9831,64 +9831,64 @@
       <c r="N114" s="2" t="inlineStr">
         <is>
           <t>16.32026395,-89.4043093</t>
         </is>
       </c>
       <c r="O114" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P114" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q114" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R114" s="1" t="n">
         <v>233</v>
       </c>
       <c r="S114" s="1" t="n">
         <v>235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="n">
-        <v>14274</v>
+        <v>14273</v>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
-          <t>17-12-3441-42_2025</t>
+          <t>17-12-3441-42_2024</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
           <t>17-12-3441-42</t>
         </is>
       </c>
       <c r="D115" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E115" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F115" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G115" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H115" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I115" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -9916,64 +9916,64 @@
       <c r="N115" s="2" t="inlineStr">
         <is>
           <t>16.34777251,-89.42463918</t>
         </is>
       </c>
       <c r="O115" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P115" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q115" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R115" s="1" t="n">
         <v>43</v>
       </c>
       <c r="S115" s="1" t="n">
         <v>35</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="n">
-        <v>14273</v>
+        <v>14274</v>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
-          <t>17-12-3441-42_2024</t>
+          <t>17-12-3441-42_2025</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
           <t>17-12-3441-42</t>
         </is>
       </c>
       <c r="D116" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I116" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>