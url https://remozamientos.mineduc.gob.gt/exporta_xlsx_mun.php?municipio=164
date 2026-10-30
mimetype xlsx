--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -991,64 +991,64 @@
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>17.05894239,-89.15983293</t>
         </is>
       </c>
       <c r="O10" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q10" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>176</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>14081</v>
+        <v>14082</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>17-11-0021-43_2024</t>
+          <t>17-11-0021-43_2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>17-11-0021-43</t>
         </is>
       </c>
       <c r="D11" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -1076,64 +1076,64 @@
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>17.04746639,-89.1710928</t>
         </is>
       </c>
       <c r="O11" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q11" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>84</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>78</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>14082</v>
+        <v>14081</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>17-11-0021-43_2025</t>
+          <t>17-11-0021-43_2024</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>17-11-0021-43</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -3286,64 +3286,64 @@
       <c r="N37" s="2" t="inlineStr">
         <is>
           <t>17.02429142,-89.15261743</t>
         </is>
       </c>
       <c r="O37" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P37" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q37" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R37" s="1" t="n">
         <v>99</v>
       </c>
       <c r="S37" s="1" t="n">
         <v>88</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>14109</v>
+        <v>14108</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>17-11-0341-43_2025</t>
+          <t>17-11-0341-43_2024</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>17-11-0341-43</t>
         </is>
       </c>
       <c r="D38" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -3371,64 +3371,64 @@
       <c r="N38" s="2" t="inlineStr">
         <is>
           <t>16.9821073,-89.26378658</t>
         </is>
       </c>
       <c r="O38" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P38" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q38" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R38" s="1" t="n">
         <v>181</v>
       </c>
       <c r="S38" s="1" t="n">
         <v>176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>14108</v>
+        <v>14109</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>17-11-0341-43_2024</t>
+          <t>17-11-0341-43_2025</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>17-11-0341-43</t>
         </is>
       </c>
       <c r="D39" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -3456,64 +3456,64 @@
       <c r="N39" s="2" t="inlineStr">
         <is>
           <t>16.9821073,-89.26378658</t>
         </is>
       </c>
       <c r="O39" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P39" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q39" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R39" s="1" t="n">
         <v>181</v>
       </c>
       <c r="S39" s="1" t="n">
         <v>176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>14111</v>
+        <v>14110</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>17-11-0342-43_2025</t>
+          <t>17-11-0342-43_2024</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>17-11-0342-43</t>
         </is>
       </c>
       <c r="D40" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -3541,64 +3541,64 @@
       <c r="N40" s="2" t="inlineStr">
         <is>
           <t>17.00658858,-89.24175368</t>
         </is>
       </c>
       <c r="O40" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P40" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q40" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R40" s="1" t="n">
         <v>114</v>
       </c>
       <c r="S40" s="1" t="n">
         <v>115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>14110</v>
+        <v>14111</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>17-11-0342-43_2024</t>
+          <t>17-11-0342-43_2025</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>17-11-0342-43</t>
         </is>
       </c>
       <c r="D41" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -3881,64 +3881,64 @@
       <c r="N44" s="2" t="inlineStr">
         <is>
           <t>17.0086953,-89.31261815</t>
         </is>
       </c>
       <c r="O44" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P44" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q44" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R44" s="1" t="n">
         <v>142</v>
       </c>
       <c r="S44" s="1" t="n">
         <v>136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>14116</v>
+        <v>14115</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>17-11-0346-43_2025</t>
+          <t>17-11-0346-43_2024</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>17-11-0346-43</t>
         </is>
       </c>
       <c r="D45" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -3966,64 +3966,64 @@
       <c r="N45" s="2" t="inlineStr">
         <is>
           <t>16.89566527,-89.45334618</t>
         </is>
       </c>
       <c r="O45" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P45" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q45" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R45" s="1" t="n">
         <v>178</v>
       </c>
       <c r="S45" s="1" t="n">
         <v>176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>14115</v>
+        <v>14116</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>17-11-0346-43_2024</t>
+          <t>17-11-0346-43_2025</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>17-11-0346-43</t>
         </is>
       </c>
       <c r="D46" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -4816,64 +4816,64 @@
       <c r="N55" s="2" t="inlineStr">
         <is>
           <t>17.07412805,-89.1522398</t>
         </is>
       </c>
       <c r="O55" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P55" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q55" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R55" s="1" t="n">
         <v>69</v>
       </c>
       <c r="S55" s="1" t="n">
         <v>54</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="n">
-        <v>14126</v>
+        <v>14127</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>17-11-0362-45_2024</t>
+          <t>17-11-0362-45_2025</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>17-11-0362-45</t>
         </is>
       </c>
       <c r="D56" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -4901,64 +4901,64 @@
       <c r="N56" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O56" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P56" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q56" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R56" s="1" t="n">
         <v>187</v>
       </c>
       <c r="S56" s="1" t="n">
         <v>211</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
-        <v>14127</v>
+        <v>14126</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>17-11-0362-45_2025</t>
+          <t>17-11-0362-45_2024</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>17-11-0362-45</t>
         </is>
       </c>
       <c r="D57" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -5156,64 +5156,64 @@
       <c r="N59" s="2" t="inlineStr">
         <is>
           <t>17.00607008,-89.34937949</t>
         </is>
       </c>
       <c r="O59" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P59" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q59" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R59" s="1" t="n">
         <v>19</v>
       </c>
       <c r="S59" s="1" t="n">
         <v>29</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="n">
-        <v>14131</v>
+        <v>14130</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>17-11-0446-42_2025</t>
+          <t>17-11-0446-42_2024</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
           <t>17-11-0446-42</t>
         </is>
       </c>
       <c r="D60" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -5241,64 +5241,64 @@
       <c r="N60" s="2" t="inlineStr">
         <is>
           <t>16.89566527,-89.45334618</t>
         </is>
       </c>
       <c r="O60" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P60" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q60" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R60" s="1" t="n">
         <v>51</v>
       </c>
       <c r="S60" s="1" t="n">
         <v>47</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="n">
-        <v>14130</v>
+        <v>14131</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>17-11-0446-42_2024</t>
+          <t>17-11-0446-42_2025</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
           <t>17-11-0446-42</t>
         </is>
       </c>
       <c r="D61" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -5581,64 +5581,64 @@
       <c r="N64" s="2" t="inlineStr">
         <is>
           <t>17.05590611,-89.16751808</t>
         </is>
       </c>
       <c r="O64" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P64" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q64" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R64" s="1" t="n">
         <v>63</v>
       </c>
       <c r="S64" s="1" t="n">
         <v>49</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="n">
-        <v>14136</v>
+        <v>14135</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>17-11-1303-43_2025</t>
+          <t>17-11-1303-43_2024</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
           <t>17-11-1303-43</t>
         </is>
       </c>
       <c r="D65" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -5666,64 +5666,64 @@
       <c r="N65" s="2" t="inlineStr">
         <is>
           <t>17.06280533,-89.15250443</t>
         </is>
       </c>
       <c r="O65" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P65" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q65" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R65" s="1" t="n">
         <v>138</v>
       </c>
       <c r="S65" s="1" t="n">
         <v>157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="n">
-        <v>14135</v>
+        <v>14136</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>17-11-1303-43_2024</t>
+          <t>17-11-1303-43_2025</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>17-11-1303-43</t>
         </is>
       </c>
       <c r="D66" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -5836,64 +5836,64 @@
       <c r="N67" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O67" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P67" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q67" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R67" s="1" t="n">
         <v>66</v>
       </c>
       <c r="S67" s="1" t="n">
         <v>42</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>14138</v>
+        <v>14139</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>17-11-2052-42_2024</t>
+          <t>17-11-2052-42_2025</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>17-11-2052-42</t>
         </is>
       </c>
       <c r="D68" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -5921,64 +5921,64 @@
       <c r="N68" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O68" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P68" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q68" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R68" s="1" t="n">
         <v>67</v>
       </c>
       <c r="S68" s="1" t="n">
         <v>49</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="n">
-        <v>14139</v>
+        <v>14138</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>17-11-2052-42_2025</t>
+          <t>17-11-2052-42_2024</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
           <t>17-11-2052-42</t>
         </is>
       </c>
       <c r="D69" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -6176,64 +6176,64 @@
       <c r="N71" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O71" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P71" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q71" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R71" s="1" t="n">
         <v>6</v>
       </c>
       <c r="S71" s="1" t="n">
         <v>9</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
-        <v>14143</v>
+        <v>14142</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>17-11-2901-42_2025</t>
+          <t>17-11-2901-42_2024</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>17-11-2901-42</t>
         </is>
       </c>
       <c r="D72" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -6261,64 +6261,64 @@
       <c r="N72" s="2" t="inlineStr">
         <is>
           <t>17.05286802,-89.15503902</t>
         </is>
       </c>
       <c r="O72" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P72" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q72" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R72" s="1" t="n">
         <v>59</v>
       </c>
       <c r="S72" s="1" t="n">
         <v>42</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="n">
-        <v>14142</v>
+        <v>14143</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>17-11-2901-42_2024</t>
+          <t>17-11-2901-42_2025</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
           <t>17-11-2901-42</t>
         </is>
       </c>
       <c r="D73" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -7026,64 +7026,64 @@
       <c r="N81" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O81" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P81" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q81" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R81" s="1" t="n">
         <v>17</v>
       </c>
       <c r="S81" s="1" t="n">
         <v>19</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="n">
-        <v>14153</v>
+        <v>14152</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>17-11-4010-42_2025</t>
+          <t>17-11-4010-42_2024</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
           <t>17-11-4010-42</t>
         </is>
       </c>
       <c r="D82" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -7111,64 +7111,64 @@
       <c r="N82" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O82" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P82" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q82" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R82" s="1" t="n">
         <v>21</v>
       </c>
       <c r="S82" s="1" t="n">
         <v>15</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="n">
-        <v>14152</v>
+        <v>14153</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>17-11-4010-42_2024</t>
+          <t>17-11-4010-42_2025</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
           <t>17-11-4010-42</t>
         </is>
       </c>
       <c r="D83" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>