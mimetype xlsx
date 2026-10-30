--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -6941,64 +6941,64 @@
       <c r="N80" s="2" t="inlineStr">
         <is>
           <t>16.61918373,-90.18062609</t>
         </is>
       </c>
       <c r="O80" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P80" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q80" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R80" s="1" t="n">
         <v>283</v>
       </c>
       <c r="S80" s="1" t="n">
         <v>253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="n">
-        <v>14020</v>
+        <v>14021</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>17-10-0304-43_2024</t>
+          <t>17-10-0304-43_2025</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
           <t>17-10-0304-43</t>
         </is>
       </c>
       <c r="D81" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -7007,83 +7007,83 @@
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="K81" s="2" t="inlineStr">
         <is>
           <t>SAYAXCHE</t>
         </is>
       </c>
       <c r="L81" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M81" s="2" t="inlineStr">
         <is>
           <t>CASERIO LOS OLIVOS</t>
         </is>
       </c>
       <c r="N81" s="2" t="inlineStr">
         <is>
           <t>16.40973614,-90.1156453</t>
         </is>
       </c>
       <c r="O81" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P81" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q81" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R81" s="1" t="n">
         <v>38</v>
       </c>
       <c r="S81" s="1" t="n">
         <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="n">
-        <v>14021</v>
+        <v>14020</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>17-10-0304-43_2025</t>
+          <t>17-10-0304-43_2024</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
           <t>17-10-0304-43</t>
         </is>
       </c>
       <c r="D82" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -7092,55 +7092,55 @@
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="K82" s="2" t="inlineStr">
         <is>
           <t>SAYAXCHE</t>
         </is>
       </c>
       <c r="L82" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M82" s="2" t="inlineStr">
         <is>
           <t>CASERIO LOS OLIVOS</t>
         </is>
       </c>
       <c r="N82" s="2" t="inlineStr">
         <is>
           <t>16.40973614,-90.1156453</t>
         </is>
       </c>
       <c r="O82" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P82" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q82" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R82" s="1" t="n">
         <v>38</v>
       </c>
       <c r="S82" s="1" t="n">
         <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="n">
         <v>14022</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
           <t>17-10-0305-43_2024</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
           <t>17-10-0305-43</t>
         </is>
@@ -7536,64 +7536,64 @@
       <c r="N87" s="2" t="inlineStr">
         <is>
           <t>16.16364514,-90.42454959</t>
         </is>
       </c>
       <c r="O87" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P87" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q87" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R87" s="1" t="n">
         <v>64</v>
       </c>
       <c r="S87" s="1" t="n">
         <v>79</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="n">
-        <v>14028</v>
+        <v>14027</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>17-10-0319-43_2025</t>
+          <t>17-10-0319-43_2024</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
           <t>17-10-0319-43</t>
         </is>
       </c>
       <c r="D88" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -7602,83 +7602,83 @@
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="K88" s="2" t="inlineStr">
         <is>
           <t>SAYAXCHE</t>
         </is>
       </c>
       <c r="L88" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M88" s="2" t="inlineStr">
         <is>
           <t>CASERIO LA CEIBA</t>
         </is>
       </c>
       <c r="N88" s="2" t="inlineStr">
         <is>
           <t>16.04826314,-90.1813973</t>
         </is>
       </c>
       <c r="O88" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P88" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q88" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R88" s="1" t="n">
         <v>355</v>
       </c>
       <c r="S88" s="1" t="n">
         <v>345</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="n">
-        <v>14027</v>
+        <v>14028</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>17-10-0319-43_2024</t>
+          <t>17-10-0319-43_2025</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
           <t>17-10-0319-43</t>
         </is>
       </c>
       <c r="D89" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -7687,55 +7687,55 @@
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="K89" s="2" t="inlineStr">
         <is>
           <t>SAYAXCHE</t>
         </is>
       </c>
       <c r="L89" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M89" s="2" t="inlineStr">
         <is>
           <t>CASERIO LA CEIBA</t>
         </is>
       </c>
       <c r="N89" s="2" t="inlineStr">
         <is>
           <t>16.04826314,-90.1813973</t>
         </is>
       </c>
       <c r="O89" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P89" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q89" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R89" s="1" t="n">
         <v>355</v>
       </c>
       <c r="S89" s="1" t="n">
         <v>345</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="n">
         <v>14029</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
           <t>17-10-0323-43_2024</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
           <t>17-10-0323-43</t>
         </is>
@@ -8046,64 +8046,64 @@
       <c r="N93" s="2" t="inlineStr">
         <is>
           <t>16.55555027,-90.4318194</t>
         </is>
       </c>
       <c r="O93" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P93" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q93" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R93" s="1" t="n">
         <v>51</v>
       </c>
       <c r="S93" s="1" t="n">
         <v>48</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="n">
-        <v>14034</v>
+        <v>14033</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>17-10-0335-43_2025</t>
+          <t>17-10-0335-43_2024</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
           <t>17-10-0335-43</t>
         </is>
       </c>
       <c r="D94" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -8112,83 +8112,83 @@
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="K94" s="2" t="inlineStr">
         <is>
           <t>SAYAXCHE</t>
         </is>
       </c>
       <c r="L94" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M94" s="2" t="inlineStr">
         <is>
           <t>CASERIO EL NACIMIENTO</t>
         </is>
       </c>
       <c r="N94" s="2" t="inlineStr">
         <is>
           <t>16.42873608,-90.29736537</t>
         </is>
       </c>
       <c r="O94" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P94" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q94" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R94" s="1" t="n">
         <v>210</v>
       </c>
       <c r="S94" s="1" t="n">
         <v>217</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="n">
-        <v>14033</v>
+        <v>14034</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>17-10-0335-43_2024</t>
+          <t>17-10-0335-43_2025</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
           <t>17-10-0335-43</t>
         </is>
       </c>
       <c r="D95" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I95" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -8197,83 +8197,83 @@
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="K95" s="2" t="inlineStr">
         <is>
           <t>SAYAXCHE</t>
         </is>
       </c>
       <c r="L95" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M95" s="2" t="inlineStr">
         <is>
           <t>CASERIO EL NACIMIENTO</t>
         </is>
       </c>
       <c r="N95" s="2" t="inlineStr">
         <is>
           <t>16.42873608,-90.29736537</t>
         </is>
       </c>
       <c r="O95" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P95" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q95" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R95" s="1" t="n">
         <v>210</v>
       </c>
       <c r="S95" s="1" t="n">
         <v>217</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="n">
-        <v>14035</v>
+        <v>14036</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>17-10-0336-43_2024</t>
+          <t>17-10-0336-43_2025</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
           <t>17-10-0336-43</t>
         </is>
       </c>
       <c r="D96" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -8301,64 +8301,64 @@
       <c r="N96" s="2" t="inlineStr">
         <is>
           <t>16.52765317,-90.19101209</t>
         </is>
       </c>
       <c r="O96" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P96" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q96" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R96" s="1" t="n">
         <v>227</v>
       </c>
       <c r="S96" s="1" t="n">
         <v>250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="n">
-        <v>14036</v>
+        <v>14035</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>17-10-0336-43_2025</t>
+          <t>17-10-0336-43_2024</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
           <t>17-10-0336-43</t>
         </is>
       </c>
       <c r="D97" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -9321,64 +9321,64 @@
       <c r="N108" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O108" s="1" t="n">
         <v>70000.00</v>
       </c>
       <c r="P108" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="Q108" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R108" s="1" t="n">
         <v>26</v>
       </c>
       <c r="S108" s="1" t="n">
         <v>43</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="n">
-        <v>14049</v>
+        <v>14048</v>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
-          <t>17-10-2256-42_2025</t>
+          <t>17-10-2256-42_2024</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
           <t>17-10-2256-42</t>
         </is>
       </c>
       <c r="D109" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F109" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G109" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H109" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I109" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -9406,64 +9406,64 @@
       <c r="N109" s="2" t="inlineStr">
         <is>
           <t>16.11923833,-90.09658718</t>
         </is>
       </c>
       <c r="O109" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P109" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q109" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R109" s="1" t="n">
         <v>88</v>
       </c>
       <c r="S109" s="1" t="n">
         <v>88</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="n">
-        <v>14048</v>
+        <v>14049</v>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
-          <t>17-10-2256-42_2024</t>
+          <t>17-10-2256-42_2025</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
           <t>17-10-2256-42</t>
         </is>
       </c>
       <c r="D110" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G110" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H110" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I110" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -9916,64 +9916,64 @@
       <c r="N115" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O115" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P115" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q115" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R115" s="1" t="n">
         <v>84</v>
       </c>
       <c r="S115" s="1" t="n">
         <v>88</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="n">
-        <v>14055</v>
+        <v>14056</v>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
-          <t>17-10-3059-45_2024</t>
+          <t>17-10-3059-45_2025</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
           <t>17-10-3059-45</t>
         </is>
       </c>
       <c r="D116" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I116" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -10001,64 +10001,64 @@
       <c r="N116" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O116" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P116" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q116" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R116" s="1" t="n">
         <v>187</v>
       </c>
       <c r="S116" s="1" t="n">
         <v>181</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="n">
-        <v>14056</v>
+        <v>14055</v>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
-          <t>17-10-3059-45_2025</t>
+          <t>17-10-3059-45_2024</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
           <t>17-10-3059-45</t>
         </is>
       </c>
       <c r="D117" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I117" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>