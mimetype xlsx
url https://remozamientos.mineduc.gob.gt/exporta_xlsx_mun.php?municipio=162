--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -4561,64 +4561,64 @@
       <c r="N52" s="2" t="inlineStr">
         <is>
           <t>16.15643858,-89.87318649</t>
         </is>
       </c>
       <c r="O52" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P52" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q52" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R52" s="1" t="n">
         <v>85</v>
       </c>
       <c r="S52" s="1" t="n">
         <v>95</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
-        <v>13847</v>
+        <v>13846</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>17-09-0114-43_2025</t>
+          <t>17-09-0114-43_2024</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>17-09-0114-43</t>
         </is>
       </c>
       <c r="D53" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -4646,64 +4646,64 @@
       <c r="N53" s="2" t="inlineStr">
         <is>
           <t>16.20762286,-89.44102687</t>
         </is>
       </c>
       <c r="O53" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P53" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q53" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R53" s="1" t="n">
         <v>138</v>
       </c>
       <c r="S53" s="1" t="n">
         <v>125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>13846</v>
+        <v>13847</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>17-09-0114-43_2024</t>
+          <t>17-09-0114-43_2025</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>17-09-0114-43</t>
         </is>
       </c>
       <c r="D54" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -7451,64 +7451,64 @@
       <c r="N86" s="2" t="inlineStr">
         <is>
           <t>16.03490373,-89.49608752</t>
         </is>
       </c>
       <c r="O86" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P86" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q86" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R86" s="1" t="n">
         <v>186</v>
       </c>
       <c r="S86" s="1" t="n">
         <v>192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="n">
-        <v>13880</v>
+        <v>13881</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>17-09-0233-43_2024</t>
+          <t>17-09-0233-43_2025</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
           <t>17-09-0233-43</t>
         </is>
       </c>
       <c r="D87" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -7536,64 +7536,64 @@
       <c r="N87" s="2" t="inlineStr">
         <is>
           <t>16.18082126,-89.42362799</t>
         </is>
       </c>
       <c r="O87" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P87" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q87" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R87" s="1" t="n">
         <v>141</v>
       </c>
       <c r="S87" s="1" t="n">
         <v>146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="n">
-        <v>13881</v>
+        <v>13880</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>17-09-0233-43_2025</t>
+          <t>17-09-0233-43_2024</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
           <t>17-09-0233-43</t>
         </is>
       </c>
       <c r="D88" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -8046,64 +8046,64 @@
       <c r="N93" s="2" t="inlineStr">
         <is>
           <t>16.01798033,-89.60064724</t>
         </is>
       </c>
       <c r="O93" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P93" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q93" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R93" s="1" t="n">
         <v>217</v>
       </c>
       <c r="S93" s="1" t="n">
         <v>189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="n">
-        <v>13887</v>
+        <v>13888</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>17-09-0251-43_2024</t>
+          <t>17-09-0251-43_2025</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
           <t>17-09-0251-43</t>
         </is>
       </c>
       <c r="D94" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -8131,64 +8131,64 @@
       <c r="N94" s="2" t="inlineStr">
         <is>
           <t>16.19719261,-89.25262652</t>
         </is>
       </c>
       <c r="O94" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P94" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q94" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R94" s="1" t="n">
         <v>112</v>
       </c>
       <c r="S94" s="1" t="n">
         <v>121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="n">
-        <v>13888</v>
+        <v>13887</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>17-09-0251-43_2025</t>
+          <t>17-09-0251-43_2024</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
           <t>17-09-0251-43</t>
         </is>
       </c>
       <c r="D95" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I95" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -10341,64 +10341,64 @@
       <c r="N120" s="2" t="inlineStr">
         <is>
           <t>16.22957176,-89.4731434</t>
         </is>
       </c>
       <c r="O120" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P120" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q120" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R120" s="1" t="n">
         <v>64</v>
       </c>
       <c r="S120" s="1" t="n">
         <v>76</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="n">
-        <v>13914</v>
+        <v>13915</v>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
-          <t>17-09-2325-43_2024</t>
+          <t>17-09-2325-43_2025</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
           <t>17-09-2325-43</t>
         </is>
       </c>
       <c r="D121" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F121" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G121" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H121" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I121" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -10426,64 +10426,64 @@
       <c r="N121" s="2" t="inlineStr">
         <is>
           <t>16.1056672,-89.3636464</t>
         </is>
       </c>
       <c r="O121" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P121" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q121" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R121" s="1" t="n">
         <v>140</v>
       </c>
       <c r="S121" s="1" t="n">
         <v>129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="n">
-        <v>13915</v>
+        <v>13914</v>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
-          <t>17-09-2325-43_2025</t>
+          <t>17-09-2325-43_2024</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
           <t>17-09-2325-43</t>
         </is>
       </c>
       <c r="D122" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I122" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -11701,64 +11701,64 @@
       <c r="N136" s="2" t="inlineStr">
         <is>
           <t>16.19769773,-89.48906777</t>
         </is>
       </c>
       <c r="O136" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P136" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q136" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R136" s="1" t="n">
         <v>89</v>
       </c>
       <c r="S136" s="1" t="n">
         <v>104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="n">
-        <v>13930</v>
+        <v>13931</v>
       </c>
       <c r="B137" s="2" t="inlineStr">
         <is>
-          <t>17-09-3466-43_2024</t>
+          <t>17-09-3466-43_2025</t>
         </is>
       </c>
       <c r="C137" s="2" t="inlineStr">
         <is>
           <t>17-09-3466-43</t>
         </is>
       </c>
       <c r="D137" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E137" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F137" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G137" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H137" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I137" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -11786,64 +11786,64 @@
       <c r="N137" s="2" t="inlineStr">
         <is>
           <t>16.1948907,-89.44059908</t>
         </is>
       </c>
       <c r="O137" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P137" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q137" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R137" s="1" t="n">
         <v>130</v>
       </c>
       <c r="S137" s="1" t="n">
         <v>124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="n">
-        <v>13931</v>
+        <v>13930</v>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
-          <t>17-09-3466-43_2025</t>
+          <t>17-09-3466-43_2024</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
           <t>17-09-3466-43</t>
         </is>
       </c>
       <c r="D138" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E138" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F138" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G138" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H138" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I138" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>