--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -311,64 +311,64 @@
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>16.50651595,-89.42751783</t>
         </is>
       </c>
       <c r="O2" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q2" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>38</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>13721</v>
+        <v>13720</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>17-08-0009-42_2025</t>
+          <t>17-08-0009-42_2024</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>17-08-0009-42</t>
         </is>
       </c>
       <c r="D3" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -396,64 +396,64 @@
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>16.50676158,-89.41333527</t>
         </is>
       </c>
       <c r="O3" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P3" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q3" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>70</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>61</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>13720</v>
+        <v>13721</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>17-08-0009-42_2024</t>
+          <t>17-08-0009-42_2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>17-08-0009-42</t>
         </is>
       </c>
       <c r="D4" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -736,64 +736,64 @@
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>16.49012673,-89.42545018</t>
         </is>
       </c>
       <c r="O7" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q7" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>107</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>13725</v>
+        <v>13726</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>17-08-0032-43_2024</t>
+          <t>17-08-0032-43_2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>17-08-0032-43</t>
         </is>
       </c>
       <c r="D8" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -821,64 +821,64 @@
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>16.50676158,-89.41333527</t>
         </is>
       </c>
       <c r="O8" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q8" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>201</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>13726</v>
+        <v>13725</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>17-08-0032-43_2025</t>
+          <t>17-08-0032-43_2024</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>17-08-0032-43</t>
         </is>
       </c>
       <c r="D9" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -906,64 +906,64 @@
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>16.50676158,-89.41333527</t>
         </is>
       </c>
       <c r="O9" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q9" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>201</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>13727</v>
+        <v>13728</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>17-08-0033-43_2024</t>
+          <t>17-08-0033-43_2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>17-08-0033-43</t>
         </is>
       </c>
       <c r="D10" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -991,64 +991,64 @@
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>16.50651595,-89.42751783</t>
         </is>
       </c>
       <c r="O10" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q10" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>131</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>13728</v>
+        <v>13727</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>17-08-0033-43_2025</t>
+          <t>17-08-0033-43_2024</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>17-08-0033-43</t>
         </is>
       </c>
       <c r="D11" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -1161,64 +1161,64 @@
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>16.53257755,-89.23502324</t>
         </is>
       </c>
       <c r="O12" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q12" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>71</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>77</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>13730</v>
+        <v>13731</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>17-08-0036-43_2024</t>
+          <t>17-08-0036-43_2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>17-08-0036-43</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -1246,64 +1246,64 @@
       <c r="N13" s="2" t="inlineStr">
         <is>
           <t>16.50782758,-89.41723437</t>
         </is>
       </c>
       <c r="O13" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P13" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q13" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>236</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>13731</v>
+        <v>13730</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>17-08-0036-43_2025</t>
+          <t>17-08-0036-43_2024</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>17-08-0036-43</t>
         </is>
       </c>
       <c r="D14" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -1586,64 +1586,64 @@
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>16.51587151,-89.38068365</t>
         </is>
       </c>
       <c r="O17" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P17" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q17" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R17" s="1" t="n">
         <v>5</v>
       </c>
       <c r="S17" s="1" t="n">
         <v>6</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>13735</v>
+        <v>13736</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>17-08-0042-43_2024</t>
+          <t>17-08-0042-43_2025</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>17-08-0042-43</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -1671,64 +1671,64 @@
       <c r="N18" s="2" t="inlineStr">
         <is>
           <t>16.52240817,-89.22628077</t>
         </is>
       </c>
       <c r="O18" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P18" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q18" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R18" s="1" t="n">
         <v>182</v>
       </c>
       <c r="S18" s="1" t="n">
         <v>186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>13736</v>
+        <v>13735</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>17-08-0042-43_2025</t>
+          <t>17-08-0042-43_2024</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>17-08-0042-43</t>
         </is>
       </c>
       <c r="D19" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -2011,64 +2011,64 @@
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O22" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q22" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R22" s="1" t="n">
         <v>28</v>
       </c>
       <c r="S22" s="1" t="n">
         <v>27</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>13740</v>
+        <v>13741</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>17-08-0066-45_2024</t>
+          <t>17-08-0066-45_2025</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>17-08-0066-45</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -2096,64 +2096,64 @@
       <c r="N23" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O23" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q23" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R23" s="1" t="n">
         <v>24</v>
       </c>
       <c r="S23" s="1" t="n">
         <v>20</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>13741</v>
+        <v>13740</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>17-08-0066-45_2025</t>
+          <t>17-08-0066-45_2024</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>17-08-0066-45</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -2521,64 +2521,64 @@
       <c r="N28" s="2" t="inlineStr">
         <is>
           <t>16.59261311,-89.51095349</t>
         </is>
       </c>
       <c r="O28" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q28" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R28" s="1" t="n">
         <v>99</v>
       </c>
       <c r="S28" s="1" t="n">
         <v>96</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>13747</v>
+        <v>13746</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>17-08-0145-43_2025</t>
+          <t>17-08-0145-43_2024</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>17-08-0145-43</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -2606,64 +2606,64 @@
       <c r="N29" s="2" t="inlineStr">
         <is>
           <t>16.73333527,-89.37789321</t>
         </is>
       </c>
       <c r="O29" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q29" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R29" s="1" t="n">
         <v>257</v>
       </c>
       <c r="S29" s="1" t="n">
         <v>260</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>13746</v>
+        <v>13747</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>17-08-0145-43_2024</t>
+          <t>17-08-0145-43_2025</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>17-08-0145-43</t>
         </is>
       </c>
       <c r="D30" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -2946,64 +2946,64 @@
       <c r="N33" s="2" t="inlineStr">
         <is>
           <t>16.74991292,-89.47147674</t>
         </is>
       </c>
       <c r="O33" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q33" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R33" s="1" t="n">
         <v>19</v>
       </c>
       <c r="S33" s="1" t="n">
         <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>13752</v>
+        <v>13751</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>17-08-0155-43_2025</t>
+          <t>17-08-0155-43_2024</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>17-08-0155-43</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -3031,64 +3031,64 @@
       <c r="N34" s="2" t="inlineStr">
         <is>
           <t>16.55013595,-89.29440258</t>
         </is>
       </c>
       <c r="O34" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q34" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R34" s="1" t="n">
         <v>68</v>
       </c>
       <c r="S34" s="1" t="n">
         <v>68</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>13751</v>
+        <v>13752</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>17-08-0155-43_2024</t>
+          <t>17-08-0155-43_2025</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>17-08-0155-43</t>
         </is>
       </c>
       <c r="D35" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -3286,64 +3286,64 @@
       <c r="N37" s="2" t="inlineStr">
         <is>
           <t>16.63599942,-89.3812339</t>
         </is>
       </c>
       <c r="O37" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P37" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q37" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R37" s="1" t="n">
         <v>36</v>
       </c>
       <c r="S37" s="1" t="n">
         <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>17-08-0165-43_2024</t>
+          <t>17-08-0165-43_2025</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>17-08-0165-43</t>
         </is>
       </c>
       <c r="D38" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -3371,64 +3371,64 @@
       <c r="N38" s="2" t="inlineStr">
         <is>
           <t>16.50723142,-89.33541599</t>
         </is>
       </c>
       <c r="O38" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P38" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q38" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R38" s="1" t="n">
         <v>101</v>
       </c>
       <c r="S38" s="1" t="n">
         <v>108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>13756</v>
+        <v>13755</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>17-08-0165-43_2025</t>
+          <t>17-08-0165-43_2024</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>17-08-0165-43</t>
         </is>
       </c>
       <c r="D39" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -3881,64 +3881,64 @@
       <c r="N44" s="2" t="inlineStr">
         <is>
           <t>16.53583183,-89.3817619</t>
         </is>
       </c>
       <c r="O44" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P44" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q44" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R44" s="1" t="n">
         <v>75</v>
       </c>
       <c r="S44" s="1" t="n">
         <v>81</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>17-08-0516-43_2024</t>
+          <t>17-08-0516-43_2025</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>17-08-0516-43</t>
         </is>
       </c>
       <c r="D45" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -3966,64 +3966,64 @@
       <c r="N45" s="2" t="inlineStr">
         <is>
           <t>16.56055842,-89.37997687</t>
         </is>
       </c>
       <c r="O45" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P45" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q45" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R45" s="1" t="n">
         <v>54</v>
       </c>
       <c r="S45" s="1" t="n">
         <v>43</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>13763</v>
+        <v>13762</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>17-08-0516-43_2025</t>
+          <t>17-08-0516-43_2024</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>17-08-0516-43</t>
         </is>
       </c>
       <c r="D46" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -4051,64 +4051,64 @@
       <c r="N46" s="2" t="inlineStr">
         <is>
           <t>16.56055842,-89.37997687</t>
         </is>
       </c>
       <c r="O46" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P46" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q46" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R46" s="1" t="n">
         <v>54</v>
       </c>
       <c r="S46" s="1" t="n">
         <v>43</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>13765</v>
+        <v>13764</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>17-08-0517-43_2025</t>
+          <t>17-08-0517-43_2024</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>17-08-0517-43</t>
         </is>
       </c>
       <c r="D47" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -4136,64 +4136,64 @@
       <c r="N47" s="2" t="inlineStr">
         <is>
           <t>16.72641686,-89.3533588</t>
         </is>
       </c>
       <c r="O47" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P47" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q47" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R47" s="1" t="n">
         <v>59</v>
       </c>
       <c r="S47" s="1" t="n">
         <v>62</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
-        <v>13764</v>
+        <v>13765</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>17-08-0517-43_2024</t>
+          <t>17-08-0517-43_2025</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>17-08-0517-43</t>
         </is>
       </c>
       <c r="D48" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -4391,64 +4391,64 @@
       <c r="N50" s="2" t="inlineStr">
         <is>
           <t>16.73795923,-89.32245933</t>
         </is>
       </c>
       <c r="O50" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P50" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q50" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R50" s="1" t="n">
         <v>21</v>
       </c>
       <c r="S50" s="1" t="n">
         <v>17</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="n">
-        <v>13769</v>
+        <v>13768</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>17-08-1037-43_2025</t>
+          <t>17-08-1037-43_2024</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
           <t>17-08-1037-43</t>
         </is>
       </c>
       <c r="D51" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -4476,64 +4476,64 @@
       <c r="N51" s="2" t="inlineStr">
         <is>
           <t>16.5880282,-89.29809296</t>
         </is>
       </c>
       <c r="O51" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P51" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q51" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R51" s="1" t="n">
         <v>125</v>
       </c>
       <c r="S51" s="1" t="n">
         <v>118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="n">
-        <v>13768</v>
+        <v>13769</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>17-08-1037-43_2024</t>
+          <t>17-08-1037-43_2025</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>17-08-1037-43</t>
         </is>
       </c>
       <c r="D52" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -4561,64 +4561,64 @@
       <c r="N52" s="2" t="inlineStr">
         <is>
           <t>16.5880282,-89.29809296</t>
         </is>
       </c>
       <c r="O52" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P52" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q52" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R52" s="1" t="n">
         <v>125</v>
       </c>
       <c r="S52" s="1" t="n">
         <v>118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
-        <v>13770</v>
+        <v>13771</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>17-08-1069-43_2024</t>
+          <t>17-08-1069-43_2025</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>17-08-1069-43</t>
         </is>
       </c>
       <c r="D53" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -4646,64 +4646,64 @@
       <c r="N53" s="2" t="inlineStr">
         <is>
           <t>16.51195295,-89.41042205</t>
         </is>
       </c>
       <c r="O53" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P53" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q53" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R53" s="1" t="n">
         <v>145</v>
       </c>
       <c r="S53" s="1" t="n">
         <v>132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>13771</v>
+        <v>13770</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>17-08-1069-43_2025</t>
+          <t>17-08-1069-43_2024</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>17-08-1069-43</t>
         </is>
       </c>
       <c r="D54" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -5921,64 +5921,64 @@
       <c r="N68" s="2" t="inlineStr">
         <is>
           <t>16.59856845,-89.26122124</t>
         </is>
       </c>
       <c r="O68" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P68" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q68" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R68" s="1" t="n">
         <v>35</v>
       </c>
       <c r="S68" s="1" t="n">
         <v>29</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="n">
-        <v>13787</v>
+        <v>13786</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>17-08-3506-43_2025</t>
+          <t>17-08-3506-43_2024</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
           <t>17-08-3506-43</t>
         </is>
       </c>
       <c r="D69" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -6006,64 +6006,64 @@
       <c r="N69" s="2" t="inlineStr">
         <is>
           <t>16.67542455,-89.43295662</t>
         </is>
       </c>
       <c r="O69" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P69" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q69" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R69" s="1" t="n">
         <v>57</v>
       </c>
       <c r="S69" s="1" t="n">
         <v>61</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="n">
-        <v>13786</v>
+        <v>13787</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>17-08-3506-43_2024</t>
+          <t>17-08-3506-43_2025</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>17-08-3506-43</t>
         </is>
       </c>
       <c r="D70" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -6091,64 +6091,64 @@
       <c r="N70" s="2" t="inlineStr">
         <is>
           <t>16.67542455,-89.43295662</t>
         </is>
       </c>
       <c r="O70" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P70" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q70" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R70" s="1" t="n">
         <v>57</v>
       </c>
       <c r="S70" s="1" t="n">
         <v>61</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="n">
-        <v>13789</v>
+        <v>13788</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>17-08-3508-42_2025</t>
+          <t>17-08-3508-42_2024</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
           <t>17-08-3508-42</t>
         </is>
       </c>
       <c r="D71" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -6176,64 +6176,64 @@
       <c r="N71" s="2" t="inlineStr">
         <is>
           <t>16.59666642,-89.50515162</t>
         </is>
       </c>
       <c r="O71" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P71" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q71" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R71" s="1" t="n">
         <v>90</v>
       </c>
       <c r="S71" s="1" t="n">
         <v>79</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
-        <v>13788</v>
+        <v>13789</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>17-08-3508-42_2024</t>
+          <t>17-08-3508-42_2025</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>17-08-3508-42</t>
         </is>
       </c>
       <c r="D72" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>