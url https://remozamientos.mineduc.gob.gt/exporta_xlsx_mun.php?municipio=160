--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -311,64 +311,64 @@
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>16.83090242,-89.57708799</t>
         </is>
       </c>
       <c r="O2" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q2" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>66</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>67</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>13617</v>
+        <v>13618</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>17-07-0004-43_2024</t>
+          <t>17-07-0004-43_2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>17-07-0004-43</t>
         </is>
       </c>
       <c r="D3" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -396,64 +396,64 @@
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>16.81113995,-89.54376515</t>
         </is>
       </c>
       <c r="O3" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P3" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q3" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>46</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>46</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>13618</v>
+        <v>13617</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>17-07-0004-43_2025</t>
+          <t>17-07-0004-43_2024</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>17-07-0004-43</t>
         </is>
       </c>
       <c r="D4" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -2606,64 +2606,64 @@
       <c r="N29" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O29" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q29" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R29" s="1" t="n">
         <v>30</v>
       </c>
       <c r="S29" s="1" t="n">
         <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>13645</v>
+        <v>13644</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>17-07-0040-43_2025</t>
+          <t>17-07-0040-43_2024</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>17-07-0040-43</t>
         </is>
       </c>
       <c r="D30" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -2691,64 +2691,64 @@
       <c r="N30" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O30" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P30" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q30" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R30" s="1" t="n">
         <v>62</v>
       </c>
       <c r="S30" s="1" t="n">
         <v>73</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>13644</v>
+        <v>13645</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>17-07-0040-43_2024</t>
+          <t>17-07-0040-43_2025</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>17-07-0040-43</t>
         </is>
       </c>
       <c r="D31" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -4816,64 +4816,64 @@
       <c r="N55" s="2" t="inlineStr">
         <is>
           <t>16.83573933,-89.61738709</t>
         </is>
       </c>
       <c r="O55" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P55" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q55" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R55" s="1" t="n">
         <v>49</v>
       </c>
       <c r="S55" s="1" t="n">
         <v>54</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="n">
-        <v>13671</v>
+        <v>13670</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>17-07-2078-43_2025</t>
+          <t>17-07-2078-43_2024</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>17-07-2078-43</t>
         </is>
       </c>
       <c r="D56" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -4901,64 +4901,64 @@
       <c r="N56" s="2" t="inlineStr">
         <is>
           <t>16.79774936,-89.83161755</t>
         </is>
       </c>
       <c r="O56" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P56" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q56" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R56" s="1" t="n">
         <v>162</v>
       </c>
       <c r="S56" s="1" t="n">
         <v>130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
-        <v>13670</v>
+        <v>13671</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>17-07-2078-43_2024</t>
+          <t>17-07-2078-43_2025</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>17-07-2078-43</t>
         </is>
       </c>
       <c r="D57" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -5326,64 +5326,64 @@
       <c r="N61" s="2" t="inlineStr">
         <is>
           <t>16.84570492,-89.71782724</t>
         </is>
       </c>
       <c r="O61" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P61" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q61" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R61" s="1" t="n">
         <v>9</v>
       </c>
       <c r="S61" s="1" t="n">
         <v>10</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
-        <v>13677</v>
+        <v>13676</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>17-07-2314-43_2025</t>
+          <t>17-07-2314-43_2024</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>17-07-2314-43</t>
         </is>
       </c>
       <c r="D62" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -5411,64 +5411,64 @@
       <c r="N62" s="2" t="inlineStr">
         <is>
           <t>16.8279952,-89.69311824</t>
         </is>
       </c>
       <c r="O62" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P62" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q62" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R62" s="1" t="n">
         <v>197</v>
       </c>
       <c r="S62" s="1" t="n">
         <v>210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>13676</v>
+        <v>13677</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>17-07-2314-43_2024</t>
+          <t>17-07-2314-43_2025</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>17-07-2314-43</t>
         </is>
       </c>
       <c r="D63" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -6346,64 +6346,64 @@
       <c r="N73" s="2" t="inlineStr">
         <is>
           <t>16.85012645,-89.86410162</t>
         </is>
       </c>
       <c r="O73" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P73" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q73" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R73" s="1" t="n">
         <v>74</v>
       </c>
       <c r="S73" s="1" t="n">
         <v>63</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="n">
-        <v>13689</v>
+        <v>13688</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>17-07-2438-43_2025</t>
+          <t>17-07-2438-43_2024</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
           <t>17-07-2438-43</t>
         </is>
       </c>
       <c r="D74" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -6431,64 +6431,64 @@
       <c r="N74" s="2" t="inlineStr">
         <is>
           <t>16.81260655,-89.50375102</t>
         </is>
       </c>
       <c r="O74" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P74" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q74" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R74" s="1" t="n">
         <v>87</v>
       </c>
       <c r="S74" s="1" t="n">
         <v>85</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="n">
-        <v>13688</v>
+        <v>13689</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>17-07-2438-43_2024</t>
+          <t>17-07-2438-43_2025</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
           <t>17-07-2438-43</t>
         </is>
       </c>
       <c r="D75" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -7876,64 +7876,64 @@
       <c r="N91" s="2" t="inlineStr">
         <is>
           <t>16.73920252,-89.7190014</t>
         </is>
       </c>
       <c r="O91" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P91" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q91" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R91" s="1" t="n">
         <v>28</v>
       </c>
       <c r="S91" s="1" t="n">
         <v>25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="n">
-        <v>13707</v>
+        <v>13706</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>17-07-3009-42_2025</t>
+          <t>17-07-3009-42_2024</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
           <t>17-07-3009-42</t>
         </is>
       </c>
       <c r="D92" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -7961,64 +7961,64 @@
       <c r="N92" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O92" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P92" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q92" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R92" s="1" t="n">
         <v>28</v>
       </c>
       <c r="S92" s="1" t="n">
         <v>40</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="n">
-        <v>13706</v>
+        <v>13707</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>17-07-3009-42_2024</t>
+          <t>17-07-3009-42_2025</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
           <t>17-07-3009-42</t>
         </is>
       </c>
       <c r="D93" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -8301,64 +8301,64 @@
       <c r="N96" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O96" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P96" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q96" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R96" s="1" t="n">
         <v>29</v>
       </c>
       <c r="S96" s="1" t="n">
         <v>24</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="n">
-        <v>13712</v>
+        <v>13711</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>17-07-4061-45_2025</t>
+          <t>17-07-4061-45_2024</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
           <t>17-07-4061-45</t>
         </is>
       </c>
       <c r="D97" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -8386,64 +8386,64 @@
       <c r="N97" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O97" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P97" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q97" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R97" s="1" t="n">
         <v>40</v>
       </c>
       <c r="S97" s="1" t="n">
         <v>47</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="n">
-        <v>13711</v>
+        <v>13712</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t>17-07-4061-45_2024</t>
+          <t>17-07-4061-45_2025</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
           <t>17-07-4061-45</t>
         </is>
       </c>
       <c r="D98" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I98" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -8811,64 +8811,64 @@
       <c r="N102" s="2" t="inlineStr">
         <is>
           <t>16.8279952,-89.69311824</t>
         </is>
       </c>
       <c r="O102" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P102" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q102" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R102" s="1" t="n">
         <v>66</v>
       </c>
       <c r="S102" s="1" t="n">
         <v>55</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="n">
-        <v>13717</v>
+        <v>13718</v>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
-          <t>17-07-4160-45_2024</t>
+          <t>17-07-4160-45_2025</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
           <t>17-07-4160-45</t>
         </is>
       </c>
       <c r="D103" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E103" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G103" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H103" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I103" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -8896,64 +8896,64 @@
       <c r="N103" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O103" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P103" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q103" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R103" s="1" t="n">
         <v>48</v>
       </c>
       <c r="S103" s="1" t="n">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="n">
-        <v>13718</v>
+        <v>13717</v>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
-          <t>17-07-4160-45_2025</t>
+          <t>17-07-4160-45_2024</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
           <t>17-07-4160-45</t>
         </is>
       </c>
       <c r="D104" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I104" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>