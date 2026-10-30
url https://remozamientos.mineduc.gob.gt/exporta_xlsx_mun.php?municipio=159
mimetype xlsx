--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -311,64 +311,64 @@
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O2" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q2" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>39</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>45</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>13562</v>
+        <v>13563</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>17-06-0003-45_2024</t>
+          <t>17-06-0003-45_2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>17-06-0003-45</t>
         </is>
       </c>
       <c r="D3" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -396,64 +396,64 @@
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O3" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P3" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q3" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>50</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>49</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>13563</v>
+        <v>13562</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>17-06-0003-45_2025</t>
+          <t>17-06-0003-45_2024</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>17-06-0003-45</t>
         </is>
       </c>
       <c r="D4" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -2436,64 +2436,64 @@
       <c r="N27" s="2" t="inlineStr">
         <is>
           <t>16.79671823,-89.95811212</t>
         </is>
       </c>
       <c r="O27" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q27" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R27" s="1" t="n">
         <v>289</v>
       </c>
       <c r="S27" s="1" t="n">
         <v>284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>13588</v>
+        <v>13587</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>17-06-0119-43_2025</t>
+          <t>17-06-0119-43_2024</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>17-06-0119-43</t>
         </is>
       </c>
       <c r="D28" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -2521,64 +2521,64 @@
       <c r="N28" s="2" t="inlineStr">
         <is>
           <t>16.62401952,-89.87436005</t>
         </is>
       </c>
       <c r="O28" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q28" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R28" s="1" t="n">
         <v>251</v>
       </c>
       <c r="S28" s="1" t="n">
         <v>222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>13587</v>
+        <v>13588</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>17-06-0119-43_2024</t>
+          <t>17-06-0119-43_2025</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>17-06-0119-43</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -2946,64 +2946,64 @@
       <c r="N33" s="2" t="inlineStr">
         <is>
           <t>16.57339539,-89.86060074</t>
         </is>
       </c>
       <c r="O33" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q33" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R33" s="1" t="n">
         <v>101</v>
       </c>
       <c r="S33" s="1" t="n">
         <v>88</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>13593</v>
+        <v>13594</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>17-06-2386-43_2024</t>
+          <t>17-06-2386-43_2025</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>17-06-2386-43</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -3031,64 +3031,64 @@
       <c r="N34" s="2" t="inlineStr">
         <is>
           <t>16.84132936,-89.91552293</t>
         </is>
       </c>
       <c r="O34" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q34" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R34" s="1" t="n">
         <v>105</v>
       </c>
       <c r="S34" s="1" t="n">
         <v>121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>13594</v>
+        <v>13593</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>17-06-2386-43_2025</t>
+          <t>17-06-2386-43_2024</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>17-06-2386-43</t>
         </is>
       </c>
       <c r="D35" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -3796,64 +3796,64 @@
       <c r="N43" s="2" t="inlineStr">
         <is>
           <t>16.84132936,-89.91552293</t>
         </is>
       </c>
       <c r="O43" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P43" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q43" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R43" s="1" t="n">
         <v>34</v>
       </c>
       <c r="S43" s="1" t="n">
         <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
-        <v>13604</v>
+        <v>13603</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>17-06-3490-43_2025</t>
+          <t>17-06-3490-43_2024</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>17-06-3490-43</t>
         </is>
       </c>
       <c r="D44" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -3881,64 +3881,64 @@
       <c r="N44" s="2" t="inlineStr">
         <is>
           <t>16.7385893,-89.90381415</t>
         </is>
       </c>
       <c r="O44" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P44" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q44" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R44" s="1" t="n">
         <v>100</v>
       </c>
       <c r="S44" s="1" t="n">
         <v>82</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>13603</v>
+        <v>13604</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>17-06-3490-43_2024</t>
+          <t>17-06-3490-43_2025</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>17-06-3490-43</t>
         </is>
       </c>
       <c r="D45" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>