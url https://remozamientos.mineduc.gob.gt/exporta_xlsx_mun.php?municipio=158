--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -396,64 +396,64 @@
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O3" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P3" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q3" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>145</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>13339</v>
+        <v>13338</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>17-04-0015-42_2025</t>
+          <t>17-04-0015-42_2024</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>17-04-0015-42</t>
         </is>
       </c>
       <c r="D4" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -481,64 +481,64 @@
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>17.14516758,-89.93271784</t>
         </is>
       </c>
       <c r="O4" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q4" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>64</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>13338</v>
+        <v>13339</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>17-04-0015-42_2024</t>
+          <t>17-04-0015-42_2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>17-04-0015-42</t>
         </is>
       </c>
       <c r="D5" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -1671,64 +1671,64 @@
       <c r="N18" s="2" t="inlineStr">
         <is>
           <t>16.96788742,-89.91012362</t>
         </is>
       </c>
       <c r="O18" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P18" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q18" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R18" s="1" t="n">
         <v>41</v>
       </c>
       <c r="S18" s="1" t="n">
         <v>38</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>13354</v>
+        <v>13353</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>17-04-0069-43_2025</t>
+          <t>17-04-0069-43_2024</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>17-04-0069-43</t>
         </is>
       </c>
       <c r="D19" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -1756,64 +1756,64 @@
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>16.98693002,-90.04464387</t>
         </is>
       </c>
       <c r="O19" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P19" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q19" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R19" s="1" t="n">
         <v>150</v>
       </c>
       <c r="S19" s="1" t="n">
         <v>175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>13353</v>
+        <v>13354</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>17-04-0069-43_2024</t>
+          <t>17-04-0069-43_2025</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>17-04-0069-43</t>
         </is>
       </c>
       <c r="D20" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -2096,64 +2096,64 @@
       <c r="N23" s="2" t="inlineStr">
         <is>
           <t>16.99582942,-89.9180623</t>
         </is>
       </c>
       <c r="O23" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q23" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R23" s="1" t="n">
         <v>151</v>
       </c>
       <c r="S23" s="1" t="n">
         <v>140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>13359</v>
+        <v>13358</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>17-04-0075-43_2025</t>
+          <t>17-04-0075-43_2024</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>17-04-0075-43</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -2181,64 +2181,64 @@
       <c r="N24" s="2" t="inlineStr">
         <is>
           <t>17.06660302,-90.0868568</t>
         </is>
       </c>
       <c r="O24" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q24" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R24" s="1" t="n">
         <v>116</v>
       </c>
       <c r="S24" s="1" t="n">
         <v>115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>13358</v>
+        <v>13359</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>17-04-0075-43_2024</t>
+          <t>17-04-0075-43_2025</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>17-04-0075-43</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -2606,64 +2606,64 @@
       <c r="N29" s="2" t="inlineStr">
         <is>
           <t>17.15296477,-89.92865149</t>
         </is>
       </c>
       <c r="O29" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q29" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R29" s="1" t="n">
         <v>333</v>
       </c>
       <c r="S29" s="1" t="n">
         <v>298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>13364</v>
+        <v>13365</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>17-04-0087-45_2024</t>
+          <t>17-04-0087-45_2025</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>17-04-0087-45</t>
         </is>
       </c>
       <c r="D30" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -2691,64 +2691,64 @@
       <c r="N30" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O30" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P30" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q30" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R30" s="1" t="n">
         <v>38</v>
       </c>
       <c r="S30" s="1" t="n">
         <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>13365</v>
+        <v>13364</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>17-04-0087-45_2025</t>
+          <t>17-04-0087-45_2024</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>17-04-0087-45</t>
         </is>
       </c>
       <c r="D31" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -4561,64 +4561,64 @@
       <c r="N52" s="2" t="inlineStr">
         <is>
           <t>16.98693002,-90.04464387</t>
         </is>
       </c>
       <c r="O52" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P52" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q52" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R52" s="1" t="n">
         <v>77</v>
       </c>
       <c r="S52" s="1" t="n">
         <v>71</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
-        <v>13388</v>
+        <v>13387</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>17-04-1961-42_2025</t>
+          <t>17-04-1961-42_2024</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>17-04-1961-42</t>
         </is>
       </c>
       <c r="D53" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -4646,64 +4646,64 @@
       <c r="N53" s="2" t="inlineStr">
         <is>
           <t>16.99582942,-89.9180623</t>
         </is>
       </c>
       <c r="O53" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P53" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q53" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R53" s="1" t="n">
         <v>81</v>
       </c>
       <c r="S53" s="1" t="n">
         <v>66</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>13387</v>
+        <v>13388</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>17-04-1961-42_2024</t>
+          <t>17-04-1961-42_2025</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>17-04-1961-42</t>
         </is>
       </c>
       <c r="D54" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -4901,64 +4901,64 @@
       <c r="N56" s="2" t="inlineStr">
         <is>
           <t>17.0550157,-90.1483653</t>
         </is>
       </c>
       <c r="O56" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P56" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q56" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R56" s="1" t="n">
         <v>23</v>
       </c>
       <c r="S56" s="1" t="n">
         <v>25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
-        <v>13391</v>
+        <v>13392</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>17-04-2138-42_2024</t>
+          <t>17-04-2138-42_2025</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>17-04-2138-42</t>
         </is>
       </c>
       <c r="D57" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -4986,64 +4986,64 @@
       <c r="N57" s="2" t="inlineStr">
         <is>
           <t>16.97481011,-89.91602927</t>
         </is>
       </c>
       <c r="O57" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P57" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q57" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R57" s="1" t="n">
         <v>94</v>
       </c>
       <c r="S57" s="1" t="n">
         <v>85</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
-        <v>13392</v>
+        <v>13391</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>17-04-2138-42_2025</t>
+          <t>17-04-2138-42_2024</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>17-04-2138-42</t>
         </is>
       </c>
       <c r="D58" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -5411,64 +5411,64 @@
       <c r="N62" s="2" t="inlineStr">
         <is>
           <t>17.46388436,-90.67616293</t>
         </is>
       </c>
       <c r="O62" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P62" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q62" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R62" s="1" t="n">
         <v>77</v>
       </c>
       <c r="S62" s="1" t="n">
         <v>78</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>13398</v>
+        <v>13397</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>17-04-2459-42_2025</t>
+          <t>17-04-2459-42_2024</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>17-04-2459-42</t>
         </is>
       </c>
       <c r="D63" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -5496,64 +5496,64 @@
       <c r="N63" s="2" t="inlineStr">
         <is>
           <t>17.01799736,-90.12822174</t>
         </is>
       </c>
       <c r="O63" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P63" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q63" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R63" s="1" t="n">
         <v>17</v>
       </c>
       <c r="S63" s="1" t="n">
         <v>12</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="n">
-        <v>13397</v>
+        <v>13398</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>17-04-2459-42_2024</t>
+          <t>17-04-2459-42_2025</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
           <t>17-04-2459-42</t>
         </is>
       </c>
       <c r="D64" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>