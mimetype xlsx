--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -311,64 +311,64 @@
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>16.91664486,-89.91570434</t>
         </is>
       </c>
       <c r="O2" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q2" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>51</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>55</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>13259</v>
+        <v>13258</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>17-03-0009-42_2025</t>
+          <t>17-03-0009-42_2024</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>17-03-0009-42</t>
         </is>
       </c>
       <c r="D3" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -396,64 +396,64 @@
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>16.9116928,-89.93552321</t>
         </is>
       </c>
       <c r="O3" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P3" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q3" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>128</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>99</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>13258</v>
+        <v>13259</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>17-03-0009-42_2024</t>
+          <t>17-03-0009-42_2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>17-03-0009-42</t>
         </is>
       </c>
       <c r="D4" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -1076,64 +1076,64 @@
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>16.90801933,-89.91204471</t>
         </is>
       </c>
       <c r="O11" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q11" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>135</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>13267</v>
+        <v>13268</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>17-03-0015-43_2024</t>
+          <t>17-03-0015-43_2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>17-03-0015-43</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -1161,64 +1161,64 @@
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>16.92578002,-89.92412827</t>
         </is>
       </c>
       <c r="O12" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q12" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>244</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>13268</v>
+        <v>13267</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>17-03-0015-43_2025</t>
+          <t>17-03-0015-43_2024</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>17-03-0015-43</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -1501,64 +1501,64 @@
       <c r="N16" s="2" t="inlineStr">
         <is>
           <t>16.91664486,-89.91570434</t>
         </is>
       </c>
       <c r="O16" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q16" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R16" s="1" t="n">
         <v>156</v>
       </c>
       <c r="S16" s="1" t="n">
         <v>168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>13272</v>
+        <v>13273</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>17-03-0022-45_2024</t>
+          <t>17-03-0022-45_2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>17-03-0022-45</t>
         </is>
       </c>
       <c r="D17" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -1586,64 +1586,64 @@
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O17" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P17" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q17" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R17" s="1" t="n">
         <v>246</v>
       </c>
       <c r="S17" s="1" t="n">
         <v>223</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>13273</v>
+        <v>13272</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>17-03-0022-45_2025</t>
+          <t>17-03-0022-45_2024</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>17-03-0022-45</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -2351,64 +2351,64 @@
       <c r="N26" s="2" t="inlineStr">
         <is>
           <t>16.92531355,-89.91568777</t>
         </is>
       </c>
       <c r="O26" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P26" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q26" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R26" s="1" t="n">
         <v>64</v>
       </c>
       <c r="S26" s="1" t="n">
         <v>55</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>13282</v>
+        <v>13283</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>17-03-0048-42_2024</t>
+          <t>17-03-0048-42_2025</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>17-03-0048-42</t>
         </is>
       </c>
       <c r="D27" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -2436,64 +2436,64 @@
       <c r="N27" s="2" t="inlineStr">
         <is>
           <t>16.91199086,-89.92100752</t>
         </is>
       </c>
       <c r="O27" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q27" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R27" s="1" t="n">
         <v>136</v>
       </c>
       <c r="S27" s="1" t="n">
         <v>97</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>13283</v>
+        <v>13282</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>17-03-0048-42_2025</t>
+          <t>17-03-0048-42_2024</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>17-03-0048-42</t>
         </is>
       </c>
       <c r="D28" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -2606,64 +2606,64 @@
       <c r="N29" s="2" t="inlineStr">
         <is>
           <t>16.91996439,-89.9051554</t>
         </is>
       </c>
       <c r="O29" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q29" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R29" s="1" t="n">
         <v>266</v>
       </c>
       <c r="S29" s="1" t="n">
         <v>221</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>13286</v>
+        <v>13285</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>17-03-0052-43_2025</t>
+          <t>17-03-0052-43_2024</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>17-03-0052-43</t>
         </is>
       </c>
       <c r="D30" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -2691,64 +2691,64 @@
       <c r="N30" s="2" t="inlineStr">
         <is>
           <t>16.91996439,-89.9051554</t>
         </is>
       </c>
       <c r="O30" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P30" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q30" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R30" s="1" t="n">
         <v>670</v>
       </c>
       <c r="S30" s="1" t="n">
         <v>672</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>13285</v>
+        <v>13286</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>17-03-0052-43_2024</t>
+          <t>17-03-0052-43_2025</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>17-03-0052-43</t>
         </is>
       </c>
       <c r="D31" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -3201,64 +3201,64 @@
       <c r="N36" s="2" t="inlineStr">
         <is>
           <t>16.91199086,-89.92100752</t>
         </is>
       </c>
       <c r="O36" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P36" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q36" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R36" s="1" t="n">
         <v>363</v>
       </c>
       <c r="S36" s="1" t="n">
         <v>351</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>13293</v>
+        <v>13292</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>17-03-0057-43_2025</t>
+          <t>17-03-0057-43_2024</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>17-03-0057-43</t>
         </is>
       </c>
       <c r="D37" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -3286,64 +3286,64 @@
       <c r="N37" s="2" t="inlineStr">
         <is>
           <t>16.88010073,-89.96912434</t>
         </is>
       </c>
       <c r="O37" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P37" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q37" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R37" s="1" t="n">
         <v>95</v>
       </c>
       <c r="S37" s="1" t="n">
         <v>98</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>13292</v>
+        <v>13293</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>17-03-0057-43_2024</t>
+          <t>17-03-0057-43_2025</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>17-03-0057-43</t>
         </is>
       </c>
       <c r="D38" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -3541,64 +3541,64 @@
       <c r="N40" s="2" t="inlineStr">
         <is>
           <t>16.91278311,-89.90724024</t>
         </is>
       </c>
       <c r="O40" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P40" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q40" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R40" s="1" t="n">
         <v>299</v>
       </c>
       <c r="S40" s="1" t="n">
         <v>317</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>13296</v>
+        <v>13297</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>17-03-0059-43_2024</t>
+          <t>17-03-0059-43_2025</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>17-03-0059-43</t>
         </is>
       </c>
       <c r="D41" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -3626,64 +3626,64 @@
       <c r="N41" s="2" t="inlineStr">
         <is>
           <t>16.91308386,-89.92729027</t>
         </is>
       </c>
       <c r="O41" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P41" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q41" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R41" s="1" t="n">
         <v>93</v>
       </c>
       <c r="S41" s="1" t="n">
         <v>96</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>13297</v>
+        <v>13296</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>17-03-0059-43_2025</t>
+          <t>17-03-0059-43_2024</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>17-03-0059-43</t>
         </is>
       </c>
       <c r="D42" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -3966,64 +3966,64 @@
       <c r="N45" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O45" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P45" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q45" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R45" s="1" t="n">
         <v>110</v>
       </c>
       <c r="S45" s="1" t="n">
         <v>111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>13301</v>
+        <v>13302</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>17-03-0067-42_2024</t>
+          <t>17-03-0067-42_2025</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>17-03-0067-42</t>
         </is>
       </c>
       <c r="D46" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -4051,64 +4051,64 @@
       <c r="N46" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O46" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P46" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q46" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R46" s="1" t="n">
         <v>41</v>
       </c>
       <c r="S46" s="1" t="n">
         <v>46</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>13302</v>
+        <v>13301</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>17-03-0067-42_2025</t>
+          <t>17-03-0067-42_2024</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>17-03-0067-42</t>
         </is>
       </c>
       <c r="D47" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -5411,64 +5411,64 @@
       <c r="N62" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O62" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P62" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q62" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R62" s="1" t="n">
         <v>108</v>
       </c>
       <c r="S62" s="1" t="n">
         <v>109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>13319</v>
+        <v>13318</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>17-03-2949-42_2025</t>
+          <t>17-03-2949-42_2024</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>17-03-2949-42</t>
         </is>
       </c>
       <c r="D63" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -5496,64 +5496,64 @@
       <c r="N63" s="2" t="inlineStr">
         <is>
           <t>16.9034967,-89.92648559</t>
         </is>
       </c>
       <c r="O63" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P63" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q63" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R63" s="1" t="n">
         <v>136</v>
       </c>
       <c r="S63" s="1" t="n">
         <v>121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="n">
-        <v>13318</v>
+        <v>13319</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>17-03-2949-42_2024</t>
+          <t>17-03-2949-42_2025</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
           <t>17-03-2949-42</t>
         </is>
       </c>
       <c r="D64" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -5836,64 +5836,64 @@
       <c r="N67" s="2" t="inlineStr">
         <is>
           <t>16.9160093,-89.92478409</t>
         </is>
       </c>
       <c r="O67" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P67" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q67" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R67" s="1" t="n">
         <v>124</v>
       </c>
       <c r="S67" s="1" t="n">
         <v>104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>13324</v>
+        <v>13323</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>17-03-3457-43_2025</t>
+          <t>17-03-3457-43_2024</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>17-03-3457-43</t>
         </is>
       </c>
       <c r="D68" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -5921,64 +5921,64 @@
       <c r="N68" s="2" t="inlineStr">
         <is>
           <t>16.91459227,-89.93733162</t>
         </is>
       </c>
       <c r="O68" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P68" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q68" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R68" s="1" t="n">
         <v>269</v>
       </c>
       <c r="S68" s="1" t="n">
         <v>265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="n">
-        <v>13323</v>
+        <v>13324</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>17-03-3457-43_2024</t>
+          <t>17-03-3457-43_2025</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
           <t>17-03-3457-43</t>
         </is>
       </c>
       <c r="D69" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>