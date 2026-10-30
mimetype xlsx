--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -226,64 +226,64 @@
         </is>
       </c>
       <c r="P1" s="2" t="inlineStr">
         <is>
           <t>Fuente Financiera</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>Porcentaje de Avance</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Matrícula en 2024</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Matrícula en 2025</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="n">
-        <v>13144</v>
+        <v>13145</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>17-01-0001-42_2024</t>
+          <t>17-01-0001-42_2025</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>17-01-0001-42</t>
         </is>
       </c>
       <c r="D2" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -311,64 +311,64 @@
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>16.92193286,-89.89561724</t>
         </is>
       </c>
       <c r="O2" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q2" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>131</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>13145</v>
+        <v>13144</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>17-01-0001-42_2025</t>
+          <t>17-01-0001-42_2024</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>17-01-0001-42</t>
         </is>
       </c>
       <c r="D3" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -566,64 +566,64 @@
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>16.92193286,-89.89561724</t>
         </is>
       </c>
       <c r="O5" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P5" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q5" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>120</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>97</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>13149</v>
+        <v>13148</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>17-01-0008-42_2025</t>
+          <t>17-01-0008-42_2024</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>17-01-0008-42</t>
         </is>
       </c>
       <c r="D6" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -651,64 +651,64 @@
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>16.9026162,-89.76922334</t>
         </is>
       </c>
       <c r="O6" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q6" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>165</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>13148</v>
+        <v>13149</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>17-01-0008-42_2024</t>
+          <t>17-01-0008-42_2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>17-01-0008-42</t>
         </is>
       </c>
       <c r="D7" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -1586,64 +1586,64 @@
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>16.94927892,-89.51162599</t>
         </is>
       </c>
       <c r="O17" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P17" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q17" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R17" s="1" t="n">
         <v>138</v>
       </c>
       <c r="S17" s="1" t="n">
         <v>142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>13161</v>
+        <v>13160</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>17-01-0015-43_2025</t>
+          <t>17-01-0015-43_2024</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>17-01-0015-43</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -1671,64 +1671,64 @@
       <c r="N18" s="2" t="inlineStr">
         <is>
           <t>16.98483002,-89.69125571</t>
         </is>
       </c>
       <c r="O18" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P18" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q18" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R18" s="1" t="n">
         <v>304</v>
       </c>
       <c r="S18" s="1" t="n">
         <v>295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>13160</v>
+        <v>13161</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>17-01-0015-43_2024</t>
+          <t>17-01-0015-43_2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>17-01-0015-43</t>
         </is>
       </c>
       <c r="D19" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -2011,64 +2011,64 @@
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>16.97239127,-89.43733349</t>
         </is>
       </c>
       <c r="O22" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q22" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R22" s="1" t="n">
         <v>51</v>
       </c>
       <c r="S22" s="1" t="n">
         <v>47</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>13166</v>
+        <v>13165</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>17-01-0019-43_2025</t>
+          <t>17-01-0019-43_2024</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>17-01-0019-43</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -2096,64 +2096,64 @@
       <c r="N23" s="2" t="inlineStr">
         <is>
           <t>16.9524103,-89.48381333</t>
         </is>
       </c>
       <c r="O23" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q23" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R23" s="1" t="n">
         <v>215</v>
       </c>
       <c r="S23" s="1" t="n">
         <v>215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>13165</v>
+        <v>13166</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>17-01-0019-43_2024</t>
+          <t>17-01-0019-43_2025</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>17-01-0019-43</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -2521,64 +2521,64 @@
       <c r="N28" s="2" t="inlineStr">
         <is>
           <t>17.0082317,-89.6829168</t>
         </is>
       </c>
       <c r="O28" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q28" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R28" s="1" t="n">
         <v>87</v>
       </c>
       <c r="S28" s="1" t="n">
         <v>97</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>13171</v>
+        <v>13172</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>17-01-0024-43_2024</t>
+          <t>17-01-0024-43_2025</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>17-01-0024-43</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -2606,64 +2606,64 @@
       <c r="N29" s="2" t="inlineStr">
         <is>
           <t>16.97574411,-89.68581424</t>
         </is>
       </c>
       <c r="O29" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q29" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R29" s="1" t="n">
         <v>235</v>
       </c>
       <c r="S29" s="1" t="n">
         <v>231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>13172</v>
+        <v>13171</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>17-01-0024-43_2025</t>
+          <t>17-01-0024-43_2024</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>17-01-0024-43</t>
         </is>
       </c>
       <c r="D30" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -2861,64 +2861,64 @@
       <c r="N32" s="2" t="inlineStr">
         <is>
           <t>17.06928195,-89.68503715</t>
         </is>
       </c>
       <c r="O32" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P32" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q32" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R32" s="1" t="n">
         <v>96</v>
       </c>
       <c r="S32" s="1" t="n">
         <v>84</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>13176</v>
+        <v>13175</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>17-01-0030-43_2025</t>
+          <t>17-01-0030-43_2024</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>17-01-0030-43</t>
         </is>
       </c>
       <c r="D33" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -2946,64 +2946,64 @@
       <c r="N33" s="2" t="inlineStr">
         <is>
           <t>16.91335727,-89.88519584</t>
         </is>
       </c>
       <c r="O33" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q33" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R33" s="1" t="n">
         <v>172</v>
       </c>
       <c r="S33" s="1" t="n">
         <v>139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>13175</v>
+        <v>13176</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>17-01-0030-43_2024</t>
+          <t>17-01-0030-43_2025</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>17-01-0030-43</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -4051,64 +4051,64 @@
       <c r="N46" s="2" t="inlineStr">
         <is>
           <t>16.93117242,-89.87504468</t>
         </is>
       </c>
       <c r="O46" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P46" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q46" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R46" s="1" t="n">
         <v>32</v>
       </c>
       <c r="S46" s="1" t="n">
         <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>13189</v>
+        <v>13190</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>17-01-0048-43_2024</t>
+          <t>17-01-0048-43_2025</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>17-01-0048-43</t>
         </is>
       </c>
       <c r="D47" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -4136,64 +4136,64 @@
       <c r="N47" s="2" t="inlineStr">
         <is>
           <t>16.90737345,-89.88946646</t>
         </is>
       </c>
       <c r="O47" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P47" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q47" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R47" s="1" t="n">
         <v>241</v>
       </c>
       <c r="S47" s="1" t="n">
         <v>233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
-        <v>13190</v>
+        <v>13189</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>17-01-0048-43_2025</t>
+          <t>17-01-0048-43_2024</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>17-01-0048-43</t>
         </is>
       </c>
       <c r="D48" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -4391,64 +4391,64 @@
       <c r="N50" s="2" t="inlineStr">
         <is>
           <t>16.90400223,-89.90751821</t>
         </is>
       </c>
       <c r="O50" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P50" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q50" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R50" s="1" t="n">
         <v>214</v>
       </c>
       <c r="S50" s="1" t="n">
         <v>216</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="n">
-        <v>13194</v>
+        <v>13193</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>17-01-0052-43_2025</t>
+          <t>17-01-0052-43_2024</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
           <t>17-01-0052-43</t>
         </is>
       </c>
       <c r="D51" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -4476,64 +4476,64 @@
       <c r="N51" s="2" t="inlineStr">
         <is>
           <t>16.94829442,-89.70183559</t>
         </is>
       </c>
       <c r="O51" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P51" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q51" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R51" s="1" t="n">
         <v>26</v>
       </c>
       <c r="S51" s="1" t="n">
         <v>22</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="n">
-        <v>13193</v>
+        <v>13194</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>17-01-0052-43_2024</t>
+          <t>17-01-0052-43_2025</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>17-01-0052-43</t>
         </is>
       </c>
       <c r="D52" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -5666,64 +5666,64 @@
       <c r="N65" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O65" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P65" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q65" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R65" s="1" t="n">
         <v>14</v>
       </c>
       <c r="S65" s="1" t="n">
         <v>21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="n">
-        <v>13209</v>
+        <v>13208</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>17-01-0150-43_2025</t>
+          <t>17-01-0150-43_2024</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>17-01-0150-43</t>
         </is>
       </c>
       <c r="D66" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -5751,64 +5751,64 @@
       <c r="N66" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O66" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P66" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q66" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R66" s="1" t="n">
         <v>173</v>
       </c>
       <c r="S66" s="1" t="n">
         <v>186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
-        <v>13208</v>
+        <v>13209</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>17-01-0150-43_2024</t>
+          <t>17-01-0150-43_2025</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>17-01-0150-43</t>
         </is>
       </c>
       <c r="D67" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -6091,64 +6091,64 @@
       <c r="N70" s="2" t="inlineStr">
         <is>
           <t>16.92271408,-89.8965673</t>
         </is>
       </c>
       <c r="O70" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P70" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q70" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R70" s="1" t="n">
         <v>214</v>
       </c>
       <c r="S70" s="1" t="n">
         <v>236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="n">
-        <v>13214</v>
+        <v>13213</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>17-01-1195-42_2025</t>
+          <t>17-01-1195-42_2024</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
           <t>17-01-1195-42</t>
         </is>
       </c>
       <c r="D71" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -6176,64 +6176,64 @@
       <c r="N71" s="2" t="inlineStr">
         <is>
           <t>16.91341383,-89.88561509</t>
         </is>
       </c>
       <c r="O71" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P71" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q71" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R71" s="1" t="n">
         <v>38</v>
       </c>
       <c r="S71" s="1" t="n">
         <v>35</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
-        <v>13213</v>
+        <v>13214</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>17-01-1195-42_2024</t>
+          <t>17-01-1195-42_2025</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>17-01-1195-42</t>
         </is>
       </c>
       <c r="D72" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -6771,64 +6771,64 @@
       <c r="N78" s="2" t="inlineStr">
         <is>
           <t>16.97574411,-89.68581424</t>
         </is>
       </c>
       <c r="O78" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P78" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q78" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R78" s="1" t="n">
         <v>73</v>
       </c>
       <c r="S78" s="1" t="n">
         <v>61</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="n">
-        <v>13221</v>
+        <v>13222</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>17-01-2131-42_2024</t>
+          <t>17-01-2131-42_2025</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
           <t>17-01-2131-42</t>
         </is>
       </c>
       <c r="D79" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -6856,64 +6856,64 @@
       <c r="N79" s="2" t="inlineStr">
         <is>
           <t>16.94927892,-89.51162599</t>
         </is>
       </c>
       <c r="O79" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P79" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q79" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R79" s="1" t="n">
         <v>60</v>
       </c>
       <c r="S79" s="1" t="n">
         <v>63</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="n">
-        <v>13222</v>
+        <v>13221</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>17-01-2131-42_2025</t>
+          <t>17-01-2131-42_2024</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
           <t>17-01-2131-42</t>
         </is>
       </c>
       <c r="D80" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>