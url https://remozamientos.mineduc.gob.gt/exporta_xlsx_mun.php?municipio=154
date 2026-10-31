--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -736,64 +736,64 @@
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>14.27372236,-90.03671627</t>
         </is>
       </c>
       <c r="O7" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q7" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>143</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>17956</v>
+        <v>17957</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>22-17-0553-43_2024</t>
+          <t>22-17-0553-43_2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>22-17-0553-43</t>
         </is>
       </c>
       <c r="D8" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -821,64 +821,64 @@
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>14.26899767,-90.03040509</t>
         </is>
       </c>
       <c r="O8" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q8" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>256</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>17957</v>
+        <v>17956</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>22-17-0553-43_2025</t>
+          <t>22-17-0553-43_2024</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>22-17-0553-43</t>
         </is>
       </c>
       <c r="D9" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -1926,64 +1926,64 @@
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>14.27679911,-89.98354315</t>
         </is>
       </c>
       <c r="O21" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q21" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R21" s="1" t="n">
         <v>146</v>
       </c>
       <c r="S21" s="1" t="n">
         <v>118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>17971</v>
+        <v>17970</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>22-17-0660-43_2025</t>
+          <t>22-17-0660-43_2024</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>22-17-0660-43</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -2011,64 +2011,64 @@
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O22" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q22" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R22" s="1" t="n">
         <v>24</v>
       </c>
       <c r="S22" s="1" t="n">
         <v>21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>17970</v>
+        <v>17971</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>22-17-0660-43_2024</t>
+          <t>22-17-0660-43_2025</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>22-17-0660-43</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>