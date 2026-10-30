--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -991,64 +991,64 @@
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>14.06657339,-90.01169677</t>
         </is>
       </c>
       <c r="O10" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q10" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>43</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>42</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>17819</v>
+        <v>17818</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>22-13-0018-43_2025</t>
+          <t>22-13-0018-43_2024</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>22-13-0018-43</t>
         </is>
       </c>
       <c r="D11" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -1076,64 +1076,64 @@
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>13.98364092,-89.98098621</t>
         </is>
       </c>
       <c r="O11" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q11" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>34</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>34</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>17818</v>
+        <v>17819</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>22-13-0018-43_2024</t>
+          <t>22-13-0018-43_2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>22-13-0018-43</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>