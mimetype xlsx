--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -651,64 +651,64 @@
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>14.17010083,-89.82780721</t>
         </is>
       </c>
       <c r="O6" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q6" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>233</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>17692</v>
+        <v>17691</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>22-09-0359-43_2025</t>
+          <t>22-09-0359-43_2024</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>22-09-0359-43</t>
         </is>
       </c>
       <c r="D7" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -736,64 +736,64 @@
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>14.16854208,-89.89415818</t>
         </is>
       </c>
       <c r="O7" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q7" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>185</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>17691</v>
+        <v>17692</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>22-09-0359-43_2024</t>
+          <t>22-09-0359-43_2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>22-09-0359-43</t>
         </is>
       </c>
       <c r="D8" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -991,64 +991,64 @@
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>14.19473433,-89.81921527</t>
         </is>
       </c>
       <c r="O10" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q10" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>173</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>17695</v>
+        <v>17696</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>22-09-0363-43_2024</t>
+          <t>22-09-0363-43_2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>22-09-0363-43</t>
         </is>
       </c>
       <c r="D11" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -1076,64 +1076,64 @@
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>14.16090311,-89.84263724</t>
         </is>
       </c>
       <c r="O11" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q11" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>37</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>35</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>17696</v>
+        <v>17695</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>22-09-0363-43_2025</t>
+          <t>22-09-0363-43_2024</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>22-09-0363-43</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>