--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -906,64 +906,64 @@
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O9" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q9" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>87</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>87</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>17490</v>
+        <v>17491</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>22-03-0021-46_2024</t>
+          <t>22-03-0021-46_2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>22-03-0021-46</t>
         </is>
       </c>
       <c r="D10" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -991,64 +991,64 @@
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O10" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q10" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>258</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>282</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>17491</v>
+        <v>17490</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>22-03-0021-46_2025</t>
+          <t>22-03-0021-46_2024</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>22-03-0021-46</t>
         </is>
       </c>
       <c r="D11" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -1246,64 +1246,64 @@
       <c r="N13" s="2" t="inlineStr">
         <is>
           <t>14.44734292,-89.74558165</t>
         </is>
       </c>
       <c r="O13" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P13" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q13" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>256</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>17495</v>
+        <v>17494</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>22-03-0159-43_2025</t>
+          <t>22-03-0159-43_2024</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>22-03-0159-43</t>
         </is>
       </c>
       <c r="D14" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -1316,79 +1316,79 @@
       <c r="K14" s="2" t="inlineStr">
         <is>
           <t>SANTA CATARINA MITA</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>EOUV</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>BARRIO EL BARRIAL</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>14.44734292,-89.74558165</t>
         </is>
       </c>
       <c r="O14" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="Q14" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>179</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>17494</v>
+        <v>17495</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>22-03-0159-43_2024</t>
+          <t>22-03-0159-43_2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>22-03-0159-43</t>
         </is>
       </c>
       <c r="D15" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -1401,51 +1401,51 @@
       <c r="K15" s="2" t="inlineStr">
         <is>
           <t>SANTA CATARINA MITA</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>EOUV</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>BARRIO EL BARRIAL</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>14.44734292,-89.74558165</t>
         </is>
       </c>
       <c r="O15" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P15" s="2" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q15" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R15" s="1" t="n">
         <v>179</v>
       </c>
       <c r="S15" s="1" t="n">
         <v>170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
         <v>17496</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>22-03-0162-43_2024</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>22-03-0162-43</t>
         </is>