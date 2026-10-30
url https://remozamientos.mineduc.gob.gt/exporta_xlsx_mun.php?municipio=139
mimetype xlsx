--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -736,64 +736,64 @@
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>14.37952839,-89.88808065</t>
         </is>
       </c>
       <c r="O7" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q7" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>234</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>17242</v>
+        <v>17241</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>22-01-0034-43_2025</t>
+          <t>22-01-0034-43_2024</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>22-01-0034-43</t>
         </is>
       </c>
       <c r="D8" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -821,64 +821,64 @@
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>14.21135708,-90.00925193</t>
         </is>
       </c>
       <c r="O8" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q8" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>47</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>51</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>17241</v>
+        <v>17242</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>22-01-0034-43_2024</t>
+          <t>22-01-0034-43_2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>22-01-0034-43</t>
         </is>
       </c>
       <c r="D9" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -1246,64 +1246,64 @@
       <c r="N13" s="2" t="inlineStr">
         <is>
           <t>14.32607708,-89.9934669</t>
         </is>
       </c>
       <c r="O13" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P13" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q13" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>107</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>17248</v>
+        <v>17247</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>22-01-0040-43_2025</t>
+          <t>22-01-0040-43_2024</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>22-01-0040-43</t>
         </is>
       </c>
       <c r="D14" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -1331,64 +1331,64 @@
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>14.30135726,-89.87198755</t>
         </is>
       </c>
       <c r="O14" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q14" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>228</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>17247</v>
+        <v>17248</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>22-01-0040-43_2024</t>
+          <t>22-01-0040-43_2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>22-01-0040-43</t>
         </is>
       </c>
       <c r="D15" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -2351,64 +2351,64 @@
       <c r="N26" s="2" t="inlineStr">
         <is>
           <t>14.23197514,-89.80752946</t>
         </is>
       </c>
       <c r="O26" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P26" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q26" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R26" s="1" t="n">
         <v>99</v>
       </c>
       <c r="S26" s="1" t="n">
         <v>91</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>17261</v>
+        <v>17260</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>22-01-0056-43_2025</t>
+          <t>22-01-0056-43_2024</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>22-01-0056-43</t>
         </is>
       </c>
       <c r="D27" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -2436,64 +2436,64 @@
       <c r="N27" s="2" t="inlineStr">
         <is>
           <t>14.27501611,-89.95238618</t>
         </is>
       </c>
       <c r="O27" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q27" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R27" s="1" t="n">
         <v>53</v>
       </c>
       <c r="S27" s="1" t="n">
         <v>53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>17260</v>
+        <v>17261</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>22-01-0056-43_2024</t>
+          <t>22-01-0056-43_2025</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>22-01-0056-43</t>
         </is>
       </c>
       <c r="D28" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -4051,64 +4051,64 @@
       <c r="N46" s="2" t="inlineStr">
         <is>
           <t>14.25282242,-89.95161462</t>
         </is>
       </c>
       <c r="O46" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P46" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q46" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R46" s="1" t="n">
         <v>231</v>
       </c>
       <c r="S46" s="1" t="n">
         <v>221</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>17281</v>
+        <v>17280</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>22-01-0079-43_2025</t>
+          <t>22-01-0079-43_2024</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>22-01-0079-43</t>
         </is>
       </c>
       <c r="D47" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -4136,64 +4136,64 @@
       <c r="N47" s="2" t="inlineStr">
         <is>
           <t>14.40484426,-90.00082562</t>
         </is>
       </c>
       <c r="O47" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P47" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q47" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R47" s="1" t="n">
         <v>173</v>
       </c>
       <c r="S47" s="1" t="n">
         <v>160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
-        <v>17280</v>
+        <v>17281</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>22-01-0079-43_2024</t>
+          <t>22-01-0079-43_2025</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>22-01-0079-43</t>
         </is>
       </c>
       <c r="D48" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -4646,64 +4646,64 @@
       <c r="N53" s="2" t="inlineStr">
         <is>
           <t>14.39038783,-90.03043109</t>
         </is>
       </c>
       <c r="O53" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P53" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q53" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R53" s="1" t="n">
         <v>350</v>
       </c>
       <c r="S53" s="1" t="n">
         <v>310</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>17288</v>
+        <v>17287</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>22-01-0086-43_2025</t>
+          <t>22-01-0086-43_2024</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>22-01-0086-43</t>
         </is>
       </c>
       <c r="D54" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -4712,83 +4712,83 @@
         <is>
           <t>JUTIAPA</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
           <t>ALDEA PIPILTEPEQUE</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
           <t>14.23728851,-89.8386663</t>
         </is>
       </c>
       <c r="O54" s="1" t="n">
-        <v>75000.00</v>
+        <v>64545.00</v>
       </c>
       <c r="P54" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q54" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R54" s="1" t="n">
         <v>168</v>
       </c>
       <c r="S54" s="1" t="n">
         <v>164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="n">
-        <v>17287</v>
+        <v>17288</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>22-01-0086-43_2024</t>
+          <t>22-01-0086-43_2025</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
           <t>22-01-0086-43</t>
         </is>
       </c>
       <c r="D55" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -4797,55 +4797,55 @@
         <is>
           <t>JUTIAPA</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
           <t>ALDEA PIPILTEPEQUE</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
           <t>14.23728851,-89.8386663</t>
         </is>
       </c>
       <c r="O55" s="1" t="n">
-        <v>64545.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P55" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q55" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R55" s="1" t="n">
         <v>168</v>
       </c>
       <c r="S55" s="1" t="n">
         <v>164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="n">
         <v>17290</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
           <t>22-01-0087-43_2025</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>22-01-0087-43</t>
         </is>
@@ -5071,64 +5071,64 @@
       <c r="N58" s="2" t="inlineStr">
         <is>
           <t>14.32621823,-89.95264015</t>
         </is>
       </c>
       <c r="O58" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P58" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q58" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R58" s="1" t="n">
         <v>102</v>
       </c>
       <c r="S58" s="1" t="n">
         <v>99</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
-        <v>17292</v>
+        <v>17293</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>22-01-0090-43_2024</t>
+          <t>22-01-0090-43_2025</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>22-01-0090-43</t>
         </is>
       </c>
       <c r="D59" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -5156,64 +5156,64 @@
       <c r="N59" s="2" t="inlineStr">
         <is>
           <t>14.19134948,-89.99376402</t>
         </is>
       </c>
       <c r="O59" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P59" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q59" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R59" s="1" t="n">
         <v>178</v>
       </c>
       <c r="S59" s="1" t="n">
         <v>184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="n">
-        <v>17293</v>
+        <v>17292</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>22-01-0090-43_2025</t>
+          <t>22-01-0090-43_2024</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
           <t>22-01-0090-43</t>
         </is>
       </c>
       <c r="D60" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -5326,64 +5326,64 @@
       <c r="N61" s="2" t="inlineStr">
         <is>
           <t>14.28662864,-89.83896974</t>
         </is>
       </c>
       <c r="O61" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P61" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q61" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R61" s="1" t="n">
         <v>123</v>
       </c>
       <c r="S61" s="1" t="n">
         <v>122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
-        <v>17295</v>
+        <v>17296</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>22-01-0092-43_2024</t>
+          <t>22-01-0092-43_2025</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>22-01-0092-43</t>
         </is>
       </c>
       <c r="D62" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -5411,64 +5411,64 @@
       <c r="N62" s="2" t="inlineStr">
         <is>
           <t>14.35459836,-89.9712753</t>
         </is>
       </c>
       <c r="O62" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P62" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q62" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R62" s="1" t="n">
         <v>75</v>
       </c>
       <c r="S62" s="1" t="n">
         <v>70</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>22-01-0092-43_2025</t>
+          <t>22-01-0092-43_2024</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>22-01-0092-43</t>
         </is>
       </c>
       <c r="D63" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -5751,64 +5751,64 @@
       <c r="N66" s="2" t="inlineStr">
         <is>
           <t>14.22070089,-89.94356559</t>
         </is>
       </c>
       <c r="O66" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P66" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q66" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R66" s="1" t="n">
         <v>90</v>
       </c>
       <c r="S66" s="1" t="n">
         <v>79</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
-        <v>17301</v>
+        <v>17300</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>22-01-0097-43_2025</t>
+          <t>22-01-0097-43_2024</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>22-01-0097-43</t>
         </is>
       </c>
       <c r="D67" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -5836,64 +5836,64 @@
       <c r="N67" s="2" t="inlineStr">
         <is>
           <t>14.37695742,-89.9858004</t>
         </is>
       </c>
       <c r="O67" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P67" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q67" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R67" s="1" t="n">
         <v>147</v>
       </c>
       <c r="S67" s="1" t="n">
         <v>163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>17300</v>
+        <v>17301</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>22-01-0097-43_2024</t>
+          <t>22-01-0097-43_2025</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>22-01-0097-43</t>
         </is>
       </c>
       <c r="D68" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -6261,64 +6261,64 @@
       <c r="N72" s="2" t="inlineStr">
         <is>
           <t>14.32901301,-89.94728337</t>
         </is>
       </c>
       <c r="O72" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P72" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q72" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R72" s="1" t="n">
         <v>188</v>
       </c>
       <c r="S72" s="1" t="n">
         <v>178</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="n">
-        <v>17307</v>
+        <v>17306</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>22-01-0102-43_2025</t>
+          <t>22-01-0102-43_2024</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
           <t>22-01-0102-43</t>
         </is>
       </c>
       <c r="D73" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -6346,64 +6346,64 @@
       <c r="N73" s="2" t="inlineStr">
         <is>
           <t>14.29454845,-89.79059015</t>
         </is>
       </c>
       <c r="O73" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P73" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q73" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R73" s="1" t="n">
         <v>36</v>
       </c>
       <c r="S73" s="1" t="n">
         <v>40</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="n">
-        <v>17306</v>
+        <v>17307</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>22-01-0102-43_2024</t>
+          <t>22-01-0102-43_2025</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
           <t>22-01-0102-43</t>
         </is>
       </c>
       <c r="D74" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -6686,64 +6686,64 @@
       <c r="N77" s="2" t="inlineStr">
         <is>
           <t>14.2880732,-89.86861159</t>
         </is>
       </c>
       <c r="O77" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P77" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q77" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R77" s="1" t="n">
         <v>12</v>
       </c>
       <c r="S77" s="1" t="n">
         <v>11</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="n">
-        <v>17312</v>
+        <v>17311</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>22-01-0108-43_2025</t>
+          <t>22-01-0108-43_2024</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
           <t>22-01-0108-43</t>
         </is>
       </c>
       <c r="D78" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -6771,64 +6771,64 @@
       <c r="N78" s="2" t="inlineStr">
         <is>
           <t>14.26296948,-89.88367309</t>
         </is>
       </c>
       <c r="O78" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P78" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q78" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R78" s="1" t="n">
         <v>141</v>
       </c>
       <c r="S78" s="1" t="n">
         <v>126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="n">
-        <v>17311</v>
+        <v>17312</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>22-01-0108-43_2024</t>
+          <t>22-01-0108-43_2025</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
           <t>22-01-0108-43</t>
         </is>
       </c>
       <c r="D79" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -6941,64 +6941,64 @@
       <c r="N80" s="2" t="inlineStr">
         <is>
           <t>14.20094851,-89.90425855</t>
         </is>
       </c>
       <c r="O80" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P80" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q80" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R80" s="1" t="n">
         <v>73</v>
       </c>
       <c r="S80" s="1" t="n">
         <v>78</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="n">
-        <v>17314</v>
+        <v>17315</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>22-01-0111-43_2024</t>
+          <t>22-01-0111-43_2025</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
           <t>22-01-0111-43</t>
         </is>
       </c>
       <c r="D81" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -7026,64 +7026,64 @@
       <c r="N81" s="2" t="inlineStr">
         <is>
           <t>14.23048139,-89.98392168</t>
         </is>
       </c>
       <c r="O81" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P81" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q81" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R81" s="1" t="n">
         <v>22</v>
       </c>
       <c r="S81" s="1" t="n">
         <v>24</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="n">
-        <v>17315</v>
+        <v>17314</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>22-01-0111-43_2025</t>
+          <t>22-01-0111-43_2024</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
           <t>22-01-0111-43</t>
         </is>
       </c>
       <c r="D82" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -8301,64 +8301,64 @@
       <c r="N96" s="2" t="inlineStr">
         <is>
           <t>14.37751036,-90.01818815</t>
         </is>
       </c>
       <c r="O96" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P96" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q96" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R96" s="1" t="n">
         <v>202</v>
       </c>
       <c r="S96" s="1" t="n">
         <v>201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="n">
-        <v>17330</v>
+        <v>17331</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>22-01-0130-43_2024</t>
+          <t>22-01-0130-43_2025</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
           <t>22-01-0130-43</t>
         </is>
       </c>
       <c r="D97" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -8386,64 +8386,64 @@
       <c r="N97" s="2" t="inlineStr">
         <is>
           <t>14.34486789,-89.9464553</t>
         </is>
       </c>
       <c r="O97" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P97" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q97" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R97" s="1" t="n">
         <v>206</v>
       </c>
       <c r="S97" s="1" t="n">
         <v>209</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="n">
-        <v>17331</v>
+        <v>17330</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t>22-01-0130-43_2025</t>
+          <t>22-01-0130-43_2024</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
           <t>22-01-0130-43</t>
         </is>
       </c>
       <c r="D98" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I98" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -9236,64 +9236,64 @@
       <c r="N107" s="2" t="inlineStr">
         <is>
           <t>14.40474939,-89.95502815</t>
         </is>
       </c>
       <c r="O107" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P107" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q107" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R107" s="1" t="n">
         <v>19</v>
       </c>
       <c r="S107" s="1" t="n">
         <v>11</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="n">
-        <v>17342</v>
+        <v>17341</v>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
-          <t>22-01-0169-43_2025</t>
+          <t>22-01-0169-43_2024</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
           <t>22-01-0169-43</t>
         </is>
       </c>
       <c r="D108" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G108" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I108" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -9321,64 +9321,64 @@
       <c r="N108" s="2" t="inlineStr">
         <is>
           <t>14.27506198,-89.97392271</t>
         </is>
       </c>
       <c r="O108" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P108" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q108" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R108" s="1" t="n">
         <v>18</v>
       </c>
       <c r="S108" s="1" t="n">
         <v>14</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="n">
-        <v>17341</v>
+        <v>17342</v>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
-          <t>22-01-0169-43_2024</t>
+          <t>22-01-0169-43_2025</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
           <t>22-01-0169-43</t>
         </is>
       </c>
       <c r="D109" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F109" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G109" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H109" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I109" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -10086,64 +10086,64 @@
       <c r="N117" s="2" t="inlineStr">
         <is>
           <t>14.29120404,-89.95406655</t>
         </is>
       </c>
       <c r="O117" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P117" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q117" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R117" s="1" t="n">
         <v>150</v>
       </c>
       <c r="S117" s="1" t="n">
         <v>141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="n">
-        <v>17351</v>
+        <v>17352</v>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
-          <t>22-01-0183-43_2024</t>
+          <t>22-01-0183-43_2025</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
           <t>22-01-0183-43</t>
         </is>
       </c>
       <c r="D118" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I118" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -10171,64 +10171,64 @@
       <c r="N118" s="2" t="inlineStr">
         <is>
           <t>14.28792108,-89.98050005</t>
         </is>
       </c>
       <c r="O118" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P118" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q118" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R118" s="1" t="n">
         <v>78</v>
       </c>
       <c r="S118" s="1" t="n">
         <v>73</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="n">
-        <v>17352</v>
+        <v>17351</v>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
-          <t>22-01-0183-43_2025</t>
+          <t>22-01-0183-43_2024</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
           <t>22-01-0183-43</t>
         </is>
       </c>
       <c r="D119" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H119" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I119" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -10426,64 +10426,64 @@
       <c r="N121" s="2" t="inlineStr">
         <is>
           <t>14.31323283,-89.93279274</t>
         </is>
       </c>
       <c r="O121" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P121" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q121" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R121" s="1" t="n">
         <v>101</v>
       </c>
       <c r="S121" s="1" t="n">
         <v>81</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="n">
-        <v>17355</v>
+        <v>17356</v>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
-          <t>22-01-0187-43_2024</t>
+          <t>22-01-0187-43_2025</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
           <t>22-01-0187-43</t>
         </is>
       </c>
       <c r="D122" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I122" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -10511,64 +10511,64 @@
       <c r="N122" s="2" t="inlineStr">
         <is>
           <t>14.18528426,-89.88760359</t>
         </is>
       </c>
       <c r="O122" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P122" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q122" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R122" s="1" t="n">
         <v>66</v>
       </c>
       <c r="S122" s="1" t="n">
         <v>66</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="n">
-        <v>17356</v>
+        <v>17355</v>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
-          <t>22-01-0187-43_2025</t>
+          <t>22-01-0187-43_2024</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
           <t>22-01-0187-43</t>
         </is>
       </c>
       <c r="D123" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G123" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H123" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I123" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -10851,64 +10851,64 @@
       <c r="N126" s="2" t="inlineStr">
         <is>
           <t>14.40980373,-90.01244743</t>
         </is>
       </c>
       <c r="O126" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P126" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q126" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R126" s="1" t="n">
         <v>94</v>
       </c>
       <c r="S126" s="1" t="n">
         <v>85</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="n">
-        <v>17361</v>
+        <v>17360</v>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
-          <t>22-01-0194-43_2025</t>
+          <t>22-01-0194-43_2024</t>
         </is>
       </c>
       <c r="C127" s="2" t="inlineStr">
         <is>
           <t>22-01-0194-43</t>
         </is>
       </c>
       <c r="D127" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E127" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F127" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G127" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H127" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I127" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -10936,64 +10936,64 @@
       <c r="N127" s="2" t="inlineStr">
         <is>
           <t>14.31387895,-89.92287221</t>
         </is>
       </c>
       <c r="O127" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P127" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q127" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R127" s="1" t="n">
         <v>168</v>
       </c>
       <c r="S127" s="1" t="n">
         <v>168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="n">
-        <v>17360</v>
+        <v>17361</v>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
-          <t>22-01-0194-43_2024</t>
+          <t>22-01-0194-43_2025</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
           <t>22-01-0194-43</t>
         </is>
       </c>
       <c r="D128" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E128" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F128" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G128" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H128" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I128" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -11191,64 +11191,64 @@
       <c r="N130" s="2" t="inlineStr">
         <is>
           <t>14.42131942,-89.99740765</t>
         </is>
       </c>
       <c r="O130" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P130" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q130" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R130" s="1" t="n">
         <v>219</v>
       </c>
       <c r="S130" s="1" t="n">
         <v>208</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="n">
-        <v>17364</v>
+        <v>17365</v>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
-          <t>22-01-0197-43_2024</t>
+          <t>22-01-0197-43_2025</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
           <t>22-01-0197-43</t>
         </is>
       </c>
       <c r="D131" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E131" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F131" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G131" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H131" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I131" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -11276,64 +11276,64 @@
       <c r="N131" s="2" t="inlineStr">
         <is>
           <t>14.21784473,-89.98667987</t>
         </is>
       </c>
       <c r="O131" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P131" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q131" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R131" s="1" t="n">
         <v>65</v>
       </c>
       <c r="S131" s="1" t="n">
         <v>60</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="n">
-        <v>17365</v>
+        <v>17364</v>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
-          <t>22-01-0197-43_2025</t>
+          <t>22-01-0197-43_2024</t>
         </is>
       </c>
       <c r="C132" s="2" t="inlineStr">
         <is>
           <t>22-01-0197-43</t>
         </is>
       </c>
       <c r="D132" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E132" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F132" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G132" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H132" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I132" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -13486,64 +13486,64 @@
       <c r="N157" s="2" t="inlineStr">
         <is>
           <t>14.41930639,-90.02303918</t>
         </is>
       </c>
       <c r="O157" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P157" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q157" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R157" s="1" t="n">
         <v>271</v>
       </c>
       <c r="S157" s="1" t="n">
         <v>248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="n">
-        <v>17391</v>
+        <v>17392</v>
       </c>
       <c r="B158" s="2" t="inlineStr">
         <is>
-          <t>22-01-0632-43_2024</t>
+          <t>22-01-0632-43_2025</t>
         </is>
       </c>
       <c r="C158" s="2" t="inlineStr">
         <is>
           <t>22-01-0632-43</t>
         </is>
       </c>
       <c r="D158" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E158" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F158" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G158" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H158" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I158" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -13571,64 +13571,64 @@
       <c r="N158" s="2" t="inlineStr">
         <is>
           <t>14.29865542,-89.92461734</t>
         </is>
       </c>
       <c r="O158" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P158" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q158" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R158" s="1" t="n">
         <v>197</v>
       </c>
       <c r="S158" s="1" t="n">
         <v>198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="n">
-        <v>17392</v>
+        <v>17391</v>
       </c>
       <c r="B159" s="2" t="inlineStr">
         <is>
-          <t>22-01-0632-43_2025</t>
+          <t>22-01-0632-43_2024</t>
         </is>
       </c>
       <c r="C159" s="2" t="inlineStr">
         <is>
           <t>22-01-0632-43</t>
         </is>
       </c>
       <c r="D159" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E159" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F159" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G159" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H159" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I159" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -13911,64 +13911,64 @@
       <c r="N162" s="2" t="inlineStr">
         <is>
           <t>14.30346026,-89.92031099</t>
         </is>
       </c>
       <c r="O162" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P162" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q162" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R162" s="1" t="n">
         <v>110</v>
       </c>
       <c r="S162" s="1" t="n">
         <v>88</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="n">
-        <v>17396</v>
+        <v>17397</v>
       </c>
       <c r="B163" s="2" t="inlineStr">
         <is>
-          <t>22-01-1449-43_2024</t>
+          <t>22-01-1449-43_2025</t>
         </is>
       </c>
       <c r="C163" s="2" t="inlineStr">
         <is>
           <t>22-01-1449-43</t>
         </is>
       </c>
       <c r="D163" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E163" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F163" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G163" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H163" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I163" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -13996,64 +13996,64 @@
       <c r="N163" s="2" t="inlineStr">
         <is>
           <t>14.30785004,-89.90369393</t>
         </is>
       </c>
       <c r="O163" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P163" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q163" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R163" s="1" t="n">
         <v>27</v>
       </c>
       <c r="S163" s="1" t="n">
         <v>24</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="n">
-        <v>17397</v>
+        <v>17396</v>
       </c>
       <c r="B164" s="2" t="inlineStr">
         <is>
-          <t>22-01-1449-43_2025</t>
+          <t>22-01-1449-43_2024</t>
         </is>
       </c>
       <c r="C164" s="2" t="inlineStr">
         <is>
           <t>22-01-1449-43</t>
         </is>
       </c>
       <c r="D164" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E164" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F164" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G164" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H164" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I164" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -14336,64 +14336,64 @@
       <c r="N167" s="2" t="inlineStr">
         <is>
           <t>14.27223742,-89.86809987</t>
         </is>
       </c>
       <c r="O167" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P167" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q167" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R167" s="1" t="n">
         <v>100</v>
       </c>
       <c r="S167" s="1" t="n">
         <v>87</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="n">
-        <v>17401</v>
+        <v>17402</v>
       </c>
       <c r="B168" s="2" t="inlineStr">
         <is>
-          <t>22-01-1501-43_2024</t>
+          <t>22-01-1501-43_2025</t>
         </is>
       </c>
       <c r="C168" s="2" t="inlineStr">
         <is>
           <t>22-01-1501-43</t>
         </is>
       </c>
       <c r="D168" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E168" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F168" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G168" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H168" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I168" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -14421,64 +14421,64 @@
       <c r="N168" s="2" t="inlineStr">
         <is>
           <t>14.29265742,-89.89439446</t>
         </is>
       </c>
       <c r="O168" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P168" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q168" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R168" s="1" t="n">
         <v>228</v>
       </c>
       <c r="S168" s="1" t="n">
         <v>249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="n">
-        <v>17402</v>
+        <v>17401</v>
       </c>
       <c r="B169" s="2" t="inlineStr">
         <is>
-          <t>22-01-1501-43_2025</t>
+          <t>22-01-1501-43_2024</t>
         </is>
       </c>
       <c r="C169" s="2" t="inlineStr">
         <is>
           <t>22-01-1501-43</t>
         </is>
       </c>
       <c r="D169" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E169" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F169" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G169" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H169" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I169" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -14761,64 +14761,64 @@
       <c r="N172" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O172" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P172" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q172" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R172" s="1" t="n">
         <v>78</v>
       </c>
       <c r="S172" s="1" t="n">
         <v>75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="n">
-        <v>17406</v>
+        <v>17407</v>
       </c>
       <c r="B173" s="2" t="inlineStr">
         <is>
-          <t>22-01-1605-43_2024</t>
+          <t>22-01-1605-43_2025</t>
         </is>
       </c>
       <c r="C173" s="2" t="inlineStr">
         <is>
           <t>22-01-1605-43</t>
         </is>
       </c>
       <c r="D173" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E173" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F173" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G173" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H173" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I173" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
@@ -14846,64 +14846,64 @@
       <c r="N173" s="2" t="inlineStr">
         <is>
           <t>14.28541645,-89.8911899</t>
         </is>
       </c>
       <c r="O173" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P173" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q173" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R173" s="1" t="n">
         <v>210</v>
       </c>
       <c r="S173" s="1" t="n">
         <v>182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="n">
-        <v>17407</v>
+        <v>17406</v>
       </c>
       <c r="B174" s="2" t="inlineStr">
         <is>
-          <t>22-01-1605-43_2025</t>
+          <t>22-01-1605-43_2024</t>
         </is>
       </c>
       <c r="C174" s="2" t="inlineStr">
         <is>
           <t>22-01-1605-43</t>
         </is>
       </c>
       <c r="D174" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E174" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F174" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G174" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H174" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I174" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>