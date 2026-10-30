--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -4306,64 +4306,64 @@
       <c r="N49" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O49" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P49" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q49" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R49" s="1" t="n">
         <v>29</v>
       </c>
       <c r="S49" s="1" t="n">
         <v>39</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
-        <v>17173</v>
+        <v>17172</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>21-07-0068-45_2025</t>
+          <t>21-07-0068-45_2024</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>21-07-0068-45</t>
         </is>
       </c>
       <c r="D50" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
@@ -4391,64 +4391,64 @@
       <c r="N50" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O50" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P50" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q50" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R50" s="1" t="n">
         <v>46</v>
       </c>
       <c r="S50" s="1" t="n">
         <v>44</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="n">
-        <v>17172</v>
+        <v>17173</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>21-07-0068-45_2024</t>
+          <t>21-07-0068-45_2025</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
           <t>21-07-0068-45</t>
         </is>
       </c>
       <c r="D51" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
@@ -4476,64 +4476,64 @@
       <c r="N51" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O51" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P51" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q51" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R51" s="1" t="n">
         <v>46</v>
       </c>
       <c r="S51" s="1" t="n">
         <v>44</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="n">
-        <v>17174</v>
+        <v>17175</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>21-07-0069-45_2024</t>
+          <t>21-07-0069-45_2025</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>21-07-0069-45</t>
         </is>
       </c>
       <c r="D52" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
@@ -4561,64 +4561,64 @@
       <c r="N52" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O52" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P52" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q52" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R52" s="1" t="n">
         <v>44</v>
       </c>
       <c r="S52" s="1" t="n">
         <v>43</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
-        <v>17175</v>
+        <v>17174</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>21-07-0069-45_2025</t>
+          <t>21-07-0069-45_2024</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>21-07-0069-45</t>
         </is>
       </c>
       <c r="D53" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>