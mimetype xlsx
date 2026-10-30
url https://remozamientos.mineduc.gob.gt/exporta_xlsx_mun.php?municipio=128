--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -2691,64 +2691,64 @@
       <c r="N30" s="2" t="inlineStr">
         <is>
           <t>15.62095414,-89.04396918</t>
         </is>
       </c>
       <c r="O30" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P30" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q30" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R30" s="1" t="n">
         <v>19</v>
       </c>
       <c r="S30" s="1" t="n">
         <v>18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>14607</v>
+        <v>14606</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>18-02-0057-43_2025</t>
+          <t>18-02-0057-43_2024</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>18-02-0057-43</t>
         </is>
       </c>
       <c r="D31" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
@@ -2776,64 +2776,64 @@
       <c r="N31" s="2" t="inlineStr">
         <is>
           <t>15.62621458,-88.77929652</t>
         </is>
       </c>
       <c r="O31" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P31" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q31" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R31" s="1" t="n">
         <v>56</v>
       </c>
       <c r="S31" s="1" t="n">
         <v>53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>14606</v>
+        <v>14607</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>18-02-0057-43_2024</t>
+          <t>18-02-0057-43_2025</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>18-02-0057-43</t>
         </is>
       </c>
       <c r="D32" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
@@ -8216,64 +8216,64 @@
       <c r="N95" s="2" t="inlineStr">
         <is>
           <t>15.72669101,-89.05924821</t>
         </is>
       </c>
       <c r="O95" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P95" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q95" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R95" s="1" t="n">
         <v>196</v>
       </c>
       <c r="S95" s="1" t="n">
         <v>190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="n">
-        <v>14671</v>
+        <v>14672</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>18-02-0143-43_2024</t>
+          <t>18-02-0143-43_2025</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
           <t>18-02-0143-43</t>
         </is>
       </c>
       <c r="D96" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
@@ -8301,64 +8301,64 @@
       <c r="N96" s="2" t="inlineStr">
         <is>
           <t>15.59044551,-89.07139233</t>
         </is>
       </c>
       <c r="O96" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P96" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q96" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R96" s="1" t="n">
         <v>38</v>
       </c>
       <c r="S96" s="1" t="n">
         <v>35</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="n">
-        <v>14672</v>
+        <v>14671</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>18-02-0143-43_2025</t>
+          <t>18-02-0143-43_2024</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
           <t>18-02-0143-43</t>
         </is>
       </c>
       <c r="D97" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
@@ -8641,64 +8641,64 @@
       <c r="N100" s="2" t="inlineStr">
         <is>
           <t>15.82805714,-89.28347587</t>
         </is>
       </c>
       <c r="O100" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P100" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q100" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R100" s="1" t="n">
         <v>180</v>
       </c>
       <c r="S100" s="1" t="n">
         <v>177</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="n">
-        <v>14677</v>
+        <v>14676</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>18-02-0148-43_2025</t>
+          <t>18-02-0148-43_2024</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
           <t>18-02-0148-43</t>
         </is>
       </c>
       <c r="D101" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I101" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
@@ -8726,64 +8726,64 @@
       <c r="N101" s="2" t="inlineStr">
         <is>
           <t>15.6767797,-88.9867729</t>
         </is>
       </c>
       <c r="O101" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P101" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q101" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R101" s="1" t="n">
         <v>136</v>
       </c>
       <c r="S101" s="1" t="n">
         <v>133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="n">
-        <v>14676</v>
+        <v>14677</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t>18-02-0148-43_2024</t>
+          <t>18-02-0148-43_2025</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
           <t>18-02-0148-43</t>
         </is>
       </c>
       <c r="D102" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I102" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
@@ -9491,64 +9491,64 @@
       <c r="N110" s="2" t="inlineStr">
         <is>
           <t>15.76041936,-89.19176568</t>
         </is>
       </c>
       <c r="O110" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P110" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q110" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R110" s="1" t="n">
         <v>77</v>
       </c>
       <c r="S110" s="1" t="n">
         <v>83</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="n">
-        <v>14686</v>
+        <v>14687</v>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
-          <t>18-02-0162-43_2024</t>
+          <t>18-02-0162-43_2025</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
           <t>18-02-0162-43</t>
         </is>
       </c>
       <c r="D111" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F111" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G111" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H111" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I111" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
@@ -9557,83 +9557,83 @@
         <is>
           <t>IZABAL</t>
         </is>
       </c>
       <c r="K111" s="2" t="inlineStr">
         <is>
           <t>LIVINGSTON</t>
         </is>
       </c>
       <c r="L111" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M111" s="2" t="inlineStr">
         <is>
           <t>ALDEA MONTE CARMELO</t>
         </is>
       </c>
       <c r="N111" s="2" t="inlineStr">
         <is>
           <t>15.76041936,-89.19176568</t>
         </is>
       </c>
       <c r="O111" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P111" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q111" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R111" s="1" t="n">
         <v>45</v>
       </c>
       <c r="S111" s="1" t="n">
         <v>45</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="n">
-        <v>14687</v>
+        <v>14686</v>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
-          <t>18-02-0162-43_2025</t>
+          <t>18-02-0162-43_2024</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
           <t>18-02-0162-43</t>
         </is>
       </c>
       <c r="D112" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E112" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G112" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H112" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I112" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
@@ -9642,55 +9642,55 @@
         <is>
           <t>IZABAL</t>
         </is>
       </c>
       <c r="K112" s="2" t="inlineStr">
         <is>
           <t>LIVINGSTON</t>
         </is>
       </c>
       <c r="L112" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M112" s="2" t="inlineStr">
         <is>
           <t>ALDEA MONTE CARMELO</t>
         </is>
       </c>
       <c r="N112" s="2" t="inlineStr">
         <is>
           <t>15.76041936,-89.19176568</t>
         </is>
       </c>
       <c r="O112" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P112" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q112" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R112" s="1" t="n">
         <v>45</v>
       </c>
       <c r="S112" s="1" t="n">
         <v>45</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="n">
         <v>14688</v>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
           <t>18-02-0164-43_2025</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
           <t>18-02-0164-43</t>
         </is>
@@ -10086,64 +10086,64 @@
       <c r="N117" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O117" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P117" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q117" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R117" s="1" t="n">
         <v>95</v>
       </c>
       <c r="S117" s="1" t="n">
         <v>93</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="n">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
-          <t>18-02-0175-43_2024</t>
+          <t>18-02-0175-43_2025</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
           <t>18-02-0175-43</t>
         </is>
       </c>
       <c r="D118" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I118" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
@@ -10171,64 +10171,64 @@
       <c r="N118" s="2" t="inlineStr">
         <is>
           <t>15.59757198,-88.84878415</t>
         </is>
       </c>
       <c r="O118" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P118" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q118" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R118" s="1" t="n">
         <v>143</v>
       </c>
       <c r="S118" s="1" t="n">
         <v>137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="n">
-        <v>14694</v>
+        <v>14693</v>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
-          <t>18-02-0175-43_2025</t>
+          <t>18-02-0175-43_2024</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
           <t>18-02-0175-43</t>
         </is>
       </c>
       <c r="D119" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H119" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I119" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>