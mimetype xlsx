--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -226,64 +226,64 @@
         </is>
       </c>
       <c r="P1" s="2" t="inlineStr">
         <is>
           <t>Fuente Financiera</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>Porcentaje de Avance</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Matrícula en 2024</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Matrícula en 2025</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="n">
-        <v>14437</v>
+        <v>14438</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>18-01-0001-42_2024</t>
+          <t>18-01-0001-42_2025</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>18-01-0001-42</t>
         </is>
       </c>
       <c r="D2" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
@@ -292,83 +292,83 @@
         <is>
           <t>IZABAL</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>PUERTO BARRIOS</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>EODP NATALIA GORRIZ VIUDA DE MORALES</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>4A AVE. Y 5A CALLE</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>15.73692186,-88.60171565</t>
         </is>
       </c>
       <c r="O2" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q2" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>219</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>14438</v>
+        <v>14437</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>18-01-0001-42_2025</t>
+          <t>18-01-0001-42_2024</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>18-01-0001-42</t>
         </is>
       </c>
       <c r="D3" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
@@ -377,55 +377,55 @@
         <is>
           <t>IZABAL</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>PUERTO BARRIOS</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>EODP NATALIA GORRIZ VIUDA DE MORALES</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>4A AVE. Y 5A CALLE</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>15.73692186,-88.60171565</t>
         </is>
       </c>
       <c r="O3" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P3" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q3" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>219</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
         <v>14439</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>18-01-0008-42_2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>18-01-0008-42</t>
         </is>
@@ -481,64 +481,64 @@
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>15.72661105,-88.59882918</t>
         </is>
       </c>
       <c r="O4" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q4" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>64</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>61</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>14441</v>
+        <v>14440</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>18-01-0015-43_2025</t>
+          <t>18-01-0015-43_2024</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>18-01-0015-43</t>
         </is>
       </c>
       <c r="D5" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
@@ -547,83 +547,83 @@
         <is>
           <t>IZABAL</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>PUERTO BARRIOS</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>EOUM ERNESTO R. LARA</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>15 CALLE Y 7A. AVENIDA</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>15.72661105,-88.59882918</t>
         </is>
       </c>
       <c r="O5" s="1" t="n">
-        <v>75000.00</v>
+        <v>74837.50</v>
       </c>
       <c r="P5" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q5" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>214</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>14440</v>
+        <v>14441</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>18-01-0015-43_2024</t>
+          <t>18-01-0015-43_2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>18-01-0015-43</t>
         </is>
       </c>
       <c r="D6" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
@@ -632,83 +632,83 @@
         <is>
           <t>IZABAL</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>PUERTO BARRIOS</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>EOUM ERNESTO R. LARA</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>15 CALLE Y 7A. AVENIDA</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>15.72661105,-88.59882918</t>
         </is>
       </c>
       <c r="O6" s="1" t="n">
-        <v>74837.50</v>
+        <v>75000.00</v>
       </c>
       <c r="P6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q6" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>214</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>14442</v>
+        <v>14443</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>18-01-0016-43_2024</t>
+          <t>18-01-0016-43_2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>18-01-0016-43</t>
         </is>
       </c>
       <c r="D7" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
@@ -717,83 +717,83 @@
         <is>
           <t>IZABAL</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>PUERTO BARRIOS</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>EOUM NO.1 DR. MARIANO GALVEZ</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>14 CALLE ENTRE 11 Y 12 AVENIDA</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>15.72709611,-88.59429818</t>
         </is>
       </c>
       <c r="O7" s="1" t="n">
-        <v>74866.50</v>
+        <v>75000.00</v>
       </c>
       <c r="P7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q7" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>368</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>14443</v>
+        <v>14442</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>18-01-0016-43_2025</t>
+          <t>18-01-0016-43_2024</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>18-01-0016-43</t>
         </is>
       </c>
       <c r="D8" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
@@ -802,51 +802,51 @@
         <is>
           <t>IZABAL</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>PUERTO BARRIOS</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>EOUM NO.1 DR. MARIANO GALVEZ</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>14 CALLE ENTRE 11 Y 12 AVENIDA</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>15.72709611,-88.59429818</t>
         </is>
       </c>
       <c r="O8" s="1" t="n">
-        <v>75000.00</v>
+        <v>74866.50</v>
       </c>
       <c r="P8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q8" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>368</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
         <v>14444</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>18-01-0018-43_2025</t>
         </is>
       </c>
@@ -1756,64 +1756,64 @@
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>15.71801564,-88.66539902</t>
         </is>
       </c>
       <c r="O19" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P19" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q19" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R19" s="1" t="n">
         <v>93</v>
       </c>
       <c r="S19" s="1" t="n">
         <v>84</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>14455</v>
+        <v>14456</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>18-01-0056-43_2024</t>
+          <t>18-01-0056-43_2025</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>18-01-0056-43</t>
         </is>
       </c>
       <c r="D20" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
@@ -1822,83 +1822,83 @@
         <is>
           <t>IZABAL</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
           <t>PUERTO BARRIOS</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
           <t>EORM OVED ARNOLDO CISNEROS ALDANA</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>CASERIO LA REFINERIA</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
           <t>15.70284298,-88.58506887</t>
         </is>
       </c>
       <c r="O20" s="1" t="n">
-        <v>74780.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q20" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R20" s="1" t="n">
         <v>218</v>
       </c>
       <c r="S20" s="1" t="n">
         <v>213</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>14456</v>
+        <v>14455</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>18-01-0056-43_2025</t>
+          <t>18-01-0056-43_2024</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>18-01-0056-43</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
@@ -1907,51 +1907,51 @@
         <is>
           <t>IZABAL</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
           <t>PUERTO BARRIOS</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
           <t>EORM OVED ARNOLDO CISNEROS ALDANA</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>CASERIO LA REFINERIA</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>15.70284298,-88.58506887</t>
         </is>
       </c>
       <c r="O21" s="1" t="n">
-        <v>75000.00</v>
+        <v>74780.00</v>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q21" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R21" s="1" t="n">
         <v>218</v>
       </c>
       <c r="S21" s="1" t="n">
         <v>213</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
         <v>14457</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>18-01-0058-43_2024</t>
         </is>
       </c>
@@ -4561,64 +4561,64 @@
       <c r="N52" s="2" t="inlineStr">
         <is>
           <t>15.68520351,-88.59967233</t>
         </is>
       </c>
       <c r="O52" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P52" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q52" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R52" s="1" t="n">
         <v>379</v>
       </c>
       <c r="S52" s="1" t="n">
         <v>340</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
-        <v>14489</v>
+        <v>14488</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>18-01-0107-43_2025</t>
+          <t>18-01-0107-43_2024</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>18-01-0107-43</t>
         </is>
       </c>
       <c r="D53" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
@@ -4646,64 +4646,64 @@
       <c r="N53" s="2" t="inlineStr">
         <is>
           <t>15.65777683,-88.67074918</t>
         </is>
       </c>
       <c r="O53" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P53" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q53" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R53" s="1" t="n">
         <v>45</v>
       </c>
       <c r="S53" s="1" t="n">
         <v>40</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>14488</v>
+        <v>14489</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>18-01-0107-43_2024</t>
+          <t>18-01-0107-43_2025</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>18-01-0107-43</t>
         </is>
       </c>
       <c r="D54" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
@@ -6006,64 +6006,64 @@
       <c r="N69" s="2" t="inlineStr">
         <is>
           <t>15.68175548,-88.61876002</t>
         </is>
       </c>
       <c r="O69" s="1" t="n">
         <v>70000.00</v>
       </c>
       <c r="P69" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="Q69" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R69" s="1" t="n">
         <v>158</v>
       </c>
       <c r="S69" s="1" t="n">
         <v>171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="n">
-        <v>14505</v>
+        <v>14506</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>18-01-0139-43_2024</t>
+          <t>18-01-0139-43_2025</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>18-01-0139-43</t>
         </is>
       </c>
       <c r="D70" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
@@ -6072,83 +6072,83 @@
         <is>
           <t>IZABAL</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
           <t>PUERTO BARRIOS</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
           <t>COLONIA LAS PALMERAS ALDEA SANTO TOMAS DE CASTILLA</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O70" s="1" t="n">
-        <v>18440.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P70" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q70" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R70" s="1" t="n">
         <v>73</v>
       </c>
       <c r="S70" s="1" t="n">
         <v>69</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="n">
-        <v>14506</v>
+        <v>14505</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>18-01-0139-43_2025</t>
+          <t>18-01-0139-43_2024</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
           <t>18-01-0139-43</t>
         </is>
       </c>
       <c r="D71" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
@@ -6157,51 +6157,51 @@
         <is>
           <t>IZABAL</t>
         </is>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
           <t>PUERTO BARRIOS</t>
         </is>
       </c>
       <c r="L71" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M71" s="2" t="inlineStr">
         <is>
           <t>COLONIA LAS PALMERAS ALDEA SANTO TOMAS DE CASTILLA</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O71" s="1" t="n">
-        <v>75000.00</v>
+        <v>18440.00</v>
       </c>
       <c r="P71" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q71" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R71" s="1" t="n">
         <v>73</v>
       </c>
       <c r="S71" s="1" t="n">
         <v>69</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
         <v>14507</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
           <t>18-01-0140-43_2024</t>
         </is>
       </c>
@@ -6601,64 +6601,64 @@
       <c r="N76" s="2" t="inlineStr">
         <is>
           <t>15.68404411,-88.6282188</t>
         </is>
       </c>
       <c r="O76" s="1" t="n">
         <v>70000.00</v>
       </c>
       <c r="P76" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="Q76" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R76" s="1" t="n">
         <v>72</v>
       </c>
       <c r="S76" s="1" t="n">
         <v>64</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="n">
-        <v>14513</v>
+        <v>14512</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>18-01-0174-46_2025</t>
+          <t>18-01-0174-46_2024</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
           <t>18-01-0174-46</t>
         </is>
       </c>
       <c r="D77" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
@@ -6667,83 +6667,83 @@
         <is>
           <t>IZABAL</t>
         </is>
       </c>
       <c r="K77" s="2" t="inlineStr">
         <is>
           <t>PUERTO BARRIOS</t>
         </is>
       </c>
       <c r="L77" s="2" t="inlineStr">
         <is>
           <t>INSTITUTO NACIONAL DE EDUCACION DIVERSIFICADA</t>
         </is>
       </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
           <t>COLONIA MARIA LUISA I</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O77" s="1" t="n">
-        <v>75000.00</v>
+        <v>74990.00</v>
       </c>
       <c r="P77" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q77" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R77" s="1" t="n">
         <v>102</v>
       </c>
       <c r="S77" s="1" t="n">
         <v>73</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="n">
-        <v>14512</v>
+        <v>14513</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>18-01-0174-46_2024</t>
+          <t>18-01-0174-46_2025</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
           <t>18-01-0174-46</t>
         </is>
       </c>
       <c r="D78" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
@@ -6752,51 +6752,51 @@
         <is>
           <t>IZABAL</t>
         </is>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
           <t>PUERTO BARRIOS</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
           <t>INSTITUTO NACIONAL DE EDUCACION DIVERSIFICADA</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
           <t>COLONIA MARIA LUISA I</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O78" s="1" t="n">
-        <v>74990.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P78" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q78" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R78" s="1" t="n">
         <v>102</v>
       </c>
       <c r="S78" s="1" t="n">
         <v>73</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="n">
         <v>14514</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
           <t>18-01-0176-45_2024</t>
         </is>
       </c>