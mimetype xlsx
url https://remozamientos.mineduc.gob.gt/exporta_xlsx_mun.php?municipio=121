--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -2521,64 +2521,64 @@
       <c r="N28" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O28" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q28" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R28" s="1" t="n">
         <v>54</v>
       </c>
       <c r="S28" s="1" t="n">
         <v>58</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>18728</v>
+        <v>9240</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>13-27-0059-45_2025</t>
+          <t>13-27-0059-45_2024</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>13-27-0059-45</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -2606,64 +2606,64 @@
       <c r="N29" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O29" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q29" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R29" s="1" t="n">
         <v>55</v>
       </c>
       <c r="S29" s="1" t="n">
         <v>67</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>9240</v>
+        <v>18728</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>13-27-0059-45_2024</t>
+          <t>13-27-0059-45_2025</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>13-27-0059-45</t>
         </is>
       </c>
       <c r="D30" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -4646,64 +4646,64 @@
       <c r="N53" s="2" t="inlineStr">
         <is>
           <t>15.28736445,-91.23828537</t>
         </is>
       </c>
       <c r="O53" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P53" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q53" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R53" s="1" t="n">
         <v>24</v>
       </c>
       <c r="S53" s="1" t="n">
         <v>29</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>9262</v>
+        <v>18731</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>13-27-1323-43_2024</t>
+          <t>13-27-1323-43_2025</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>13-27-1323-43</t>
         </is>
       </c>
       <c r="D54" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -4731,64 +4731,64 @@
       <c r="N54" s="2" t="inlineStr">
         <is>
           <t>15.35200776,-91.36361587</t>
         </is>
       </c>
       <c r="O54" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P54" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q54" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R54" s="1" t="n">
         <v>61</v>
       </c>
       <c r="S54" s="1" t="n">
         <v>57</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="n">
-        <v>18731</v>
+        <v>9262</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>13-27-1323-43_2025</t>
+          <t>13-27-1323-43_2024</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
           <t>13-27-1323-43</t>
         </is>
       </c>
       <c r="D55" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -6006,64 +6006,64 @@
       <c r="N69" s="2" t="inlineStr">
         <is>
           <t>15.32377636,-91.32839646</t>
         </is>
       </c>
       <c r="O69" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P69" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q69" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R69" s="1" t="n">
         <v>32</v>
       </c>
       <c r="S69" s="1" t="n">
         <v>29</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="n">
-        <v>9274</v>
+        <v>18735</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>13-27-1342-43_2024</t>
+          <t>13-27-1342-43_2025</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>13-27-1342-43</t>
         </is>
       </c>
       <c r="D70" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -6091,64 +6091,64 @@
       <c r="N70" s="2" t="inlineStr">
         <is>
           <t>15.34329386,-91.20427412</t>
         </is>
       </c>
       <c r="O70" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P70" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q70" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R70" s="1" t="n">
         <v>154</v>
       </c>
       <c r="S70" s="1" t="n">
         <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="n">
-        <v>18735</v>
+        <v>9274</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>13-27-1342-43_2025</t>
+          <t>13-27-1342-43_2024</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
           <t>13-27-1342-43</t>
         </is>
       </c>
       <c r="D71" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -6176,64 +6176,64 @@
       <c r="N71" s="2" t="inlineStr">
         <is>
           <t>15.34329386,-91.20427412</t>
         </is>
       </c>
       <c r="O71" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P71" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q71" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R71" s="1" t="n">
         <v>154</v>
       </c>
       <c r="S71" s="1" t="n">
         <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
-        <v>18736</v>
+        <v>9275</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>13-27-1343-43_2025</t>
+          <t>13-27-1343-43_2024</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>13-27-1343-43</t>
         </is>
       </c>
       <c r="D72" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -6261,64 +6261,64 @@
       <c r="N72" s="2" t="inlineStr">
         <is>
           <t>15.38902376,-91.35173512</t>
         </is>
       </c>
       <c r="O72" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P72" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q72" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R72" s="1" t="n">
         <v>188</v>
       </c>
       <c r="S72" s="1" t="n">
         <v>174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="n">
-        <v>9275</v>
+        <v>18736</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>13-27-1343-43_2024</t>
+          <t>13-27-1343-43_2025</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
           <t>13-27-1343-43</t>
         </is>
       </c>
       <c r="D73" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -7706,64 +7706,64 @@
       <c r="N89" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O89" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P89" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q89" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R89" s="1" t="n">
         <v>31</v>
       </c>
       <c r="S89" s="1" t="n">
         <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="n">
-        <v>9288</v>
+        <v>18741</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>13-27-7177-45_2024</t>
+          <t>13-27-7177-45_2025</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
           <t>13-27-7177-45</t>
         </is>
       </c>
       <c r="D90" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -7791,64 +7791,64 @@
       <c r="N90" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O90" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P90" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q90" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R90" s="1" t="n">
         <v>21</v>
       </c>
       <c r="S90" s="1" t="n">
         <v>36</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="n">
-        <v>18741</v>
+        <v>9288</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>13-27-7177-45_2025</t>
+          <t>13-27-7177-45_2024</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
           <t>13-27-7177-45</t>
         </is>
       </c>
       <c r="D91" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>