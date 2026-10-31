--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -3371,64 +3371,64 @@
       <c r="N38" s="2" t="inlineStr">
         <is>
           <t>15.57229576,-89.97203034</t>
         </is>
       </c>
       <c r="O38" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P38" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q38" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R38" s="1" t="n">
         <v>65</v>
       </c>
       <c r="S38" s="1" t="n">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>18311</v>
+        <v>12704</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>16-11-6611-43_2025</t>
+          <t>16-11-6611-43_2024</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>16-11-6611-43</t>
         </is>
       </c>
       <c r="D39" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
@@ -3456,64 +3456,64 @@
       <c r="N39" s="2" t="inlineStr">
         <is>
           <t>15.65823817,-89.93713574</t>
         </is>
       </c>
       <c r="O39" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P39" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q39" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R39" s="1" t="n">
         <v>89</v>
       </c>
       <c r="S39" s="1" t="n">
         <v>89</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>12704</v>
+        <v>18311</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>16-11-6611-43_2024</t>
+          <t>16-11-6611-43_2025</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>16-11-6611-43</t>
         </is>
       </c>
       <c r="D40" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>