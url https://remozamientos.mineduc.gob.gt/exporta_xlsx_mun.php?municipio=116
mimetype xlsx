--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -396,64 +396,64 @@
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>15.59808339,-91.64701896</t>
         </is>
       </c>
       <c r="O3" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P3" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q3" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>35</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>18678</v>
+        <v>8985</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>13-22-0004-43_2025</t>
+          <t>13-22-0004-43_2024</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>13-22-0004-43</t>
         </is>
       </c>
       <c r="D4" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -481,64 +481,64 @@
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>15.6210342,-91.66951431</t>
         </is>
       </c>
       <c r="O4" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q4" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>759</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>764</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>8985</v>
+        <v>18678</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>13-22-0004-43_2024</t>
+          <t>13-22-0004-43_2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>13-22-0004-43</t>
         </is>
       </c>
       <c r="D5" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -821,64 +821,64 @@
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>15.61408055,-91.61207946</t>
         </is>
       </c>
       <c r="O8" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q8" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>65</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>67</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>8988</v>
+        <v>18680</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>13-22-0007-43_2024</t>
+          <t>13-22-0007-43_2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>13-22-0007-43</t>
         </is>
       </c>
       <c r="D9" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -906,64 +906,64 @@
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>15.61101564,-91.59488371</t>
         </is>
       </c>
       <c r="O9" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q9" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>48</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>49</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>18680</v>
+        <v>8988</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>13-22-0007-43_2025</t>
+          <t>13-22-0007-43_2024</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>13-22-0007-43</t>
         </is>
       </c>
       <c r="D10" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -1586,64 +1586,64 @@
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O17" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P17" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q17" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R17" s="1" t="n">
         <v>191</v>
       </c>
       <c r="S17" s="1" t="n">
         <v>249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>18684</v>
+        <v>8993</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>13-22-0016-43_2025</t>
+          <t>13-22-0016-43_2024</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>13-22-0016-43</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -1671,64 +1671,64 @@
       <c r="N18" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O18" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P18" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q18" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R18" s="1" t="n">
         <v>16</v>
       </c>
       <c r="S18" s="1" t="n">
         <v>21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>8993</v>
+        <v>18684</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>13-22-0016-43_2024</t>
+          <t>13-22-0016-43_2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>13-22-0016-43</t>
         </is>
       </c>
       <c r="D19" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -2521,64 +2521,64 @@
       <c r="N28" s="2" t="inlineStr">
         <is>
           <t>15.6487352,-91.65435424</t>
         </is>
       </c>
       <c r="O28" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q28" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R28" s="1" t="n">
         <v>68</v>
       </c>
       <c r="S28" s="1" t="n">
         <v>58</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>9000</v>
+        <v>18688</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>13-22-0997-43_2024</t>
+          <t>13-22-0997-43_2025</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>13-22-0997-43</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -2606,64 +2606,64 @@
       <c r="N29" s="2" t="inlineStr">
         <is>
           <t>15.59733964,-91.63057312</t>
         </is>
       </c>
       <c r="O29" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q29" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R29" s="1" t="n">
         <v>26</v>
       </c>
       <c r="S29" s="1" t="n">
         <v>26</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>18688</v>
+        <v>9000</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>13-22-0997-43_2025</t>
+          <t>13-22-0997-43_2024</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>13-22-0997-43</t>
         </is>
       </c>
       <c r="D30" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -2691,64 +2691,64 @@
       <c r="N30" s="2" t="inlineStr">
         <is>
           <t>15.59733964,-91.63057312</t>
         </is>
       </c>
       <c r="O30" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P30" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q30" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R30" s="1" t="n">
         <v>26</v>
       </c>
       <c r="S30" s="1" t="n">
         <v>26</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>18689</v>
+        <v>9001</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>13-22-0999-43_2025</t>
+          <t>13-22-0999-43_2024</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>13-22-0999-43</t>
         </is>
       </c>
       <c r="D31" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -2776,64 +2776,64 @@
       <c r="N31" s="2" t="inlineStr">
         <is>
           <t>15.65285583,-91.64393546</t>
         </is>
       </c>
       <c r="O31" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P31" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q31" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R31" s="1" t="n">
         <v>313</v>
       </c>
       <c r="S31" s="1" t="n">
         <v>340</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>9001</v>
+        <v>18689</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>13-22-0999-43_2024</t>
+          <t>13-22-0999-43_2025</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>13-22-0999-43</t>
         </is>
       </c>
       <c r="D32" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -2861,64 +2861,64 @@
       <c r="N32" s="2" t="inlineStr">
         <is>
           <t>15.65285583,-91.64393546</t>
         </is>
       </c>
       <c r="O32" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P32" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q32" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R32" s="1" t="n">
         <v>313</v>
       </c>
       <c r="S32" s="1" t="n">
         <v>340</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>9002</v>
+        <v>18690</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>13-22-1000-43_2024</t>
+          <t>13-22-1000-43_2025</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>13-22-1000-43</t>
         </is>
       </c>
       <c r="D33" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -2946,64 +2946,64 @@
       <c r="N33" s="2" t="inlineStr">
         <is>
           <t>15.60385933,-91.57698006</t>
         </is>
       </c>
       <c r="O33" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q33" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R33" s="1" t="n">
         <v>130</v>
       </c>
       <c r="S33" s="1" t="n">
         <v>125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>18690</v>
+        <v>9002</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>13-22-1000-43_2025</t>
+          <t>13-22-1000-43_2024</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>13-22-1000-43</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -3541,64 +3541,64 @@
       <c r="N40" s="2" t="inlineStr">
         <is>
           <t>15.64253492,-91.60662693</t>
         </is>
       </c>
       <c r="O40" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P40" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q40" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R40" s="1" t="n">
         <v>106</v>
       </c>
       <c r="S40" s="1" t="n">
         <v>100</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>18693</v>
+        <v>9007</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>13-22-1008-43_2025</t>
+          <t>13-22-1008-43_2024</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>13-22-1008-43</t>
         </is>
       </c>
       <c r="D41" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -3626,64 +3626,64 @@
       <c r="N41" s="2" t="inlineStr">
         <is>
           <t>15.6002708,-91.67225949</t>
         </is>
       </c>
       <c r="O41" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P41" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q41" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R41" s="1" t="n">
         <v>200</v>
       </c>
       <c r="S41" s="1" t="n">
         <v>189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>9007</v>
+        <v>18693</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>13-22-1008-43_2024</t>
+          <t>13-22-1008-43_2025</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>13-22-1008-43</t>
         </is>
       </c>
       <c r="D42" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -3711,64 +3711,64 @@
       <c r="N42" s="2" t="inlineStr">
         <is>
           <t>15.6002708,-91.67225949</t>
         </is>
       </c>
       <c r="O42" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P42" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q42" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R42" s="1" t="n">
         <v>200</v>
       </c>
       <c r="S42" s="1" t="n">
         <v>189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>9008</v>
+        <v>18694</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>13-22-1009-43_2024</t>
+          <t>13-22-1009-43_2025</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>13-22-1009-43</t>
         </is>
       </c>
       <c r="D43" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -3796,64 +3796,64 @@
       <c r="N43" s="2" t="inlineStr">
         <is>
           <t>15.62654964,-91.66539337</t>
         </is>
       </c>
       <c r="O43" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P43" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q43" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R43" s="1" t="n">
         <v>646</v>
       </c>
       <c r="S43" s="1" t="n">
         <v>658</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
-        <v>18694</v>
+        <v>9008</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>13-22-1009-43_2025</t>
+          <t>13-22-1009-43_2024</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>13-22-1009-43</t>
         </is>
       </c>
       <c r="D44" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>