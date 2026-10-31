--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -1076,64 +1076,64 @@
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O11" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q11" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>14</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>20</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>18664</v>
+        <v>8853</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>13-19-0012-43_2025</t>
+          <t>13-19-0012-43_2024</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>13-19-0012-43</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -1142,83 +1142,83 @@
         <is>
           <t>HUEHUETENANGO</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>COLOTENANGO</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>CASERIO EL PORVENIR ALDEA IXCONLAJ</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>15.46573801,-91.74338487</t>
         </is>
       </c>
       <c r="O12" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q12" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>174</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>8853</v>
+        <v>18664</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>13-19-0012-43_2024</t>
+          <t>13-19-0012-43_2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>13-19-0012-43</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -1227,55 +1227,55 @@
         <is>
           <t>HUEHUETENANGO</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>COLOTENANGO</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>CASERIO EL PORVENIR ALDEA IXCONLAJ</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
           <t>15.46573801,-91.74338487</t>
         </is>
       </c>
       <c r="O13" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P13" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q13" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>174</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
         <v>8854</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>13-19-0013-43_2024</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>13-19-0013-43</t>
         </is>
@@ -2011,64 +2011,64 @@
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>15.41427083,-91.74353627</t>
         </is>
       </c>
       <c r="O22" s="1" t="n">
         <v>70000.00</v>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="Q22" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R22" s="1" t="n">
         <v>101</v>
       </c>
       <c r="S22" s="1" t="n">
         <v>114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>18666</v>
+        <v>8862</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>13-19-0022-43_2025</t>
+          <t>13-19-0022-43_2024</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>13-19-0022-43</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -2077,83 +2077,83 @@
         <is>
           <t>HUEHUETENANGO</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
           <t>COLOTENANGO</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>CASERIO LOS MANGALES ALDEA LA VEGA</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
           <t>15.39174867,-91.75534565</t>
         </is>
       </c>
       <c r="O23" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q23" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R23" s="1" t="n">
         <v>49</v>
       </c>
       <c r="S23" s="1" t="n">
         <v>46</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>8862</v>
+        <v>18666</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>13-19-0022-43_2024</t>
+          <t>13-19-0022-43_2025</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>13-19-0022-43</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -2162,55 +2162,55 @@
         <is>
           <t>HUEHUETENANGO</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
           <t>COLOTENANGO</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>CASERIO LOS MANGALES ALDEA LA VEGA</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
           <t>15.39174867,-91.75534565</t>
         </is>
       </c>
       <c r="O24" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q24" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R24" s="1" t="n">
         <v>49</v>
       </c>
       <c r="S24" s="1" t="n">
         <v>46</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
         <v>8863</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t>13-19-0023-43_2024</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>13-19-0023-43</t>
         </is>
@@ -2436,64 +2436,64 @@
       <c r="N27" s="2" t="inlineStr">
         <is>
           <t>15.41103248,-91.71154934</t>
         </is>
       </c>
       <c r="O27" s="1" t="n">
         <v>70000.00</v>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="Q27" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R27" s="1" t="n">
         <v>91</v>
       </c>
       <c r="S27" s="1" t="n">
         <v>88</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>8866</v>
+        <v>18667</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>13-19-0027-43_2024</t>
+          <t>13-19-0027-43_2025</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>13-19-0027-43</t>
         </is>
       </c>
       <c r="D28" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -2502,83 +2502,83 @@
         <is>
           <t>HUEHUETENANGO</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
           <t>COLOTENANGO</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>CASERIO CHECHIMES</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
           <t>15.42304951,-91.71698234</t>
         </is>
       </c>
       <c r="O28" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q28" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R28" s="1" t="n">
         <v>119</v>
       </c>
       <c r="S28" s="1" t="n">
         <v>110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>18667</v>
+        <v>8866</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>13-19-0027-43_2025</t>
+          <t>13-19-0027-43_2024</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>13-19-0027-43</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -2587,55 +2587,55 @@
         <is>
           <t>HUEHUETENANGO</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
           <t>COLOTENANGO</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>CASERIO CHECHIMES</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
           <t>15.42304951,-91.71698234</t>
         </is>
       </c>
       <c r="O29" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q29" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R29" s="1" t="n">
         <v>119</v>
       </c>
       <c r="S29" s="1" t="n">
         <v>110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
         <v>8867</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
           <t>13-19-0028-43_2024</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>13-19-0028-43</t>
         </is>
@@ -5666,64 +5666,64 @@
       <c r="N65" s="2" t="inlineStr">
         <is>
           <t>15.42819298,-91.72226752</t>
         </is>
       </c>
       <c r="O65" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P65" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q65" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R65" s="1" t="n">
         <v>427</v>
       </c>
       <c r="S65" s="1" t="n">
         <v>341</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="n">
-        <v>8897</v>
+        <v>18674</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>13-19-0936-43_2024</t>
+          <t>13-19-0936-43_2025</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>13-19-0936-43</t>
         </is>
       </c>
       <c r="D66" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -5751,64 +5751,64 @@
       <c r="N66" s="2" t="inlineStr">
         <is>
           <t>15.46936105,-91.73507274</t>
         </is>
       </c>
       <c r="O66" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P66" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q66" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R66" s="1" t="n">
         <v>601</v>
       </c>
       <c r="S66" s="1" t="n">
         <v>553</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
-        <v>18674</v>
+        <v>8897</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>13-19-0936-43_2025</t>
+          <t>13-19-0936-43_2024</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>13-19-0936-43</t>
         </is>
       </c>
       <c r="D67" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>