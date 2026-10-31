--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -1841,64 +1841,64 @@
       <c r="N20" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O20" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q20" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R20" s="1" t="n">
         <v>157</v>
       </c>
       <c r="S20" s="1" t="n">
         <v>161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>18628</v>
+        <v>8794</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>13-18-0036-45_2025</t>
+          <t>13-18-0036-45_2024</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>13-18-0036-45</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -1926,64 +1926,64 @@
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O21" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q21" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R21" s="1" t="n">
         <v>114</v>
       </c>
       <c r="S21" s="1" t="n">
         <v>138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>8794</v>
+        <v>18628</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>13-18-0036-45_2024</t>
+          <t>13-18-0036-45_2025</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>13-18-0036-45</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -4476,64 +4476,64 @@
       <c r="N51" s="2" t="inlineStr">
         <is>
           <t>15.87954439,-91.54854849</t>
         </is>
       </c>
       <c r="O51" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P51" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q51" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R51" s="1" t="n">
         <v>368</v>
       </c>
       <c r="S51" s="1" t="n">
         <v>354</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="n">
-        <v>8812</v>
+        <v>18641</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>13-18-0901-43_2024</t>
+          <t>13-18-0901-43_2025</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>13-18-0901-43</t>
         </is>
       </c>
       <c r="D52" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -4561,64 +4561,64 @@
       <c r="N52" s="2" t="inlineStr">
         <is>
           <t>16.02349536,-91.42101102</t>
         </is>
       </c>
       <c r="O52" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P52" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q52" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R52" s="1" t="n">
         <v>565</v>
       </c>
       <c r="S52" s="1" t="n">
         <v>558</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
-        <v>18641</v>
+        <v>8812</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>13-18-0901-43_2025</t>
+          <t>13-18-0901-43_2024</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>13-18-0901-43</t>
         </is>
       </c>
       <c r="D53" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -6091,64 +6091,64 @@
       <c r="N70" s="2" t="inlineStr">
         <is>
           <t>16.06798367,-91.44155977</t>
         </is>
       </c>
       <c r="O70" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P70" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q70" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R70" s="1" t="n">
         <v>22</v>
       </c>
       <c r="S70" s="1" t="n">
         <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="n">
-        <v>18649</v>
+        <v>8823</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>13-18-1564-43_2025</t>
+          <t>13-18-1564-43_2024</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
           <t>13-18-1564-43</t>
         </is>
       </c>
       <c r="D71" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -6176,64 +6176,64 @@
       <c r="N71" s="2" t="inlineStr">
         <is>
           <t>16.05110795,-91.45365393</t>
         </is>
       </c>
       <c r="O71" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P71" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q71" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R71" s="1" t="n">
         <v>349</v>
       </c>
       <c r="S71" s="1" t="n">
         <v>349</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
-        <v>8823</v>
+        <v>18649</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>13-18-1564-43_2024</t>
+          <t>13-18-1564-43_2025</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>13-18-1564-43</t>
         </is>
       </c>
       <c r="D72" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -6516,64 +6516,64 @@
       <c r="N75" s="2" t="inlineStr">
         <is>
           <t>15.87095923,-91.56223421</t>
         </is>
       </c>
       <c r="O75" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P75" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q75" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R75" s="1" t="n">
         <v>377</v>
       </c>
       <c r="S75" s="1" t="n">
         <v>356</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="n">
-        <v>8827</v>
+        <v>18650</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>13-18-1568-43_2024</t>
+          <t>13-18-1568-43_2025</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
           <t>13-18-1568-43</t>
         </is>
       </c>
       <c r="D76" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -6601,64 +6601,64 @@
       <c r="N76" s="2" t="inlineStr">
         <is>
           <t>15.89584511,-91.44659034</t>
         </is>
       </c>
       <c r="O76" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P76" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q76" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R76" s="1" t="n">
         <v>117</v>
       </c>
       <c r="S76" s="1" t="n">
         <v>101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="n">
-        <v>18650</v>
+        <v>8827</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>13-18-1568-43_2025</t>
+          <t>13-18-1568-43_2024</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
           <t>13-18-1568-43</t>
         </is>
       </c>
       <c r="D77" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -7536,64 +7536,64 @@
       <c r="N87" s="2" t="inlineStr">
         <is>
           <t>15.87142467,-91.56154915</t>
         </is>
       </c>
       <c r="O87" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P87" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q87" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R87" s="1" t="n">
         <v>201</v>
       </c>
       <c r="S87" s="1" t="n">
         <v>201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="n">
-        <v>8836</v>
+        <v>18653</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>13-18-4721-43_2024</t>
+          <t>13-18-4721-43_2025</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
           <t>13-18-4721-43</t>
         </is>
       </c>
       <c r="D88" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -7621,64 +7621,64 @@
       <c r="N88" s="2" t="inlineStr">
         <is>
           <t>15.83602839,-91.46870809</t>
         </is>
       </c>
       <c r="O88" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P88" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q88" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R88" s="1" t="n">
         <v>115</v>
       </c>
       <c r="S88" s="1" t="n">
         <v>120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="n">
-        <v>18653</v>
+        <v>8836</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>13-18-4721-43_2025</t>
+          <t>13-18-4721-43_2024</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
           <t>13-18-4721-43</t>
         </is>
       </c>
       <c r="D89" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>