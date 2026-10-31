--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -1161,64 +1161,64 @@
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>15.45061467,-91.66309659</t>
         </is>
       </c>
       <c r="O12" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q12" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>28</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>29</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>18622</v>
+        <v>8728</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>13-16-0774-43_2025</t>
+          <t>13-16-0774-43_2024</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>13-16-0774-43</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -1246,64 +1246,64 @@
       <c r="N13" s="2" t="inlineStr">
         <is>
           <t>15.42922464,-91.62224418</t>
         </is>
       </c>
       <c r="O13" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P13" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q13" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>146</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>8728</v>
+        <v>18622</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>13-16-0774-43_2024</t>
+          <t>13-16-0774-43_2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>13-16-0774-43</t>
         </is>
       </c>
       <c r="D14" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>