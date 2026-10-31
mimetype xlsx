--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -651,64 +651,64 @@
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>15.53402017,-91.85676481</t>
         </is>
       </c>
       <c r="O6" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q6" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>117</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>8502</v>
+        <v>18559</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>13-11-0015-43_2024</t>
+          <t>13-11-0015-43_2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>13-11-0015-43</t>
         </is>
       </c>
       <c r="D7" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -736,64 +736,64 @@
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>15.59725245,-91.89264899</t>
         </is>
       </c>
       <c r="O7" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q7" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>73</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>72</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>18559</v>
+        <v>8502</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>13-11-0015-43_2025</t>
+          <t>13-11-0015-43_2024</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>13-11-0015-43</t>
         </is>
       </c>
       <c r="D8" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -906,64 +906,64 @@
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>15.52656317,-92.00022902</t>
         </is>
       </c>
       <c r="O9" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q9" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>50</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>48</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>18560</v>
+        <v>8504</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>13-11-0018-43_2025</t>
+          <t>13-11-0018-43_2024</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>13-11-0018-43</t>
         </is>
       </c>
       <c r="D10" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -991,64 +991,64 @@
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>15.51434842,-91.83726752</t>
         </is>
       </c>
       <c r="O10" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q10" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>74</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>63</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>8504</v>
+        <v>18560</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>13-11-0018-43_2024</t>
+          <t>13-11-0018-43_2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>13-11-0018-43</t>
         </is>
       </c>
       <c r="D11" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -3541,64 +3541,64 @@
       <c r="N40" s="2" t="inlineStr">
         <is>
           <t>15.55494145,-91.94279077</t>
         </is>
       </c>
       <c r="O40" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P40" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q40" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R40" s="1" t="n">
         <v>133</v>
       </c>
       <c r="S40" s="1" t="n">
         <v>126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>18569</v>
+        <v>8526</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>13-11-0569-43_2025</t>
+          <t>13-11-0569-43_2024</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>13-11-0569-43</t>
         </is>
       </c>
       <c r="D41" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -3626,64 +3626,64 @@
       <c r="N41" s="2" t="inlineStr">
         <is>
           <t>15.59376692,-91.9505759</t>
         </is>
       </c>
       <c r="O41" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P41" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q41" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R41" s="1" t="n">
         <v>90</v>
       </c>
       <c r="S41" s="1" t="n">
         <v>91</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>8526</v>
+        <v>18569</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>13-11-0569-43_2024</t>
+          <t>13-11-0569-43_2025</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>13-11-0569-43</t>
         </is>
       </c>
       <c r="D42" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -3711,64 +3711,64 @@
       <c r="N42" s="2" t="inlineStr">
         <is>
           <t>15.59376692,-91.9505759</t>
         </is>
       </c>
       <c r="O42" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P42" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q42" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R42" s="1" t="n">
         <v>90</v>
       </c>
       <c r="S42" s="1" t="n">
         <v>91</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>8527</v>
+        <v>18570</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>13-11-0570-43_2024</t>
+          <t>13-11-0570-43_2025</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>13-11-0570-43</t>
         </is>
       </c>
       <c r="D43" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -3796,64 +3796,64 @@
       <c r="N43" s="2" t="inlineStr">
         <is>
           <t>15.54770226,-91.95828777</t>
         </is>
       </c>
       <c r="O43" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P43" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q43" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R43" s="1" t="n">
         <v>82</v>
       </c>
       <c r="S43" s="1" t="n">
         <v>84</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
-        <v>18570</v>
+        <v>8527</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>13-11-0570-43_2025</t>
+          <t>13-11-0570-43_2024</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>13-11-0570-43</t>
         </is>
       </c>
       <c r="D44" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -5581,64 +5581,64 @@
       <c r="N64" s="2" t="inlineStr">
         <is>
           <t>15.58679451,-91.93303131</t>
         </is>
       </c>
       <c r="O64" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P64" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q64" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R64" s="1" t="n">
         <v>159</v>
       </c>
       <c r="S64" s="1" t="n">
         <v>151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="n">
-        <v>8543</v>
+        <v>18576</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>13-11-0590-43_2024</t>
+          <t>13-11-0590-43_2025</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
           <t>13-11-0590-43</t>
         </is>
       </c>
       <c r="D65" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -5666,64 +5666,64 @@
       <c r="N65" s="2" t="inlineStr">
         <is>
           <t>15.55931295,-91.88521509</t>
         </is>
       </c>
       <c r="O65" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P65" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q65" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R65" s="1" t="n">
         <v>56</v>
       </c>
       <c r="S65" s="1" t="n">
         <v>49</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="n">
-        <v>18576</v>
+        <v>8543</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>13-11-0590-43_2025</t>
+          <t>13-11-0590-43_2024</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>13-11-0590-43</t>
         </is>
       </c>
       <c r="D66" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -5751,64 +5751,64 @@
       <c r="N66" s="2" t="inlineStr">
         <is>
           <t>15.55931295,-91.88521509</t>
         </is>
       </c>
       <c r="O66" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P66" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q66" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R66" s="1" t="n">
         <v>56</v>
       </c>
       <c r="S66" s="1" t="n">
         <v>49</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
-        <v>18577</v>
+        <v>8544</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>13-11-0593-43_2025</t>
+          <t>13-11-0593-43_2024</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>13-11-0593-43</t>
         </is>
       </c>
       <c r="D67" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -5836,64 +5836,64 @@
       <c r="N67" s="2" t="inlineStr">
         <is>
           <t>15.57919701,-92.00944093</t>
         </is>
       </c>
       <c r="O67" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P67" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q67" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R67" s="1" t="n">
         <v>111</v>
       </c>
       <c r="S67" s="1" t="n">
         <v>111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>8544</v>
+        <v>18577</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>13-11-0593-43_2024</t>
+          <t>13-11-0593-43_2025</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>13-11-0593-43</t>
         </is>
       </c>
       <c r="D68" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -6686,64 +6686,64 @@
       <c r="N77" s="2" t="inlineStr">
         <is>
           <t>15.61146423,-91.93328631</t>
         </is>
       </c>
       <c r="O77" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P77" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q77" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R77" s="1" t="n">
         <v>269</v>
       </c>
       <c r="S77" s="1" t="n">
         <v>301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="n">
-        <v>8551</v>
+        <v>18581</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>13-11-4705-42_2024</t>
+          <t>13-11-4705-42_2025</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
           <t>13-11-4705-42</t>
         </is>
       </c>
       <c r="D78" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -6771,64 +6771,64 @@
       <c r="N78" s="2" t="inlineStr">
         <is>
           <t>15.53234326,-91.88057721</t>
         </is>
       </c>
       <c r="O78" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P78" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q78" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R78" s="1" t="n">
         <v>63</v>
       </c>
       <c r="S78" s="1" t="n">
         <v>71</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="n">
-        <v>18581</v>
+        <v>8551</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>13-11-4705-42_2025</t>
+          <t>13-11-4705-42_2024</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
           <t>13-11-4705-42</t>
         </is>
       </c>
       <c r="D79" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>