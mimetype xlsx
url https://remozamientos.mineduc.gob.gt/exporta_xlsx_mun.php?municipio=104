--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -5411,64 +5411,64 @@
       <c r="N62" s="2" t="inlineStr">
         <is>
           <t>15.4358398,-91.85731987</t>
         </is>
       </c>
       <c r="O62" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P62" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q62" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R62" s="1" t="n">
         <v>95</v>
       </c>
       <c r="S62" s="1" t="n">
         <v>103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>8453</v>
+        <v>8454</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>13-09-0540-45_2024</t>
+          <t>13-09-0540-45_2025</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>13-09-0540-45</t>
         </is>
       </c>
       <c r="D63" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -5496,64 +5496,64 @@
       <c r="N63" s="2" t="inlineStr">
         <is>
           <t>15.41655933,-91.76797177</t>
         </is>
       </c>
       <c r="O63" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P63" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q63" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R63" s="1" t="n">
         <v>416</v>
       </c>
       <c r="S63" s="1" t="n">
         <v>476</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="n">
-        <v>8454</v>
+        <v>8453</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>13-09-0540-45_2025</t>
+          <t>13-09-0540-45_2024</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
           <t>13-09-0540-45</t>
         </is>
       </c>
       <c r="D64" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>