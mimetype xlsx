--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -1756,64 +1756,64 @@
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O19" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P19" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q19" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R19" s="1" t="n">
         <v>13</v>
       </c>
       <c r="S19" s="1" t="n">
         <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>18507</v>
+        <v>8320</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>13-07-0021-43_2025</t>
+          <t>13-07-0021-43_2024</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>13-07-0021-43</t>
         </is>
       </c>
       <c r="D20" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -1841,64 +1841,64 @@
       <c r="N20" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O20" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q20" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R20" s="1" t="n">
         <v>13</v>
       </c>
       <c r="S20" s="1" t="n">
         <v>12</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>8320</v>
+        <v>18507</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>13-07-0021-43_2024</t>
+          <t>13-07-0021-43_2025</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>13-07-0021-43</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -3881,64 +3881,64 @@
       <c r="N44" s="2" t="inlineStr">
         <is>
           <t>15.77101492,-91.85283352</t>
         </is>
       </c>
       <c r="O44" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P44" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q44" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R44" s="1" t="n">
         <v>198</v>
       </c>
       <c r="S44" s="1" t="n">
         <v>189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>8331</v>
+        <v>18521</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>13-07-0414-43_2024</t>
+          <t>13-07-0414-43_2025</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>13-07-0414-43</t>
         </is>
       </c>
       <c r="D45" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -3966,64 +3966,64 @@
       <c r="N45" s="2" t="inlineStr">
         <is>
           <t>15.68652501,-91.66462159</t>
         </is>
       </c>
       <c r="O45" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P45" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q45" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R45" s="1" t="n">
         <v>26</v>
       </c>
       <c r="S45" s="1" t="n">
         <v>21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>18521</v>
+        <v>8331</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>13-07-0414-43_2025</t>
+          <t>13-07-0414-43_2024</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>13-07-0414-43</t>
         </is>
       </c>
       <c r="D46" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -4391,64 +4391,64 @@
       <c r="N50" s="2" t="inlineStr">
         <is>
           <t>15.70180883,-91.81501043</t>
         </is>
       </c>
       <c r="O50" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P50" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q50" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R50" s="1" t="n">
         <v>193</v>
       </c>
       <c r="S50" s="1" t="n">
         <v>206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="n">
-        <v>8336</v>
+        <v>18522</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>13-07-0419-43_2024</t>
+          <t>13-07-0419-43_2025</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
           <t>13-07-0419-43</t>
         </is>
       </c>
       <c r="D51" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -4476,64 +4476,64 @@
       <c r="N51" s="2" t="inlineStr">
         <is>
           <t>15.66359655,-91.67992081</t>
         </is>
       </c>
       <c r="O51" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P51" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q51" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R51" s="1" t="n">
         <v>36</v>
       </c>
       <c r="S51" s="1" t="n">
         <v>34</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="n">
-        <v>18522</v>
+        <v>8336</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>13-07-0419-43_2025</t>
+          <t>13-07-0419-43_2024</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>13-07-0419-43</t>
         </is>
       </c>
       <c r="D52" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -6941,64 +6941,64 @@
       <c r="N80" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O80" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P80" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q80" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R80" s="1" t="n">
         <v>68</v>
       </c>
       <c r="S80" s="1" t="n">
         <v>82</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="n">
-        <v>18528</v>
+        <v>8360</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>13-07-5925-45_2025</t>
+          <t>13-07-5925-45_2024</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
           <t>13-07-5925-45</t>
         </is>
       </c>
       <c r="D81" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -7026,64 +7026,64 @@
       <c r="N81" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O81" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P81" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q81" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R81" s="1" t="n">
         <v>201</v>
       </c>
       <c r="S81" s="1" t="n">
         <v>234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="n">
-        <v>8360</v>
+        <v>18528</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>13-07-5925-45_2024</t>
+          <t>13-07-5925-45_2025</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
           <t>13-07-5925-45</t>
         </is>
       </c>
       <c r="D82" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>