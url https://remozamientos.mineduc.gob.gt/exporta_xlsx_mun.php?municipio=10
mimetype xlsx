--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -4816,64 +4816,64 @@
       <c r="N55" s="2" t="inlineStr">
         <is>
           <t>15.51837476,-90.29910155</t>
         </is>
       </c>
       <c r="O55" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P55" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q55" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R55" s="1" t="n">
         <v>101</v>
       </c>
       <c r="S55" s="1" t="n">
         <v>109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="n">
-        <v>12385</v>
+        <v>12384</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>16-09-0164-43_2025</t>
+          <t>16-09-0164-43_2024</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>16-09-0164-43</t>
         </is>
       </c>
       <c r="D56" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
@@ -4901,64 +4901,64 @@
       <c r="N56" s="2" t="inlineStr">
         <is>
           <t>15.61964445,-90.0772439</t>
         </is>
       </c>
       <c r="O56" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P56" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q56" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R56" s="1" t="n">
         <v>27</v>
       </c>
       <c r="S56" s="1" t="n">
         <v>27</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
-        <v>12384</v>
+        <v>12385</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>16-09-0164-43_2024</t>
+          <t>16-09-0164-43_2025</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>16-09-0164-43</t>
         </is>
       </c>
       <c r="D57" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
@@ -15781,64 +15781,64 @@
       <c r="N184" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O184" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P184" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q184" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R184" s="1" t="n">
         <v>114</v>
       </c>
       <c r="S184" s="1" t="n">
         <v>112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="n">
-        <v>18877</v>
+        <v>12511</v>
       </c>
       <c r="B185" s="2" t="inlineStr">
         <is>
-          <t>16-09-0337-43_2025</t>
+          <t>16-09-0337-43_2024</t>
         </is>
       </c>
       <c r="C185" s="2" t="inlineStr">
         <is>
           <t>16-09-0337-43</t>
         </is>
       </c>
       <c r="D185" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E185" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F185" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G185" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H185" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I185" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
@@ -15866,64 +15866,64 @@
       <c r="N185" s="2" t="inlineStr">
         <is>
           <t>15.70888314,-90.08456015</t>
         </is>
       </c>
       <c r="O185" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P185" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q185" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R185" s="1" t="n">
         <v>21</v>
       </c>
       <c r="S185" s="1" t="n">
         <v>14</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="n">
-        <v>12511</v>
+        <v>18877</v>
       </c>
       <c r="B186" s="2" t="inlineStr">
         <is>
-          <t>16-09-0337-43_2024</t>
+          <t>16-09-0337-43_2025</t>
         </is>
       </c>
       <c r="C186" s="2" t="inlineStr">
         <is>
           <t>16-09-0337-43</t>
         </is>
       </c>
       <c r="D186" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E186" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F186" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G186" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H186" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I186" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>