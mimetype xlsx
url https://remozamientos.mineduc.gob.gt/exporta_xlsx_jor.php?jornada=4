--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -117,51 +117,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:S158"/>
+  <dimension ref="A1:S160"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>ID del remozamiento</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>Código del Remozamiento</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>Código del Centro</t>
         </is>
       </c>
@@ -2776,64 +2776,64 @@
       <c r="N31" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O31" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P31" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q31" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R31" s="1" t="n">
         <v>85</v>
       </c>
       <c r="S31" s="1" t="n">
         <v>76</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>2842</v>
+        <v>2841</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>04-13-3169-45_2025</t>
+          <t>04-13-3169-45_2024</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>04-13-3169-45</t>
         </is>
       </c>
       <c r="D32" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -2861,64 +2861,64 @@
       <c r="N32" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O32" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P32" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q32" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R32" s="1" t="n">
         <v>60</v>
       </c>
       <c r="S32" s="1" t="n">
         <v>69</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>2841</v>
+        <v>2842</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>04-13-3169-45_2024</t>
+          <t>04-13-3169-45_2025</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>04-13-3169-45</t>
         </is>
       </c>
       <c r="D33" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -4561,471 +4561,471 @@
       <c r="N52" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O52" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P52" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q52" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R52" s="1" t="n">
         <v>141</v>
       </c>
       <c r="S52" s="1" t="n">
         <v>125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
-        <v>9447</v>
+        <v>19390</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>14-01-0236-46_2025</t>
+          <t>13-26-6764-45_2025</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>14-01-0236-46</t>
+          <t>13-26-6764-45</t>
         </is>
       </c>
       <c r="D53" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
-          <t>Diversificado</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>QUICHE</t>
+          <t>HUEHUETENANGO</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
-          <t>QUICHE</t>
+          <t>HUEHUETENANGO</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>SANTA CRUZ DEL QUICHE</t>
+          <t>SANTA CRUZ BARILLAS</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>INSTITUTO TECNICO DE NIVEL MEDIO</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
-          <t>20 CALLE FINAL DE LA ZONA CUATRO, COLONIA LOS CELAJES</t>
+          <t>ALDEA NUEVO MALACATAN</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O53" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P53" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q53" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R53" s="1" t="n">
-        <v>88</v>
+        <v>51</v>
       </c>
       <c r="S53" s="1" t="n">
-        <v>95</v>
+        <v>32</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>9460</v>
+        <v>9447</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>14-01-5098-46_2025</t>
+          <t>14-01-0236-46_2025</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>14-01-5098-46</t>
+          <t>14-01-0236-46</t>
         </is>
       </c>
       <c r="D54" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
           <t>SANTA CRUZ DEL QUICHE</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>ESCUELA NORMAL DE EDUCACION FISICA</t>
+          <t>INSTITUTO TECNICO DE NIVEL MEDIO</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
-          <t>1A. AVENIDA 12-408 ZONA 5</t>
+          <t>20 CALLE FINAL DE LA ZONA CUATRO, COLONIA LOS CELAJES</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>15.02355358,-91.14746293</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O54" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P54" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q54" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R54" s="1" t="n">
-        <v>31</v>
+        <v>88</v>
       </c>
       <c r="S54" s="1" t="n">
-        <v>28</v>
+        <v>95</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="n">
-        <v>11089</v>
+        <v>9460</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>15-03-2050-46_2025</t>
+          <t>14-01-5098-46_2025</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>15-03-2050-46</t>
+          <t>14-01-5098-46</t>
         </is>
       </c>
       <c r="D55" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>Bilingüe</t>
+          <t>Monolingüe</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>BAJA VERAPAZ</t>
+          <t>QUICHE</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
-          <t>BAJA VERAPAZ</t>
+          <t>QUICHE</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>RABINAL</t>
+          <t>SANTA CRUZ DEL QUICHE</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>ESCUELA NORMAL BILINGUE INTERCULTURAL OXLAJUJ NOOJ</t>
+          <t>ESCUELA NORMAL DE EDUCACION FISICA</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
-          <t>ALDEA PACHALUM</t>
+          <t>1A. AVENIDA 12-408 ZONA 5</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>15.09343486,-90.48289293</t>
+          <t>15.02355358,-91.14746293</t>
         </is>
       </c>
       <c r="O55" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P55" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q55" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R55" s="1" t="n">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="S55" s="1" t="n">
-        <v>60</v>
+        <v>28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="n">
-        <v>11971</v>
+        <v>11089</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>16-03-1371-45_2024</t>
+          <t>15-03-2050-46_2025</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>16-03-1371-45</t>
+          <t>15-03-2050-46</t>
         </is>
       </c>
       <c r="D56" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Diversificado</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>Monolingüe</t>
+          <t>Bilingüe</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>ALTA VERAPAZ</t>
+          <t>BAJA VERAPAZ</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
-          <t>ALTA VERAPAZ</t>
+          <t>BAJA VERAPAZ</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>SAN CRISTOBAL VERAPAZ</t>
+          <t>RABINAL</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
+          <t>ESCUELA NORMAL BILINGUE INTERCULTURAL OXLAJUJ NOOJ</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LA PROVIDENCIA</t>
+          <t>ALDEA PACHALUM</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>15.09343486,-90.48289293</t>
         </is>
       </c>
       <c r="O56" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P56" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q56" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R56" s="1" t="n">
-        <v>112</v>
+        <v>56</v>
       </c>
       <c r="S56" s="1" t="n">
-        <v>115</v>
+        <v>60</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
-        <v>11973</v>
+        <v>11971</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>16-03-1372-45_2025</t>
+          <t>16-03-1371-45_2024</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>16-03-1372-45</t>
+          <t>16-03-1371-45</t>
         </is>
       </c>
       <c r="D57" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
           <t>SAN CRISTOBAL VERAPAZ</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
           <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
-          <t>ALDEA PAMPACCHE</t>
+          <t>ALDEA LA PROVIDENCIA</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O57" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P57" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q57" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R57" s="1" t="n">
-        <v>54</v>
+        <v>112</v>
       </c>
       <c r="S57" s="1" t="n">
-        <v>55</v>
+        <v>115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
         <v>11972</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
           <t>16-03-1372-45_2024</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>16-03-1372-45</t>
         </is>
       </c>
       <c r="D58" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
@@ -5071,1594 +5071,1594 @@
       <c r="N58" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O58" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P58" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q58" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R58" s="1" t="n">
         <v>54</v>
       </c>
       <c r="S58" s="1" t="n">
         <v>55</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
-        <v>11974</v>
+        <v>11973</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>16-03-1373-45_2025</t>
+          <t>16-03-1372-45_2025</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>16-03-1373-45</t>
+          <t>16-03-1372-45</t>
         </is>
       </c>
       <c r="D59" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
           <t>SAN CRISTOBAL VERAPAZ</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
           <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
-          <t>COMUNIDAD SAKIXIM</t>
+          <t>ALDEA PAMPACCHE</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O59" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P59" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q59" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R59" s="1" t="n">
-        <v>137</v>
+        <v>54</v>
       </c>
       <c r="S59" s="1" t="n">
-        <v>135</v>
+        <v>55</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="n">
-        <v>11975</v>
+        <v>11974</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>16-03-1375-45_2024</t>
+          <t>16-03-1373-45_2025</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>16-03-1375-45</t>
+          <t>16-03-1373-45</t>
         </is>
       </c>
       <c r="D60" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
           <t>SAN CRISTOBAL VERAPAZ</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
           <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
-          <t>COMUNIDAD SAN LUCAS CHIACAL</t>
+          <t>COMUNIDAD SAKIXIM</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O60" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P60" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q60" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R60" s="1" t="n">
-        <v>43</v>
+        <v>137</v>
       </c>
       <c r="S60" s="1" t="n">
-        <v>32</v>
+        <v>135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="n">
-        <v>11976</v>
+        <v>11975</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>16-03-1376-45_2025</t>
+          <t>16-03-1375-45_2024</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>16-03-1376-45</t>
+          <t>16-03-1375-45</t>
         </is>
       </c>
       <c r="D61" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
           <t>SAN CRISTOBAL VERAPAZ</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
           <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
-          <t>ALDEA MEXABAJ</t>
+          <t>COMUNIDAD SAN LUCAS CHIACAL</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O61" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P61" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q61" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R61" s="1" t="n">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="S61" s="1" t="n">
-        <v>55</v>
+        <v>32</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
-        <v>12599</v>
+        <v>11976</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>16-09-1378-45_2025</t>
+          <t>16-03-1376-45_2025</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>16-09-1378-45</t>
+          <t>16-03-1376-45</t>
         </is>
       </c>
       <c r="D62" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
-          <t>SAN PEDRO CARCHA</t>
+          <t>SAN CRISTOBAL VERAPAZ</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
           <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SESIMAJ</t>
+          <t>ALDEA MEXABAJ</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O62" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P62" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q62" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R62" s="1" t="n">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="S62" s="1" t="n">
-        <v>73</v>
+        <v>55</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>12600</v>
+        <v>12599</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>16-09-1380-45_2025</t>
+          <t>16-09-1378-45_2025</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>16-09-1380-45</t>
+          <t>16-09-1378-45</t>
         </is>
       </c>
       <c r="D63" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
           <t>SAN PEDRO CARCHA</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
           <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
-          <t>CASERIO SEPUR SENIMLAHA</t>
+          <t>ALDEA SESIMAJ</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O63" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P63" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q63" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R63" s="1" t="n">
-        <v>45</v>
+        <v>69</v>
       </c>
       <c r="S63" s="1" t="n">
-        <v>49</v>
+        <v>73</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="n">
-        <v>12601</v>
+        <v>12600</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>16-09-1381-45_2025</t>
+          <t>16-09-1380-45_2025</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>16-09-1381-45</t>
+          <t>16-09-1380-45</t>
         </is>
       </c>
       <c r="D64" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
           <t>SAN PEDRO CARCHA</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
           <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SECOCHOY CHICACNAB</t>
+          <t>CASERIO SEPUR SENIMLAHA</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O64" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P64" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q64" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R64" s="1" t="n">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="S64" s="1" t="n">
-        <v>38</v>
+        <v>49</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="n">
-        <v>12661</v>
+        <v>12601</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>16-10-1589-45_2024</t>
+          <t>16-09-1381-45_2025</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>16-10-1589-45</t>
+          <t>16-09-1381-45</t>
         </is>
       </c>
       <c r="D65" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
-          <t>SAN JUAN CHAMELCO</t>
+          <t>SAN PEDRO CARCHA</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO.626</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
-          <t>FINCA MUNICIPAL SESIBCHE</t>
+          <t>ALDEA SECOCHOY CHICACNAB</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O65" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P65" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q65" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R65" s="1" t="n">
-        <v>166</v>
+        <v>35</v>
       </c>
       <c r="S65" s="1" t="n">
-        <v>159</v>
+        <v>38</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="n">
-        <v>18329</v>
+        <v>12661</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>16-14-1386-45_2025</t>
+          <t>16-10-1589-45_2024</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>16-14-1386-45</t>
+          <t>16-10-1589-45</t>
         </is>
       </c>
       <c r="D66" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
-          <t>CHAHAL</t>
+          <t>SAN JUAN CHAMELCO</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO.626</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
-          <t>CASERIO SETAL</t>
+          <t>FINCA MUNICIPAL SESIBCHE</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O66" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P66" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q66" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R66" s="1" t="n">
-        <v>45</v>
+        <v>166</v>
       </c>
       <c r="S66" s="1" t="n">
-        <v>38</v>
+        <v>159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
-        <v>18347</v>
+        <v>18329</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>16-16-1387-45_2025</t>
+          <t>16-14-1386-45_2025</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>16-16-1387-45</t>
+          <t>16-14-1386-45</t>
         </is>
       </c>
       <c r="D67" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
-          <t>LA TINTA</t>
+          <t>CHAHAL</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
           <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
-          <t>ALDEA CHAVACAL</t>
+          <t>CASERIO SETAL</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O67" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P67" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q67" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R67" s="1" t="n">
-        <v>93</v>
+        <v>45</v>
       </c>
       <c r="S67" s="1" t="n">
-        <v>106</v>
+        <v>38</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>13230</v>
+        <v>18347</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>17-01-4092-45_2025</t>
+          <t>16-16-1387-45_2025</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>17-01-4092-45</t>
+          <t>16-16-1387-45</t>
         </is>
       </c>
       <c r="D68" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
-          <t>PETEN</t>
+          <t>ALTA VERAPAZ</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
-          <t>PETEN</t>
+          <t>ALTA VERAPAZ</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
-          <t>FLORES</t>
+          <t>LA TINTA</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 429</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL NARANJO</t>
+          <t>ALDEA CHAVACAL</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O68" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P68" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q68" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R68" s="1" t="n">
-        <v>41</v>
+        <v>93</v>
       </c>
       <c r="S68" s="1" t="n">
-        <v>44</v>
+        <v>106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="n">
-        <v>13412</v>
+        <v>13230</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>17-04-4068-45_2025</t>
+          <t>17-01-4092-45_2025</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>17-04-4068-45</t>
+          <t>17-01-4092-45</t>
         </is>
       </c>
       <c r="D69" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
-          <t>SAN ANDRES</t>
+          <t>FLORES</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 428</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 429</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
-          <t>CASERIO EL AGUACATE</t>
+          <t>ALDEA EL NARANJO</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O69" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P69" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q69" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R69" s="1" t="n">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="S69" s="1" t="n">
-        <v>24</v>
+        <v>44</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="n">
-        <v>13413</v>
+        <v>13412</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>17-04-4069-45_2025</t>
+          <t>17-04-4068-45_2025</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>17-04-4069-45</t>
+          <t>17-04-4068-45</t>
         </is>
       </c>
       <c r="D70" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
           <t>SAN ANDRES</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 476</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 428</t>
         </is>
       </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
-          <t>CASERIO SAN JORGE</t>
+          <t>CASERIO EL AGUACATE</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O70" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P70" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q70" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R70" s="1" t="n">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="S70" s="1" t="n">
-        <v>35</v>
+        <v>24</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="n">
-        <v>13555</v>
+        <v>13413</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>17-05-3957-45_2025</t>
+          <t>17-04-4069-45_2025</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>17-05-3957-45</t>
+          <t>17-04-4069-45</t>
         </is>
       </c>
       <c r="D71" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="J71" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
-          <t>LA LIBERTAD</t>
+          <t>SAN ANDRES</t>
         </is>
       </c>
       <c r="L71" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 160</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 476</t>
         </is>
       </c>
       <c r="M71" s="2" t="inlineStr">
         <is>
-          <t>CASERIO SALVADOR FAJARDO</t>
+          <t>CASERIO SAN JORGE</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O71" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P71" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q71" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R71" s="1" t="n">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="S71" s="1" t="n">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
-        <v>13556</v>
+        <v>13555</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>17-05-3961-45_2025</t>
+          <t>17-05-3957-45_2025</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>17-05-3961-45</t>
+          <t>17-05-3957-45</t>
         </is>
       </c>
       <c r="D72" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
           <t>LA LIBERTAD</t>
         </is>
       </c>
       <c r="L72" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 58</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 160</t>
         </is>
       </c>
       <c r="M72" s="2" t="inlineStr">
         <is>
-          <t>CASERIO SAGRADO CORAZON</t>
+          <t>CASERIO SALVADOR FAJARDO</t>
         </is>
       </c>
       <c r="N72" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O72" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P72" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q72" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R72" s="1" t="n">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="S72" s="1" t="n">
-        <v>48</v>
+        <v>45</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="n">
-        <v>13557</v>
+        <v>13556</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>17-05-4064-45_2025</t>
+          <t>17-05-3961-45_2025</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>17-05-4064-45</t>
+          <t>17-05-3961-45</t>
         </is>
       </c>
       <c r="D73" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
           <t>LA LIBERTAD</t>
         </is>
       </c>
       <c r="L73" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 475</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 58</t>
         </is>
       </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
-          <t>CASERIO LA PISTA KM. 35</t>
+          <t>CASERIO SAGRADO CORAZON</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O73" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P73" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q73" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R73" s="1" t="n">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="S73" s="1" t="n">
-        <v>51</v>
+        <v>48</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="n">
-        <v>13558</v>
+        <v>13557</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>17-05-4096-45_2024</t>
+          <t>17-05-4064-45_2025</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>17-05-4096-45</t>
+          <t>17-05-4064-45</t>
         </is>
       </c>
       <c r="D74" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
           <t>LA LIBERTAD</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 399</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 475</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
-          <t>PARCELAMIENTO VALLE NUEVO</t>
+          <t>CASERIO LA PISTA KM. 35</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O74" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P74" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q74" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R74" s="1" t="n">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="S74" s="1" t="n">
-        <v>32</v>
+        <v>51</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="n">
-        <v>13561</v>
+        <v>13558</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>17-06-0002-45_2025</t>
+          <t>17-05-4096-45_2024</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>17-06-0002-45</t>
+          <t>17-05-4096-45</t>
         </is>
       </c>
       <c r="D75" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="J75" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
-          <t>SAN FRANCISCO</t>
+          <t>LA LIBERTAD</t>
         </is>
       </c>
       <c r="L75" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 399</t>
         </is>
       </c>
       <c r="M75" s="2" t="inlineStr">
         <is>
-          <t>ASENTAMIENTO NUEVA CONCEPCION</t>
+          <t>PARCELAMIENTO VALLE NUEVO</t>
         </is>
       </c>
       <c r="N75" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O75" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P75" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q75" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R75" s="1" t="n">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="S75" s="1" t="n">
-        <v>45</v>
+        <v>32</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="n">
-        <v>13562</v>
+        <v>13561</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>17-06-0003-45_2024</t>
+          <t>17-06-0002-45_2025</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>17-06-0003-45</t>
+          <t>17-06-0002-45</t>
         </is>
       </c>
       <c r="D76" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="J76" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="K76" s="2" t="inlineStr">
         <is>
           <t>SAN FRANCISCO</t>
         </is>
       </c>
       <c r="L76" s="2" t="inlineStr">
         <is>
-          <t>CENTRO NUFED NO. 560</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M76" s="2" t="inlineStr">
         <is>
-          <t>CASERIO ZAPOTAL II</t>
+          <t>ASENTAMIENTO NUEVA CONCEPCION</t>
         </is>
       </c>
       <c r="N76" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O76" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P76" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q76" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R76" s="1" t="n">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="S76" s="1" t="n">
-        <v>49</v>
+        <v>45</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="n">
-        <v>13563</v>
+        <v>13562</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>17-06-0003-45_2025</t>
+          <t>17-06-0003-45_2024</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
           <t>17-06-0003-45</t>
         </is>
       </c>
       <c r="D77" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -6686,234 +6686,234 @@
       <c r="N77" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O77" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P77" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q77" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R77" s="1" t="n">
         <v>50</v>
       </c>
       <c r="S77" s="1" t="n">
         <v>49</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="n">
-        <v>13710</v>
+        <v>13563</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>17-07-4004-45_2025</t>
+          <t>17-06-0003-45_2025</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>17-07-4004-45</t>
+          <t>17-06-0003-45</t>
         </is>
       </c>
       <c r="D78" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="J78" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
-          <t>SANTA ANA</t>
+          <t>SAN FRANCISCO</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 41</t>
+          <t>CENTRO NUFED NO. 560</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL OCOTE</t>
+          <t>CASERIO ZAPOTAL II</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O78" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P78" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q78" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R78" s="1" t="n">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="S78" s="1" t="n">
-        <v>24</v>
+        <v>49</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="n">
-        <v>13711</v>
+        <v>13710</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>17-07-4061-45_2024</t>
+          <t>17-07-4004-45_2025</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>17-07-4061-45</t>
+          <t>17-07-4004-45</t>
         </is>
       </c>
       <c r="D79" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="J79" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="K79" s="2" t="inlineStr">
         <is>
           <t>SANTA ANA</t>
         </is>
       </c>
       <c r="L79" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 398</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 41</t>
         </is>
       </c>
       <c r="M79" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LA SARDINA</t>
+          <t>ALDEA EL OCOTE</t>
         </is>
       </c>
       <c r="N79" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O79" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P79" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q79" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R79" s="1" t="n">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="S79" s="1" t="n">
-        <v>47</v>
+        <v>24</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="n">
-        <v>13712</v>
+        <v>13711</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>17-07-4061-45_2025</t>
+          <t>17-07-4061-45_2024</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
           <t>17-07-4061-45</t>
         </is>
       </c>
       <c r="D80" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -6941,149 +6941,149 @@
       <c r="N80" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O80" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P80" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q80" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R80" s="1" t="n">
         <v>40</v>
       </c>
       <c r="S80" s="1" t="n">
         <v>47</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="n">
-        <v>13714</v>
+        <v>13712</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>17-07-4062-45_2025</t>
+          <t>17-07-4061-45_2025</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
-          <t>17-07-4062-45</t>
+          <t>17-07-4061-45</t>
         </is>
       </c>
       <c r="D81" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="J81" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="K81" s="2" t="inlineStr">
         <is>
           <t>SANTA ANA</t>
         </is>
       </c>
       <c r="L81" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 517</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 398</t>
         </is>
       </c>
       <c r="M81" s="2" t="inlineStr">
         <is>
-          <t>COOPERATIVA NUEVO HORIZONTE</t>
+          <t>ALDEA LA SARDINA</t>
         </is>
       </c>
       <c r="N81" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O81" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P81" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q81" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R81" s="1" t="n">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="S81" s="1" t="n">
-        <v>30</v>
+        <v>47</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="n">
-        <v>13713</v>
+        <v>13714</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>17-07-4062-45_2024</t>
+          <t>17-07-4062-45_2025</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
           <t>17-07-4062-45</t>
         </is>
       </c>
       <c r="D82" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -7111,234 +7111,234 @@
       <c r="N82" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O82" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P82" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q82" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R82" s="1" t="n">
         <v>34</v>
       </c>
       <c r="S82" s="1" t="n">
         <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="n">
-        <v>13715</v>
+        <v>13713</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>17-07-4093-45_2025</t>
+          <t>17-07-4062-45_2024</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
-          <t>17-07-4093-45</t>
+          <t>17-07-4062-45</t>
         </is>
       </c>
       <c r="D83" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="J83" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="K83" s="2" t="inlineStr">
         <is>
           <t>SANTA ANA</t>
         </is>
       </c>
       <c r="L83" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 386</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 517</t>
         </is>
       </c>
       <c r="M83" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LA LAGUNA</t>
+          <t>COOPERATIVA NUEVO HORIZONTE</t>
         </is>
       </c>
       <c r="N83" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O83" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P83" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q83" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R83" s="1" t="n">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="S83" s="1" t="n">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="n">
-        <v>13717</v>
+        <v>13715</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>17-07-4160-45_2024</t>
+          <t>17-07-4093-45_2025</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
-          <t>17-07-4160-45</t>
+          <t>17-07-4093-45</t>
         </is>
       </c>
       <c r="D84" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="J84" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="K84" s="2" t="inlineStr">
         <is>
           <t>SANTA ANA</t>
         </is>
       </c>
       <c r="L84" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO -NUFED- NO.600</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 386</t>
         </is>
       </c>
       <c r="M84" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LA UNION</t>
+          <t>ALDEA LA LAGUNA</t>
         </is>
       </c>
       <c r="N84" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O84" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P84" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q84" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R84" s="1" t="n">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="S84" s="1" t="n">
-        <v>50</v>
+        <v>32</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="n">
-        <v>13718</v>
+        <v>13717</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>17-07-4160-45_2025</t>
+          <t>17-07-4160-45_2024</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
           <t>17-07-4160-45</t>
         </is>
       </c>
       <c r="D85" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -7366,6250 +7366,6420 @@
       <c r="N85" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O85" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P85" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q85" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R85" s="1" t="n">
         <v>48</v>
       </c>
       <c r="S85" s="1" t="n">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="n">
-        <v>13782</v>
+        <v>13718</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>17-08-2397-45_2025</t>
+          <t>17-07-4160-45_2025</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
-          <t>17-08-2397-45</t>
+          <t>17-07-4160-45</t>
         </is>
       </c>
       <c r="D86" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="J86" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="K86" s="2" t="inlineStr">
         <is>
-          <t>DOLORES</t>
+          <t>SANTA ANA</t>
         </is>
       </c>
       <c r="L86" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED N.10</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO -NUFED- NO.600</t>
         </is>
       </c>
       <c r="M86" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL OCOTE</t>
+          <t>ALDEA LA UNION</t>
         </is>
       </c>
       <c r="N86" s="2" t="inlineStr">
         <is>
-          <t>16.71804173,-89.56527099</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O86" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P86" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q86" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R86" s="1" t="n">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="S86" s="1" t="n">
-        <v>42</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="n">
-        <v>13783</v>
+        <v>13782</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>17-08-2400-45_2025</t>
+          <t>17-08-2397-45_2025</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
-          <t>17-08-2400-45</t>
+          <t>17-08-2397-45</t>
         </is>
       </c>
       <c r="D87" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="J87" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="K87" s="2" t="inlineStr">
         <is>
           <t>DOLORES</t>
         </is>
       </c>
       <c r="L87" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 9</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED N.10</t>
         </is>
       </c>
       <c r="M87" s="2" t="inlineStr">
         <is>
-          <t>BARRIO SAN RAMON</t>
+          <t>ALDEA EL OCOTE</t>
         </is>
       </c>
       <c r="N87" s="2" t="inlineStr">
         <is>
-          <t>16.50642876,-89.41023933</t>
+          <t>16.71804173,-89.56527099</t>
         </is>
       </c>
       <c r="O87" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P87" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q87" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R87" s="1" t="n">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="S87" s="1" t="n">
-        <v>21</v>
+        <v>42</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="n">
-        <v>13793</v>
+        <v>13783</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>17-08-4003-45_2025</t>
+          <t>17-08-2400-45_2025</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
-          <t>17-08-4003-45</t>
+          <t>17-08-2400-45</t>
         </is>
       </c>
       <c r="D88" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="J88" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="K88" s="2" t="inlineStr">
         <is>
           <t>DOLORES</t>
         </is>
       </c>
       <c r="L88" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 37</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 9</t>
         </is>
       </c>
       <c r="M88" s="2" t="inlineStr">
         <is>
-          <t>CASERIO XAAN</t>
+          <t>BARRIO SAN RAMON</t>
         </is>
       </c>
       <c r="N88" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>16.50642876,-89.41023933</t>
         </is>
       </c>
       <c r="O88" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P88" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q88" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R88" s="1" t="n">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="S88" s="1" t="n">
-        <v>64</v>
+        <v>21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="n">
-        <v>13794</v>
+        <v>13793</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>17-08-4095-45_2025</t>
+          <t>17-08-4003-45_2025</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
-          <t>17-08-4095-45</t>
+          <t>17-08-4003-45</t>
         </is>
       </c>
       <c r="D89" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="J89" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="K89" s="2" t="inlineStr">
         <is>
           <t>DOLORES</t>
         </is>
       </c>
       <c r="L89" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 358</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 37</t>
         </is>
       </c>
       <c r="M89" s="2" t="inlineStr">
         <is>
-          <t>CASERIO NUEVA LIBERTAD</t>
+          <t>CASERIO XAAN</t>
         </is>
       </c>
       <c r="N89" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O89" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P89" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q89" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R89" s="1" t="n">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="S89" s="1" t="n">
-        <v>18</v>
+        <v>64</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="n">
-        <v>14066</v>
+        <v>13794</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>17-10-4022-45_2024</t>
+          <t>17-08-4095-45_2025</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
-          <t>17-10-4022-45</t>
+          <t>17-08-4095-45</t>
         </is>
       </c>
       <c r="D90" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="J90" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="K90" s="2" t="inlineStr">
         <is>
-          <t>SAYAXCHE</t>
+          <t>DOLORES</t>
         </is>
       </c>
       <c r="L90" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO 111</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 358</t>
         </is>
       </c>
       <c r="M90" s="2" t="inlineStr">
         <is>
-          <t>CASERIO LA REYNITA</t>
+          <t>CASERIO NUEVA LIBERTAD</t>
         </is>
       </c>
       <c r="N90" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O90" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P90" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q90" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R90" s="1" t="n">
-        <v>72</v>
+        <v>18</v>
       </c>
       <c r="S90" s="1" t="n">
-        <v>48</v>
+        <v>18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="n">
-        <v>14067</v>
+        <v>14066</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>17-10-4024-45_2024</t>
+          <t>17-10-4022-45_2024</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
-          <t>17-10-4024-45</t>
+          <t>17-10-4022-45</t>
         </is>
       </c>
       <c r="D91" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
-          <t>Bilingüe</t>
+          <t>Monolingüe</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="J91" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="K91" s="2" t="inlineStr">
         <is>
           <t>SAYAXCHE</t>
         </is>
       </c>
       <c r="L91" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO 257</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO 111</t>
         </is>
       </c>
       <c r="M91" s="2" t="inlineStr">
         <is>
-          <t>CASERIO TEZULUTLAN I</t>
+          <t>CASERIO LA REYNITA</t>
         </is>
       </c>
       <c r="N91" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O91" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P91" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q91" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R91" s="1" t="n">
-        <v>44</v>
+        <v>72</v>
       </c>
       <c r="S91" s="1" t="n">
-        <v>61</v>
+        <v>48</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="n">
-        <v>14069</v>
+        <v>14067</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>17-10-4054-45_2025</t>
+          <t>17-10-4024-45_2024</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
-          <t>17-10-4054-45</t>
+          <t>17-10-4024-45</t>
         </is>
       </c>
       <c r="D92" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="J92" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="K92" s="2" t="inlineStr">
         <is>
           <t>SAYAXCHE</t>
         </is>
       </c>
       <c r="L92" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 427</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO 257</t>
         </is>
       </c>
       <c r="M92" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LAS POZAS</t>
+          <t>CASERIO TEZULUTLAN I</t>
         </is>
       </c>
       <c r="N92" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O92" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P92" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q92" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R92" s="1" t="n">
-        <v>101</v>
+        <v>44</v>
       </c>
       <c r="S92" s="1" t="n">
-        <v>103</v>
+        <v>61</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="n">
-        <v>14148</v>
+        <v>14069</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>17-11-3448-45_2025</t>
+          <t>17-10-4054-45_2025</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
-          <t>17-11-3448-45</t>
+          <t>17-10-4054-45</t>
         </is>
       </c>
       <c r="D93" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
-          <t>Monolingüe</t>
+          <t>Bilingüe</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="J93" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="K93" s="2" t="inlineStr">
         <is>
-          <t>MELCHOR DE MENCOS</t>
+          <t>SAYAXCHE</t>
         </is>
       </c>
       <c r="L93" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO -NUFED-NO.15</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 427</t>
         </is>
       </c>
       <c r="M93" s="2" t="inlineStr">
         <is>
-          <t>CASERIO SAN ANTONIO YALTUTU I</t>
+          <t>ALDEA LAS POZAS</t>
         </is>
       </c>
       <c r="N93" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O93" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P93" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q93" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R93" s="1" t="n">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="S93" s="1" t="n">
-        <v>29</v>
+        <v>103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="n">
-        <v>14156</v>
+        <v>14148</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>17-11-4117-45_2025</t>
+          <t>17-11-3448-45_2025</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
-          <t>17-11-4117-45</t>
+          <t>17-11-3448-45</t>
         </is>
       </c>
       <c r="D94" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="J94" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="K94" s="2" t="inlineStr">
         <is>
           <t>MELCHOR DE MENCOS</t>
         </is>
       </c>
       <c r="L94" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 57</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO -NUFED-NO.15</t>
         </is>
       </c>
       <c r="M94" s="2" t="inlineStr">
         <is>
-          <t>CASERIO EL NARANJO</t>
+          <t>CASERIO SAN ANTONIO YALTUTU I</t>
         </is>
       </c>
       <c r="N94" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O94" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P94" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q94" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R94" s="1" t="n">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="S94" s="1" t="n">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="n">
-        <v>14363</v>
+        <v>14156</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>17-13-0087-45_2025</t>
+          <t>17-11-4117-45_2025</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
-          <t>17-13-0087-45</t>
+          <t>17-11-4117-45</t>
         </is>
       </c>
       <c r="D95" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I95" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="J95" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="K95" s="2" t="inlineStr">
         <is>
-          <t>LAS CRUCES</t>
+          <t>MELCHOR DE MENCOS</t>
         </is>
       </c>
       <c r="L95" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED # 585</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 57</t>
         </is>
       </c>
       <c r="M95" s="2" t="inlineStr">
         <is>
-          <t>ALDEA BETHANIA</t>
+          <t>CASERIO EL NARANJO</t>
         </is>
       </c>
       <c r="N95" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O95" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P95" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q95" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R95" s="1" t="n">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="S95" s="1" t="n">
-        <v>68</v>
+        <v>28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="n">
-        <v>14364</v>
+        <v>14363</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>17-13-0088-45_2024</t>
+          <t>17-13-0087-45_2025</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
-          <t>17-13-0088-45</t>
+          <t>17-13-0087-45</t>
         </is>
       </c>
       <c r="D96" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="J96" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="K96" s="2" t="inlineStr">
         <is>
           <t>LAS CRUCES</t>
         </is>
       </c>
       <c r="L96" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED # 13</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED # 585</t>
         </is>
       </c>
       <c r="M96" s="2" t="inlineStr">
         <is>
-          <t>CASERIO VISTA HERMOSA</t>
+          <t>ALDEA BETHANIA</t>
         </is>
       </c>
       <c r="N96" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O96" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P96" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q96" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R96" s="1" t="n">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="S96" s="1" t="n">
-        <v>103</v>
+        <v>68</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="n">
-        <v>14365</v>
+        <v>14364</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>17-13-0089-45_2025</t>
+          <t>17-13-0088-45_2024</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
-          <t>17-13-0089-45</t>
+          <t>17-13-0088-45</t>
         </is>
       </c>
       <c r="D97" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="J97" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="K97" s="2" t="inlineStr">
         <is>
           <t>LAS CRUCES</t>
         </is>
       </c>
       <c r="L97" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED # 401</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED # 13</t>
         </is>
       </c>
       <c r="M97" s="2" t="inlineStr">
         <is>
-          <t>CASERIO LOS LAURELES</t>
+          <t>CASERIO VISTA HERMOSA</t>
         </is>
       </c>
       <c r="N97" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O97" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P97" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q97" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R97" s="1" t="n">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="S97" s="1" t="n">
-        <v>54</v>
+        <v>103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="n">
-        <v>14366</v>
+        <v>14365</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t>17-13-0090-45_2024</t>
+          <t>17-13-0089-45_2025</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
-          <t>17-13-0090-45</t>
+          <t>17-13-0089-45</t>
         </is>
       </c>
       <c r="D98" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I98" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="J98" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="K98" s="2" t="inlineStr">
         <is>
           <t>LAS CRUCES</t>
         </is>
       </c>
       <c r="L98" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED # 329</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED # 401</t>
         </is>
       </c>
       <c r="M98" s="2" t="inlineStr">
         <is>
-          <t>CASERIO FLOR DE LA ESPERANZA</t>
+          <t>CASERIO LOS LAURELES</t>
         </is>
       </c>
       <c r="N98" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O98" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P98" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q98" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R98" s="1" t="n">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="S98" s="1" t="n">
-        <v>41</v>
+        <v>54</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="n">
-        <v>14427</v>
+        <v>14366</v>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
-          <t>17-14-0072-45_2025</t>
+          <t>17-13-0090-45_2024</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
-          <t>17-14-0072-45</t>
+          <t>17-13-0090-45</t>
         </is>
       </c>
       <c r="D99" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G99" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H99" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I99" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="J99" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="K99" s="2" t="inlineStr">
         <is>
-          <t>EL CHAL</t>
+          <t>LAS CRUCES</t>
         </is>
       </c>
       <c r="L99" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO -NUFED- NO. 54</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED # 329</t>
         </is>
       </c>
       <c r="M99" s="2" t="inlineStr">
         <is>
-          <t>CASERIO SANTA AMELIA</t>
+          <t>CASERIO FLOR DE LA ESPERANZA</t>
         </is>
       </c>
       <c r="N99" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O99" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P99" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q99" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R99" s="1" t="n">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="S99" s="1" t="n">
-        <v>58</v>
+        <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="n">
-        <v>14429</v>
+        <v>14427</v>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
-          <t>17-14-0074-45_2025</t>
+          <t>17-14-0072-45_2025</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
-          <t>17-14-0074-45</t>
+          <t>17-14-0072-45</t>
         </is>
       </c>
       <c r="D100" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I100" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="J100" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
       </c>
       <c r="K100" s="2" t="inlineStr">
         <is>
           <t>EL CHAL</t>
         </is>
       </c>
       <c r="L100" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO -NUFED- NO. 211</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO -NUFED- NO. 54</t>
         </is>
       </c>
       <c r="M100" s="2" t="inlineStr">
         <is>
-          <t>COOPERATIVA LAS FLORES</t>
+          <t>CASERIO SANTA AMELIA</t>
         </is>
       </c>
       <c r="N100" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O100" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P100" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q100" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R100" s="1" t="n">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="S100" s="1" t="n">
-        <v>54</v>
+        <v>58</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="n">
-        <v>14570</v>
+        <v>14429</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>18-01-3176-45_2025</t>
+          <t>17-14-0074-45_2025</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
-          <t>18-01-3176-45</t>
+          <t>17-14-0074-45</t>
         </is>
       </c>
       <c r="D101" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I101" s="2" t="inlineStr">
         <is>
-          <t>IZABAL</t>
+          <t>PETEN</t>
         </is>
       </c>
       <c r="J101" s="2" t="inlineStr">
         <is>
-          <t>IZABAL</t>
+          <t>PETEN</t>
         </is>
       </c>
       <c r="K101" s="2" t="inlineStr">
         <is>
-          <t>PUERTO BARRIOS</t>
+          <t>EL CHAL</t>
         </is>
       </c>
       <c r="L101" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO -NUFED- NO. 211</t>
         </is>
       </c>
       <c r="M101" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SAN PEDRO LA COCONA</t>
+          <t>COOPERATIVA LAS FLORES</t>
         </is>
       </c>
       <c r="N101" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O101" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P101" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q101" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R101" s="1" t="n">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="S101" s="1" t="n">
-        <v>33</v>
+        <v>54</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="n">
-        <v>14571</v>
+        <v>14570</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t>18-01-3177-45_2025</t>
+          <t>18-01-3176-45_2025</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
-          <t>18-01-3177-45</t>
+          <t>18-01-3176-45</t>
         </is>
       </c>
       <c r="D102" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I102" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
       </c>
       <c r="J102" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
       </c>
       <c r="K102" s="2" t="inlineStr">
         <is>
           <t>PUERTO BARRIOS</t>
         </is>
       </c>
       <c r="L102" s="2" t="inlineStr">
         <is>
           <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M102" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL TAMARINDAL</t>
+          <t>ALDEA SAN PEDRO LA COCONA</t>
         </is>
       </c>
       <c r="N102" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O102" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P102" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q102" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R102" s="1" t="n">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="S102" s="1" t="n">
-        <v>20</v>
+        <v>33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="n">
-        <v>14573</v>
+        <v>14571</v>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
-          <t>18-01-3198-45_2025</t>
+          <t>18-01-3177-45_2025</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
-          <t>18-01-3198-45</t>
+          <t>18-01-3177-45</t>
         </is>
       </c>
       <c r="D103" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E103" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G103" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H103" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I103" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
       </c>
       <c r="J103" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
       </c>
       <c r="K103" s="2" t="inlineStr">
         <is>
           <t>PUERTO BARRIOS</t>
         </is>
       </c>
       <c r="L103" s="2" t="inlineStr">
         <is>
           <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M103" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LAS PAVAS</t>
+          <t>ALDEA EL TAMARINDAL</t>
         </is>
       </c>
       <c r="N103" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O103" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P103" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q103" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R103" s="1" t="n">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="S103" s="1" t="n">
-        <v>34</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="n">
-        <v>14787</v>
+        <v>14573</v>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
-          <t>18-02-3162-45_2024</t>
+          <t>18-01-3198-45_2025</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
-          <t>18-02-3162-45</t>
+          <t>18-01-3198-45</t>
         </is>
       </c>
       <c r="D104" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I104" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
       </c>
       <c r="J104" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
       </c>
       <c r="K104" s="2" t="inlineStr">
         <is>
-          <t>LIVINGSTON</t>
+          <t>PUERTO BARRIOS</t>
         </is>
       </c>
       <c r="L104" s="2" t="inlineStr">
         <is>
           <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M104" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SEMACHACA</t>
+          <t>ALDEA LAS PAVAS</t>
         </is>
       </c>
       <c r="N104" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O104" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P104" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q104" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R104" s="1" t="n">
-        <v>76</v>
+        <v>36</v>
       </c>
       <c r="S104" s="1" t="n">
-        <v>108</v>
+        <v>34</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="n">
-        <v>14982</v>
+        <v>14787</v>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
-          <t>18-03-2749-46_2024</t>
+          <t>18-02-3162-45_2024</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
-          <t>18-03-2749-46</t>
+          <t>18-02-3162-45</t>
         </is>
       </c>
       <c r="D105" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
-          <t>Diversificado</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
-          <t>Bilingüe</t>
+          <t>Monolingüe</t>
         </is>
       </c>
       <c r="I105" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
       </c>
       <c r="J105" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
       </c>
       <c r="K105" s="2" t="inlineStr">
         <is>
-          <t>EL ESTOR</t>
+          <t>LIVINGSTON</t>
         </is>
       </c>
       <c r="L105" s="2" t="inlineStr">
         <is>
-          <t>ESCUELA NORMAL BILINGUE INTERCULTURAL TZOLEB AAL TIJONEL Q EQCHI OXIB KEJ</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M105" s="2" t="inlineStr">
         <is>
-          <t>BARRIO SAN JORGE</t>
+          <t>ALDEA SEMACHACA</t>
         </is>
       </c>
       <c r="N105" s="2" t="inlineStr">
         <is>
-          <t>15.5261273,-89.33835058</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O105" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P105" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q105" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R105" s="1" t="n">
-        <v>264</v>
+        <v>76</v>
       </c>
       <c r="S105" s="1" t="n">
-        <v>292</v>
+        <v>108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="n">
-        <v>15043</v>
+        <v>14982</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>18-04-0196-46_2024</t>
+          <t>18-03-2749-46_2024</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
-          <t>18-04-0196-46</t>
+          <t>18-03-2749-46</t>
         </is>
       </c>
       <c r="D106" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
-          <t>Monolingüe</t>
+          <t>Bilingüe</t>
         </is>
       </c>
       <c r="I106" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
       </c>
       <c r="J106" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
       </c>
       <c r="K106" s="2" t="inlineStr">
         <is>
-          <t>MORALES</t>
+          <t>EL ESTOR</t>
         </is>
       </c>
       <c r="L106" s="2" t="inlineStr">
         <is>
-          <t>INED TECNICO MORALENSE, ITM</t>
+          <t>ESCUELA NORMAL BILINGUE INTERCULTURAL TZOLEB AAL TIJONEL Q EQCHI OXIB KEJ</t>
         </is>
       </c>
       <c r="M106" s="2" t="inlineStr">
         <is>
-          <t>COLONIA SANTA BARBARA</t>
+          <t>BARRIO SAN JORGE</t>
         </is>
       </c>
       <c r="N106" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>15.5261273,-89.33835058</t>
         </is>
       </c>
       <c r="O106" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P106" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q106" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R106" s="1" t="n">
-        <v>107</v>
+        <v>264</v>
       </c>
       <c r="S106" s="1" t="n">
-        <v>114</v>
+        <v>292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="n">
-        <v>15177</v>
+        <v>15043</v>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
-          <t>18-04-3283-45_2024</t>
+          <t>18-04-0196-46_2024</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
-          <t>18-04-3283-45</t>
+          <t>18-04-0196-46</t>
         </is>
       </c>
       <c r="D107" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Diversificado</t>
         </is>
       </c>
       <c r="G107" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I107" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
       </c>
       <c r="J107" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
       </c>
       <c r="K107" s="2" t="inlineStr">
         <is>
           <t>MORALES</t>
         </is>
       </c>
       <c r="L107" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO -NUFED-</t>
+          <t>INED TECNICO MORALENSE, ITM</t>
         </is>
       </c>
       <c r="M107" s="2" t="inlineStr">
         <is>
-          <t>ALDEA CHAMPONA</t>
+          <t>COLONIA SANTA BARBARA</t>
         </is>
       </c>
       <c r="N107" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O107" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P107" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q107" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R107" s="1" t="n">
-        <v>48</v>
+        <v>107</v>
       </c>
       <c r="S107" s="1" t="n">
-        <v>37</v>
+        <v>114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="n">
-        <v>15268</v>
+        <v>15177</v>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
-          <t>18-05-3190-45_2024</t>
+          <t>18-04-3283-45_2024</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
-          <t>18-05-3190-45</t>
+          <t>18-04-3283-45</t>
         </is>
       </c>
       <c r="D108" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G108" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I108" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
       </c>
       <c r="J108" s="2" t="inlineStr">
         <is>
           <t>IZABAL</t>
         </is>
       </c>
       <c r="K108" s="2" t="inlineStr">
         <is>
-          <t>LOS AMATES</t>
+          <t>MORALES</t>
         </is>
       </c>
       <c r="L108" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO -NUFED-</t>
         </is>
       </c>
       <c r="M108" s="2" t="inlineStr">
         <is>
-          <t>ALDEA CAMPO II</t>
+          <t>ALDEA CHAMPONA</t>
         </is>
       </c>
       <c r="N108" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O108" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P108" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q108" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R108" s="1" t="n">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="S108" s="1" t="n">
-        <v>52</v>
+        <v>37</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="n">
-        <v>15719</v>
+        <v>15268</v>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
-          <t>19-05-0042-42_2024</t>
+          <t>18-05-3190-45_2024</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
-          <t>19-05-0042-42</t>
+          <t>18-05-3190-45</t>
         </is>
       </c>
       <c r="D109" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F109" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G109" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H109" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I109" s="2" t="inlineStr">
         <is>
-          <t>ZACAPA</t>
+          <t>IZABAL</t>
         </is>
       </c>
       <c r="J109" s="2" t="inlineStr">
         <is>
-          <t>ZACAPA</t>
+          <t>IZABAL</t>
         </is>
       </c>
       <c r="K109" s="2" t="inlineStr">
         <is>
-          <t>TECULUTAN</t>
+          <t>LOS AMATES</t>
         </is>
       </c>
       <c r="L109" s="2" t="inlineStr">
         <is>
-          <t>ESCUELA OFICIAL DE PARVULOS</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M109" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LOS PALMARES</t>
+          <t>ALDEA CAMPO II</t>
         </is>
       </c>
       <c r="N109" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O109" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P109" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q109" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R109" s="1" t="n">
-        <v>188</v>
+        <v>56</v>
       </c>
       <c r="S109" s="1" t="n">
-        <v>244</v>
+        <v>52</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="n">
-        <v>15753</v>
+        <v>19447</v>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
-          <t>19-05-1186-42_2024</t>
+          <t>19-05-0042-42_2025</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
-          <t>19-05-1186-42</t>
+          <t>19-05-0042-42</t>
         </is>
       </c>
       <c r="D110" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G110" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H110" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I110" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J110" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K110" s="2" t="inlineStr">
         <is>
           <t>TECULUTAN</t>
         </is>
       </c>
       <c r="L110" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>ESCUELA OFICIAL DE PARVULOS</t>
         </is>
       </c>
       <c r="M110" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL ARCO</t>
+          <t>ALDEA LOS PALMARES</t>
         </is>
       </c>
       <c r="N110" s="2" t="inlineStr">
         <is>
-          <t>15.00124289,-89.73682484</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O110" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P110" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q110" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R110" s="1" t="n">
-        <v>230</v>
+        <v>188</v>
       </c>
       <c r="S110" s="1" t="n">
-        <v>275</v>
+        <v>244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="n">
-        <v>15754</v>
+        <v>15719</v>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
-          <t>19-05-1186-42_2025</t>
+          <t>19-05-0042-42_2024</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
-          <t>19-05-1186-42</t>
+          <t>19-05-0042-42</t>
         </is>
       </c>
       <c r="D111" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F111" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G111" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H111" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I111" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J111" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K111" s="2" t="inlineStr">
         <is>
           <t>TECULUTAN</t>
         </is>
       </c>
       <c r="L111" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>ESCUELA OFICIAL DE PARVULOS</t>
         </is>
       </c>
       <c r="M111" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL ARCO</t>
+          <t>ALDEA LOS PALMARES</t>
         </is>
       </c>
       <c r="N111" s="2" t="inlineStr">
         <is>
-          <t>15.00124289,-89.73682484</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O111" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P111" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q111" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R111" s="1" t="n">
-        <v>230</v>
+        <v>188</v>
       </c>
       <c r="S111" s="1" t="n">
-        <v>275</v>
+        <v>244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="n">
-        <v>16134</v>
+        <v>15753</v>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
-          <t>20-01-2269-45_2024</t>
+          <t>19-05-1186-42_2024</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
-          <t>20-01-2269-45</t>
+          <t>19-05-1186-42</t>
         </is>
       </c>
       <c r="D112" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E112" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G112" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H112" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I112" s="2" t="inlineStr">
         <is>
-          <t>CHIQUIMULA</t>
+          <t>ZACAPA</t>
         </is>
       </c>
       <c r="J112" s="2" t="inlineStr">
         <is>
-          <t>CHIQUIMULA</t>
+          <t>ZACAPA</t>
         </is>
       </c>
       <c r="K112" s="2" t="inlineStr">
         <is>
-          <t>CHIQUIMULA</t>
+          <t>TECULUTAN</t>
         </is>
       </c>
       <c r="L112" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 454</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M112" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SAN MIGUEL</t>
+          <t>ALDEA EL ARCO</t>
         </is>
       </c>
       <c r="N112" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>15.00124289,-89.73682484</t>
         </is>
       </c>
       <c r="O112" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P112" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q112" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R112" s="1" t="n">
-        <v>69</v>
+        <v>230</v>
       </c>
       <c r="S112" s="1" t="n">
-        <v>68</v>
+        <v>275</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="n">
-        <v>16137</v>
+        <v>15754</v>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
-          <t>20-01-2368-45_2024</t>
+          <t>19-05-1186-42_2025</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
-          <t>20-01-2368-45</t>
+          <t>19-05-1186-42</t>
         </is>
       </c>
       <c r="D113" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E113" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F113" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G113" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H113" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I113" s="2" t="inlineStr">
         <is>
-          <t>CHIQUIMULA</t>
+          <t>ZACAPA</t>
         </is>
       </c>
       <c r="J113" s="2" t="inlineStr">
         <is>
-          <t>CHIQUIMULA</t>
+          <t>ZACAPA</t>
         </is>
       </c>
       <c r="K113" s="2" t="inlineStr">
         <is>
-          <t>CHIQUIMULA</t>
+          <t>TECULUTAN</t>
         </is>
       </c>
       <c r="L113" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 608</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M113" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SANTA BARBARA</t>
+          <t>ALDEA EL ARCO</t>
         </is>
       </c>
       <c r="N113" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>15.00124289,-89.73682484</t>
         </is>
       </c>
       <c r="O113" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P113" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q113" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R113" s="1" t="n">
-        <v>38</v>
+        <v>230</v>
       </c>
       <c r="S113" s="1" t="n">
-        <v>48</v>
+        <v>275</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="n">
-        <v>16167</v>
+        <v>16134</v>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
-          <t>20-03-0027-45_2025</t>
+          <t>20-01-2269-45_2024</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
-          <t>20-03-0027-45</t>
+          <t>20-01-2269-45</t>
         </is>
       </c>
       <c r="D114" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E114" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F114" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G114" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H114" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I114" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
       </c>
       <c r="J114" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
       </c>
       <c r="K114" s="2" t="inlineStr">
         <is>
-          <t>SAN JUAN ERMITA</t>
+          <t>CHIQUIMULA</t>
         </is>
       </c>
       <c r="L114" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 260</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 454</t>
         </is>
       </c>
       <c r="M114" s="2" t="inlineStr">
         <is>
-          <t>CASERIO EL MAGUEYAL ALDEA TASHARJA</t>
+          <t>ALDEA SAN MIGUEL</t>
         </is>
       </c>
       <c r="N114" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O114" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P114" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q114" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R114" s="1" t="n">
-        <v>37</v>
+        <v>69</v>
       </c>
       <c r="S114" s="1" t="n">
-        <v>31</v>
+        <v>68</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="n">
-        <v>16215</v>
+        <v>16137</v>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
-          <t>20-03-2128-45_2025</t>
+          <t>20-01-2368-45_2024</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
-          <t>20-03-2128-45</t>
+          <t>20-01-2368-45</t>
         </is>
       </c>
       <c r="D115" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E115" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F115" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G115" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H115" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I115" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
       </c>
       <c r="J115" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
       </c>
       <c r="K115" s="2" t="inlineStr">
         <is>
-          <t>SAN JUAN ERMITA</t>
+          <t>CHIQUIMULA</t>
         </is>
       </c>
       <c r="L115" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 261</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 608</t>
         </is>
       </c>
       <c r="M115" s="2" t="inlineStr">
         <is>
-          <t>ALDEA TASHARJA CENTRO</t>
+          <t>ALDEA SANTA BARBARA</t>
         </is>
       </c>
       <c r="N115" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O115" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P115" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q115" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R115" s="1" t="n">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="S115" s="1" t="n">
-        <v>24</v>
+        <v>48</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="n">
-        <v>16216</v>
+        <v>16167</v>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
-          <t>20-03-2130-45_2024</t>
+          <t>20-03-0027-45_2025</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
-          <t>20-03-2130-45</t>
+          <t>20-03-0027-45</t>
         </is>
       </c>
       <c r="D116" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I116" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
       </c>
       <c r="J116" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
       </c>
       <c r="K116" s="2" t="inlineStr">
         <is>
           <t>SAN JUAN ERMITA</t>
         </is>
       </c>
       <c r="L116" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 259</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 260</t>
         </is>
       </c>
       <c r="M116" s="2" t="inlineStr">
         <is>
-          <t>ALDEA MINAS ABAJO</t>
+          <t>CASERIO EL MAGUEYAL ALDEA TASHARJA</t>
         </is>
       </c>
       <c r="N116" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O116" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P116" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q116" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R116" s="1" t="n">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="S116" s="1" t="n">
-        <v>18</v>
+        <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="n">
-        <v>16221</v>
+        <v>16215</v>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
-          <t>20-03-2334-45_2024</t>
+          <t>20-03-2128-45_2025</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
-          <t>20-03-2334-45</t>
+          <t>20-03-2128-45</t>
         </is>
       </c>
       <c r="D117" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I117" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
       </c>
       <c r="J117" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
       </c>
       <c r="K117" s="2" t="inlineStr">
         <is>
           <t>SAN JUAN ERMITA</t>
         </is>
       </c>
       <c r="L117" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO.549</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 261</t>
         </is>
       </c>
       <c r="M117" s="2" t="inlineStr">
         <is>
-          <t>ALDEA CHURISCHAM</t>
+          <t>ALDEA TASHARJA CENTRO</t>
         </is>
       </c>
       <c r="N117" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O117" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P117" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q117" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R117" s="1" t="n">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="S117" s="1" t="n">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="n">
-        <v>16282</v>
+        <v>16216</v>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
-          <t>20-04-2137-45_2025</t>
+          <t>20-03-2130-45_2024</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
-          <t>20-04-2137-45</t>
+          <t>20-03-2130-45</t>
         </is>
       </c>
       <c r="D118" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I118" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
       </c>
       <c r="J118" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
       </c>
       <c r="K118" s="2" t="inlineStr">
         <is>
-          <t>JOCOTAN</t>
+          <t>SAN JUAN ERMITA</t>
         </is>
       </c>
       <c r="L118" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 186</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 259</t>
         </is>
       </c>
       <c r="M118" s="2" t="inlineStr">
         <is>
-          <t>ALDEA GUARERUCHE</t>
+          <t>ALDEA MINAS ABAJO</t>
         </is>
       </c>
       <c r="N118" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O118" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P118" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q118" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R118" s="1" t="n">
-        <v>57</v>
+        <v>19</v>
       </c>
       <c r="S118" s="1" t="n">
-        <v>55</v>
+        <v>18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="n">
-        <v>18950</v>
+        <v>16221</v>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
-          <t>20-04-2139-45_2025</t>
+          <t>20-03-2334-45_2024</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
-          <t>20-04-2139-45</t>
+          <t>20-03-2334-45</t>
         </is>
       </c>
       <c r="D119" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H119" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I119" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
       </c>
       <c r="J119" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
       </c>
       <c r="K119" s="2" t="inlineStr">
         <is>
-          <t>JOCOTAN</t>
+          <t>SAN JUAN ERMITA</t>
         </is>
       </c>
       <c r="L119" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 178</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO.549</t>
         </is>
       </c>
       <c r="M119" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SUCHIQUER</t>
+          <t>ALDEA CHURISCHAM</t>
         </is>
       </c>
       <c r="N119" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O119" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P119" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q119" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R119" s="1" t="n">
-        <v>93</v>
+        <v>33</v>
       </c>
       <c r="S119" s="1" t="n">
-        <v>85</v>
+        <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="n">
-        <v>16283</v>
+        <v>16282</v>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
-          <t>20-04-2141-45_2025</t>
+          <t>20-04-2137-45_2025</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
-          <t>20-04-2141-45</t>
+          <t>20-04-2137-45</t>
         </is>
       </c>
       <c r="D120" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G120" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H120" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I120" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
       </c>
       <c r="J120" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
       </c>
       <c r="K120" s="2" t="inlineStr">
         <is>
           <t>JOCOTAN</t>
         </is>
       </c>
       <c r="L120" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 180</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 186</t>
         </is>
       </c>
       <c r="M120" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LA MINA</t>
+          <t>ALDEA GUARERUCHE</t>
         </is>
       </c>
       <c r="N120" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O120" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P120" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q120" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R120" s="1" t="n">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="S120" s="1" t="n">
-        <v>40</v>
+        <v>55</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="n">
-        <v>16284</v>
+        <v>18950</v>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
-          <t>20-04-2142-45_2025</t>
+          <t>20-04-2139-45_2025</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
-          <t>20-04-2142-45</t>
+          <t>20-04-2139-45</t>
         </is>
       </c>
       <c r="D121" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F121" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G121" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H121" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I121" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
       </c>
       <c r="J121" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
       </c>
       <c r="K121" s="2" t="inlineStr">
         <is>
           <t>JOCOTAN</t>
         </is>
       </c>
       <c r="L121" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 181</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 178</t>
         </is>
       </c>
       <c r="M121" s="2" t="inlineStr">
         <is>
-          <t>ALDEA TIERRA BLANCA</t>
+          <t>ALDEA SUCHIQUER</t>
         </is>
       </c>
       <c r="N121" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O121" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P121" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q121" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R121" s="1" t="n">
-        <v>69</v>
+        <v>93</v>
       </c>
       <c r="S121" s="1" t="n">
-        <v>66</v>
+        <v>85</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="n">
-        <v>16285</v>
+        <v>16283</v>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
-          <t>20-04-2143-45_2025</t>
+          <t>20-04-2141-45_2025</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
-          <t>20-04-2143-45</t>
+          <t>20-04-2141-45</t>
         </is>
       </c>
       <c r="D122" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I122" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
       </c>
       <c r="J122" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
       </c>
       <c r="K122" s="2" t="inlineStr">
         <is>
           <t>JOCOTAN</t>
         </is>
       </c>
       <c r="L122" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 182</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 180</t>
         </is>
       </c>
       <c r="M122" s="2" t="inlineStr">
         <is>
-          <t>ALDEA TALQUEZAL</t>
+          <t>ALDEA LA MINA</t>
         </is>
       </c>
       <c r="N122" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O122" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P122" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q122" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R122" s="1" t="n">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="S122" s="1" t="n">
-        <v>56</v>
+        <v>40</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="n">
-        <v>16286</v>
+        <v>16284</v>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
-          <t>20-04-2144-45_2025</t>
+          <t>20-04-2142-45_2025</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
-          <t>20-04-2144-45</t>
+          <t>20-04-2142-45</t>
         </is>
       </c>
       <c r="D123" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G123" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H123" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I123" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
       </c>
       <c r="J123" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
       </c>
       <c r="K123" s="2" t="inlineStr">
         <is>
           <t>JOCOTAN</t>
         </is>
       </c>
       <c r="L123" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 183</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 181</t>
         </is>
       </c>
       <c r="M123" s="2" t="inlineStr">
         <is>
-          <t>ALDEA TONTOLES</t>
+          <t>ALDEA TIERRA BLANCA</t>
         </is>
       </c>
       <c r="N123" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O123" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P123" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q123" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R123" s="1" t="n">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="S123" s="1" t="n">
-        <v>45</v>
+        <v>66</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="n">
-        <v>16336</v>
+        <v>16285</v>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
-          <t>20-05-0105-45_2025</t>
+          <t>20-04-2143-45_2025</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
-          <t>20-05-0105-45</t>
+          <t>20-04-2143-45</t>
         </is>
       </c>
       <c r="D124" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E124" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F124" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G124" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H124" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I124" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
       </c>
       <c r="J124" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
       </c>
       <c r="K124" s="2" t="inlineStr">
         <is>
-          <t>CAMOTAN</t>
+          <t>JOCOTAN</t>
         </is>
       </c>
       <c r="L124" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED 453</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 182</t>
         </is>
       </c>
       <c r="M124" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LA LIMA</t>
+          <t>ALDEA TALQUEZAL</t>
         </is>
       </c>
       <c r="N124" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O124" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P124" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q124" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R124" s="1" t="n">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="S124" s="1" t="n">
-        <v>43</v>
+        <v>56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="n">
-        <v>16379</v>
+        <v>16286</v>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
-          <t>20-05-2134-45_2024</t>
+          <t>20-04-2144-45_2025</t>
         </is>
       </c>
       <c r="C125" s="2" t="inlineStr">
         <is>
-          <t>20-05-2134-45</t>
+          <t>20-04-2144-45</t>
         </is>
       </c>
       <c r="D125" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E125" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F125" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G125" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H125" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I125" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
       </c>
       <c r="J125" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
       </c>
       <c r="K125" s="2" t="inlineStr">
         <is>
-          <t>CAMOTAN</t>
+          <t>JOCOTAN</t>
         </is>
       </c>
       <c r="L125" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 188</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 183</t>
         </is>
       </c>
       <c r="M125" s="2" t="inlineStr">
         <is>
-          <t>ALDEA GUIOR CENTRO</t>
+          <t>ALDEA TONTOLES</t>
         </is>
       </c>
       <c r="N125" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O125" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P125" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q125" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R125" s="1" t="n">
-        <v>108</v>
+        <v>53</v>
       </c>
       <c r="S125" s="1" t="n">
-        <v>130</v>
+        <v>45</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="n">
-        <v>16768</v>
+        <v>16336</v>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
-          <t>21-01-0391-46_2025</t>
+          <t>20-05-0105-45_2025</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
-          <t>21-01-0391-46</t>
+          <t>20-05-0105-45</t>
         </is>
       </c>
       <c r="D126" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F126" s="2" t="inlineStr">
         <is>
-          <t>Diversificado</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G126" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H126" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I126" s="2" t="inlineStr">
         <is>
-          <t>JALAPA</t>
+          <t>CHIQUIMULA</t>
         </is>
       </c>
       <c r="J126" s="2" t="inlineStr">
         <is>
-          <t>JALAPA</t>
+          <t>CHIQUIMULA</t>
         </is>
       </c>
       <c r="K126" s="2" t="inlineStr">
         <is>
-          <t>JALAPA</t>
+          <t>CAMOTAN</t>
         </is>
       </c>
       <c r="L126" s="2" t="inlineStr">
         <is>
-          <t>INSTITUTO NACIONAL DE EDUCACION DIVERSIFICADA</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED 453</t>
         </is>
       </c>
       <c r="M126" s="2" t="inlineStr">
         <is>
-          <t>CALZADA JUAN JOSE BONILLA, 3-02 ZONA 2 BARRIO SAN FRANCISCO</t>
+          <t>ALDEA LA LIMA</t>
         </is>
       </c>
       <c r="N126" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O126" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P126" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q126" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R126" s="1" t="n">
-        <v>88</v>
+        <v>34</v>
       </c>
       <c r="S126" s="1" t="n">
-        <v>79</v>
+        <v>43</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="n">
-        <v>16841</v>
+        <v>16379</v>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
-          <t>21-01-1438-45_2024</t>
+          <t>20-05-2134-45_2024</t>
         </is>
       </c>
       <c r="C127" s="2" t="inlineStr">
         <is>
-          <t>21-01-1438-45</t>
+          <t>20-05-2134-45</t>
         </is>
       </c>
       <c r="D127" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E127" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F127" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G127" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H127" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I127" s="2" t="inlineStr">
         <is>
-          <t>JALAPA</t>
+          <t>CHIQUIMULA</t>
         </is>
       </c>
       <c r="J127" s="2" t="inlineStr">
         <is>
-          <t>JALAPA</t>
+          <t>CHIQUIMULA</t>
         </is>
       </c>
       <c r="K127" s="2" t="inlineStr">
         <is>
-          <t>JALAPA</t>
+          <t>CAMOTAN</t>
         </is>
       </c>
       <c r="L127" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 188</t>
         </is>
       </c>
       <c r="M127" s="2" t="inlineStr">
         <is>
-          <t>CASERIO TIERRA BLANCA ALDEA SASHICO</t>
+          <t>ALDEA GUIOR CENTRO</t>
         </is>
       </c>
       <c r="N127" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O127" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P127" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q127" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R127" s="1" t="n">
-        <v>35</v>
+        <v>108</v>
       </c>
       <c r="S127" s="1" t="n">
-        <v>26</v>
+        <v>130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="n">
-        <v>16842</v>
+        <v>16768</v>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
-          <t>21-01-1439-45_2024</t>
+          <t>21-01-0391-46_2025</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
-          <t>21-01-1439-45</t>
+          <t>21-01-0391-46</t>
         </is>
       </c>
       <c r="D128" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E128" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F128" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Diversificado</t>
         </is>
       </c>
       <c r="G128" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H128" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I128" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="J128" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="K128" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="L128" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO</t>
+          <t>INSTITUTO NACIONAL DE EDUCACION DIVERSIFICADA</t>
         </is>
       </c>
       <c r="M128" s="2" t="inlineStr">
         <is>
-          <t>CASERIO LA LAGUNA ALDEA PALO VERDE</t>
+          <t>CALZADA JUAN JOSE BONILLA, 3-02 ZONA 2 BARRIO SAN FRANCISCO</t>
         </is>
       </c>
       <c r="N128" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O128" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P128" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q128" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R128" s="1" t="n">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="S128" s="1" t="n">
-        <v>101</v>
+        <v>79</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="n">
-        <v>16843</v>
+        <v>16841</v>
       </c>
       <c r="B129" s="2" t="inlineStr">
         <is>
-          <t>21-01-1440-45_2024</t>
+          <t>21-01-1438-45_2024</t>
         </is>
       </c>
       <c r="C129" s="2" t="inlineStr">
         <is>
-          <t>21-01-1440-45</t>
+          <t>21-01-1438-45</t>
         </is>
       </c>
       <c r="D129" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E129" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F129" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G129" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H129" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I129" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="J129" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="K129" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="L129" s="2" t="inlineStr">
         <is>
           <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M129" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LA PAZ</t>
+          <t>CASERIO TIERRA BLANCA ALDEA SASHICO</t>
         </is>
       </c>
       <c r="N129" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O129" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P129" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q129" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R129" s="1" t="n">
-        <v>95</v>
+        <v>35</v>
       </c>
       <c r="S129" s="1" t="n">
-        <v>95</v>
+        <v>26</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="n">
-        <v>16844</v>
+        <v>16842</v>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
-          <t>21-01-1440-45_2025</t>
+          <t>21-01-1439-45_2024</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
-          <t>21-01-1440-45</t>
+          <t>21-01-1439-45</t>
         </is>
       </c>
       <c r="D130" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E130" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F130" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G130" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H130" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I130" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="J130" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="K130" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="L130" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO</t>
         </is>
       </c>
       <c r="M130" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LA PAZ</t>
+          <t>CASERIO LA LAGUNA ALDEA PALO VERDE</t>
         </is>
       </c>
       <c r="N130" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O130" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P130" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q130" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R130" s="1" t="n">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="S130" s="1" t="n">
-        <v>95</v>
+        <v>101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="n">
-        <v>16845</v>
+        <v>16843</v>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
-          <t>21-01-1441-45_2025</t>
+          <t>21-01-1440-45_2024</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
-          <t>21-01-1441-45</t>
+          <t>21-01-1440-45</t>
         </is>
       </c>
       <c r="D131" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E131" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F131" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G131" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H131" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I131" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="J131" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="K131" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="L131" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M131" s="2" t="inlineStr">
         <is>
-          <t>CASERIO LAGUNA DEL PITO, ALDEA SASHICO</t>
+          <t>ALDEA LA PAZ</t>
         </is>
       </c>
       <c r="N131" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O131" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P131" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q131" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R131" s="1" t="n">
-        <v>111</v>
+        <v>95</v>
       </c>
       <c r="S131" s="1" t="n">
-        <v>115</v>
+        <v>95</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="n">
-        <v>16846</v>
+        <v>16844</v>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
-          <t>21-01-1445-45_2025</t>
+          <t>21-01-1440-45_2025</t>
         </is>
       </c>
       <c r="C132" s="2" t="inlineStr">
         <is>
-          <t>21-01-1445-45</t>
+          <t>21-01-1440-45</t>
         </is>
       </c>
       <c r="D132" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E132" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F132" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G132" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H132" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I132" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="J132" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="K132" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="L132" s="2" t="inlineStr">
         <is>
           <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M132" s="2" t="inlineStr">
         <is>
-          <t>CASERIO EL DIVISADERO, ALDEA SASHICO</t>
+          <t>ALDEA LA PAZ</t>
         </is>
       </c>
       <c r="N132" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O132" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P132" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q132" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R132" s="1" t="n">
-        <v>73</v>
+        <v>95</v>
       </c>
       <c r="S132" s="1" t="n">
-        <v>80</v>
+        <v>95</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="n">
-        <v>16847</v>
+        <v>16845</v>
       </c>
       <c r="B133" s="2" t="inlineStr">
         <is>
-          <t>21-01-1464-45_2025</t>
+          <t>21-01-1441-45_2025</t>
         </is>
       </c>
       <c r="C133" s="2" t="inlineStr">
         <is>
-          <t>21-01-1464-45</t>
+          <t>21-01-1441-45</t>
         </is>
       </c>
       <c r="D133" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E133" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F133" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G133" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H133" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I133" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="J133" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="K133" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="L133" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO</t>
         </is>
       </c>
       <c r="M133" s="2" t="inlineStr">
         <is>
-          <t>CASERIO SAUZAL ALDEA EL BOSQUE</t>
+          <t>CASERIO LAGUNA DEL PITO, ALDEA SASHICO</t>
         </is>
       </c>
       <c r="N133" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O133" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P133" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q133" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R133" s="1" t="n">
-        <v>58</v>
+        <v>111</v>
       </c>
       <c r="S133" s="1" t="n">
-        <v>42</v>
+        <v>115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="n">
-        <v>16861</v>
+        <v>16846</v>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
-          <t>21-01-1510-45_2025</t>
+          <t>21-01-1445-45_2025</t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
-          <t>21-01-1510-45</t>
+          <t>21-01-1445-45</t>
         </is>
       </c>
       <c r="D134" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E134" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F134" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G134" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H134" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I134" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="J134" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="K134" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="L134" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO -NUFED-</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M134" s="2" t="inlineStr">
         <is>
-          <t>COLONIA LOS PINOS</t>
+          <t>CASERIO EL DIVISADERO, ALDEA SASHICO</t>
         </is>
       </c>
       <c r="N134" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O134" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P134" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q134" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R134" s="1" t="n">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="S134" s="1" t="n">
-        <v>49</v>
+        <v>80</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="n">
-        <v>16867</v>
+        <v>16847</v>
       </c>
       <c r="B135" s="2" t="inlineStr">
         <is>
-          <t>21-02-0001-45_2024</t>
+          <t>21-01-1464-45_2025</t>
         </is>
       </c>
       <c r="C135" s="2" t="inlineStr">
         <is>
-          <t>21-02-0001-45</t>
+          <t>21-01-1464-45</t>
         </is>
       </c>
       <c r="D135" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E135" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F135" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G135" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H135" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I135" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="J135" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="K135" s="2" t="inlineStr">
         <is>
-          <t>SAN PEDRO PINULA</t>
+          <t>JALAPA</t>
         </is>
       </c>
       <c r="L135" s="2" t="inlineStr">
         <is>
           <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M135" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL ZUNZO</t>
+          <t>CASERIO SAUZAL ALDEA EL BOSQUE</t>
         </is>
       </c>
       <c r="N135" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O135" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P135" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q135" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R135" s="1" t="n">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="S135" s="1" t="n">
-        <v>57</v>
+        <v>42</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="n">
-        <v>16972</v>
+        <v>16861</v>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
-          <t>21-02-1436-45_2024</t>
+          <t>21-01-1510-45_2025</t>
         </is>
       </c>
       <c r="C136" s="2" t="inlineStr">
         <is>
-          <t>21-02-1436-45</t>
+          <t>21-01-1510-45</t>
         </is>
       </c>
       <c r="D136" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E136" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F136" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G136" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H136" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I136" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="J136" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="K136" s="2" t="inlineStr">
         <is>
-          <t>SAN PEDRO PINULA</t>
+          <t>JALAPA</t>
         </is>
       </c>
       <c r="L136" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO -NUFED-</t>
         </is>
       </c>
       <c r="M136" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LA CEIBITA</t>
+          <t>COLONIA LOS PINOS</t>
         </is>
       </c>
       <c r="N136" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O136" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P136" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q136" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R136" s="1" t="n">
-        <v>76</v>
+        <v>59</v>
       </c>
       <c r="S136" s="1" t="n">
-        <v>79</v>
+        <v>49</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="n">
-        <v>16973</v>
+        <v>16867</v>
       </c>
       <c r="B137" s="2" t="inlineStr">
         <is>
-          <t>21-02-1444-45_2024</t>
+          <t>21-02-0001-45_2024</t>
         </is>
       </c>
       <c r="C137" s="2" t="inlineStr">
         <is>
-          <t>21-02-1444-45</t>
+          <t>21-02-0001-45</t>
         </is>
       </c>
       <c r="D137" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E137" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F137" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G137" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H137" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I137" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="J137" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="K137" s="2" t="inlineStr">
         <is>
           <t>SAN PEDRO PINULA</t>
         </is>
       </c>
       <c r="L137" s="2" t="inlineStr">
         <is>
           <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M137" s="2" t="inlineStr">
         <is>
-          <t>ALDEA PLAN DE LA CRUZ</t>
+          <t>ALDEA EL ZUNZO</t>
         </is>
       </c>
       <c r="N137" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O137" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P137" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q137" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R137" s="1" t="n">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="S137" s="1" t="n">
-        <v>69</v>
+        <v>57</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="n">
-        <v>16974</v>
+        <v>16972</v>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
-          <t>21-02-1447-45_2024</t>
+          <t>21-02-1436-45_2024</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
-          <t>21-02-1447-45</t>
+          <t>21-02-1436-45</t>
         </is>
       </c>
       <c r="D138" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E138" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F138" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G138" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H138" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I138" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="J138" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="K138" s="2" t="inlineStr">
         <is>
           <t>SAN PEDRO PINULA</t>
         </is>
       </c>
       <c r="L138" s="2" t="inlineStr">
         <is>
           <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M138" s="2" t="inlineStr">
         <is>
-          <t>ALDEA GUISILTEPEQUE</t>
+          <t>ALDEA LA CEIBITA</t>
         </is>
       </c>
       <c r="N138" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O138" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P138" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q138" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R138" s="1" t="n">
-        <v>110</v>
+        <v>76</v>
       </c>
       <c r="S138" s="1" t="n">
-        <v>96</v>
+        <v>79</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="n">
-        <v>16975</v>
+        <v>16973</v>
       </c>
       <c r="B139" s="2" t="inlineStr">
         <is>
-          <t>21-02-1448-45_2024</t>
+          <t>21-02-1444-45_2024</t>
         </is>
       </c>
       <c r="C139" s="2" t="inlineStr">
         <is>
-          <t>21-02-1448-45</t>
+          <t>21-02-1444-45</t>
         </is>
       </c>
       <c r="D139" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E139" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F139" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G139" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H139" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I139" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="J139" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="K139" s="2" t="inlineStr">
         <is>
           <t>SAN PEDRO PINULA</t>
         </is>
       </c>
       <c r="L139" s="2" t="inlineStr">
         <is>
           <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M139" s="2" t="inlineStr">
         <is>
-          <t>ALDEA HIERBA BUENA</t>
+          <t>ALDEA PLAN DE LA CRUZ</t>
         </is>
       </c>
       <c r="N139" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O139" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P139" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q139" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R139" s="1" t="n">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="S139" s="1" t="n">
-        <v>76</v>
+        <v>69</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="n">
-        <v>16976</v>
+        <v>16974</v>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
-          <t>21-02-1459-45_2024</t>
+          <t>21-02-1447-45_2024</t>
         </is>
       </c>
       <c r="C140" s="2" t="inlineStr">
         <is>
-          <t>21-02-1459-45</t>
+          <t>21-02-1447-45</t>
         </is>
       </c>
       <c r="D140" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E140" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F140" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G140" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H140" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I140" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="J140" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="K140" s="2" t="inlineStr">
         <is>
           <t>SAN PEDRO PINULA</t>
         </is>
       </c>
       <c r="L140" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M140" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LAGUNA SECA, LA CUMBRE</t>
+          <t>ALDEA GUISILTEPEQUE</t>
         </is>
       </c>
       <c r="N140" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O140" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P140" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q140" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R140" s="1" t="n">
-        <v>76</v>
+        <v>110</v>
       </c>
       <c r="S140" s="1" t="n">
-        <v>76</v>
+        <v>96</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="n">
-        <v>16977</v>
+        <v>16975</v>
       </c>
       <c r="B141" s="2" t="inlineStr">
         <is>
-          <t>21-02-1460-45_2024</t>
+          <t>21-02-1448-45_2024</t>
         </is>
       </c>
       <c r="C141" s="2" t="inlineStr">
         <is>
-          <t>21-02-1460-45</t>
+          <t>21-02-1448-45</t>
         </is>
       </c>
       <c r="D141" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E141" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F141" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G141" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H141" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I141" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="J141" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="K141" s="2" t="inlineStr">
         <is>
           <t>SAN PEDRO PINULA</t>
         </is>
       </c>
       <c r="L141" s="2" t="inlineStr">
         <is>
           <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M141" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL TOBON</t>
+          <t>ALDEA HIERBA BUENA</t>
         </is>
       </c>
       <c r="N141" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O141" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P141" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q141" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R141" s="1" t="n">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="S141" s="1" t="n">
-        <v>31</v>
+        <v>76</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="n">
-        <v>16978</v>
+        <v>16976</v>
       </c>
       <c r="B142" s="2" t="inlineStr">
         <is>
-          <t>21-02-1465-45_2024</t>
+          <t>21-02-1459-45_2024</t>
         </is>
       </c>
       <c r="C142" s="2" t="inlineStr">
         <is>
-          <t>21-02-1465-45</t>
+          <t>21-02-1459-45</t>
         </is>
       </c>
       <c r="D142" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E142" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F142" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G142" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H142" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I142" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="J142" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="K142" s="2" t="inlineStr">
         <is>
           <t>SAN PEDRO PINULA</t>
         </is>
       </c>
       <c r="L142" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO</t>
         </is>
       </c>
       <c r="M142" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL MAESTRILLO</t>
+          <t>ALDEA LAGUNA SECA, LA CUMBRE</t>
         </is>
       </c>
       <c r="N142" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O142" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P142" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q142" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R142" s="1" t="n">
-        <v>26</v>
+        <v>76</v>
       </c>
       <c r="S142" s="1" t="n">
-        <v>25</v>
+        <v>76</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="n">
-        <v>16979</v>
+        <v>16977</v>
       </c>
       <c r="B143" s="2" t="inlineStr">
         <is>
-          <t>21-02-1466-45_2024</t>
+          <t>21-02-1460-45_2024</t>
         </is>
       </c>
       <c r="C143" s="2" t="inlineStr">
         <is>
-          <t>21-02-1466-45</t>
+          <t>21-02-1460-45</t>
         </is>
       </c>
       <c r="D143" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E143" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F143" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G143" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H143" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I143" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="J143" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="K143" s="2" t="inlineStr">
         <is>
           <t>SAN PEDRO PINULA</t>
         </is>
       </c>
       <c r="L143" s="2" t="inlineStr">
         <is>
           <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M143" s="2" t="inlineStr">
         <is>
-          <t>ALDEA URILES PINALON</t>
+          <t>ALDEA EL TOBON</t>
         </is>
       </c>
       <c r="N143" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O143" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P143" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q143" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R143" s="1" t="n">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="S143" s="1" t="n">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="n">
-        <v>17070</v>
+        <v>16978</v>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
-          <t>21-05-1442-45_2024</t>
+          <t>21-02-1465-45_2024</t>
         </is>
       </c>
       <c r="C144" s="2" t="inlineStr">
         <is>
-          <t>21-05-1442-45</t>
+          <t>21-02-1465-45</t>
         </is>
       </c>
       <c r="D144" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E144" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F144" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G144" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H144" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I144" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="J144" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="K144" s="2" t="inlineStr">
         <is>
-          <t>SAN CARLOS ALZATATE</t>
+          <t>SAN PEDRO PINULA</t>
         </is>
       </c>
       <c r="L144" s="2" t="inlineStr">
         <is>
           <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M144" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LAS FLORES</t>
+          <t>ALDEA EL MAESTRILLO</t>
         </is>
       </c>
       <c r="N144" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O144" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P144" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q144" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R144" s="1" t="n">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="S144" s="1" t="n">
-        <v>53</v>
+        <v>25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="n">
-        <v>17072</v>
+        <v>16979</v>
       </c>
       <c r="B145" s="2" t="inlineStr">
         <is>
-          <t>21-05-1461-45_2024</t>
+          <t>21-02-1466-45_2024</t>
         </is>
       </c>
       <c r="C145" s="2" t="inlineStr">
         <is>
-          <t>21-05-1461-45</t>
+          <t>21-02-1466-45</t>
         </is>
       </c>
       <c r="D145" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E145" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F145" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G145" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H145" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I145" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="J145" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="K145" s="2" t="inlineStr">
         <is>
-          <t>SAN CARLOS ALZATATE</t>
+          <t>SAN PEDRO PINULA</t>
         </is>
       </c>
       <c r="L145" s="2" t="inlineStr">
         <is>
           <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M145" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SABANETAS</t>
+          <t>ALDEA URILES PINALON</t>
         </is>
       </c>
       <c r="N145" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O145" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P145" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q145" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R145" s="1" t="n">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="S145" s="1" t="n">
-        <v>11</v>
+        <v>25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="n">
-        <v>17102</v>
+        <v>17070</v>
       </c>
       <c r="B146" s="2" t="inlineStr">
         <is>
-          <t>21-06-0239-46_2024</t>
+          <t>21-05-1442-45_2024</t>
         </is>
       </c>
       <c r="C146" s="2" t="inlineStr">
         <is>
-          <t>21-06-0239-46</t>
+          <t>21-05-1442-45</t>
         </is>
       </c>
       <c r="D146" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E146" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F146" s="2" t="inlineStr">
         <is>
-          <t>Diversificado</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G146" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H146" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I146" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="J146" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="K146" s="2" t="inlineStr">
         <is>
-          <t>MONJAS</t>
+          <t>SAN CARLOS ALZATATE</t>
         </is>
       </c>
       <c r="L146" s="2" t="inlineStr">
         <is>
-          <t>ESCUELA NORMAL REGIONAL DE ORIENTE LICENCIADO CLEMENTE MARROQUIN ROJAS</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M146" s="2" t="inlineStr">
         <is>
-          <t>KILOMETRO 146.5</t>
+          <t>ALDEA LAS FLORES</t>
         </is>
       </c>
       <c r="N146" s="2" t="inlineStr">
         <is>
-          <t>14.48697776,-89.87934637</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O146" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P146" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q146" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R146" s="1" t="n">
-        <v>204</v>
+        <v>55</v>
       </c>
       <c r="S146" s="1" t="n">
-        <v>283</v>
+        <v>53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="n">
-        <v>17124</v>
+        <v>17072</v>
       </c>
       <c r="B147" s="2" t="inlineStr">
         <is>
-          <t>21-07-0002-45_2024</t>
+          <t>21-05-1461-45_2024</t>
         </is>
       </c>
       <c r="C147" s="2" t="inlineStr">
         <is>
-          <t>21-07-0002-45</t>
+          <t>21-05-1461-45</t>
         </is>
       </c>
       <c r="D147" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E147" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F147" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G147" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H147" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I147" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="J147" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="K147" s="2" t="inlineStr">
         <is>
-          <t>MATAQUESCUINTLA</t>
+          <t>SAN CARLOS ALZATATE</t>
         </is>
       </c>
       <c r="L147" s="2" t="inlineStr">
         <is>
           <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M147" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LAS BRISAS</t>
+          <t>ALDEA SABANETAS</t>
         </is>
       </c>
       <c r="N147" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O147" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P147" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q147" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R147" s="1" t="n">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="S147" s="1" t="n">
-        <v>44</v>
+        <v>11</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="n">
-        <v>17229</v>
+        <v>17102</v>
       </c>
       <c r="B148" s="2" t="inlineStr">
         <is>
-          <t>21-07-1449-45_2024</t>
+          <t>21-06-0239-46_2024</t>
         </is>
       </c>
       <c r="C148" s="2" t="inlineStr">
         <is>
-          <t>21-07-1449-45</t>
+          <t>21-06-0239-46</t>
         </is>
       </c>
       <c r="D148" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E148" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F148" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Diversificado</t>
         </is>
       </c>
       <c r="G148" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H148" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I148" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="J148" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="K148" s="2" t="inlineStr">
         <is>
-          <t>MATAQUESCUINTLA</t>
+          <t>MONJAS</t>
         </is>
       </c>
       <c r="L148" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
+          <t>ESCUELA NORMAL REGIONAL DE ORIENTE LICENCIADO CLEMENTE MARROQUIN ROJAS</t>
         </is>
       </c>
       <c r="M148" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SAN ANTONIO LAS FLORES</t>
+          <t>KILOMETRO 146.5</t>
         </is>
       </c>
       <c r="N148" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.48697776,-89.87934637</t>
         </is>
       </c>
       <c r="O148" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P148" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q148" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R148" s="1" t="n">
-        <v>27</v>
+        <v>204</v>
       </c>
       <c r="S148" s="1" t="n">
-        <v>30</v>
+        <v>283</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="n">
-        <v>17230</v>
+        <v>17124</v>
       </c>
       <c r="B149" s="2" t="inlineStr">
         <is>
-          <t>21-07-1467-45_2024</t>
+          <t>21-07-0002-45_2024</t>
         </is>
       </c>
       <c r="C149" s="2" t="inlineStr">
         <is>
-          <t>21-07-1467-45</t>
+          <t>21-07-0002-45</t>
         </is>
       </c>
       <c r="D149" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E149" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F149" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G149" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H149" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I149" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="J149" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="K149" s="2" t="inlineStr">
         <is>
           <t>MATAQUESCUINTLA</t>
         </is>
       </c>
       <c r="L149" s="2" t="inlineStr">
         <is>
           <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M149" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL CARRIZAL</t>
+          <t>ALDEA LAS BRISAS</t>
         </is>
       </c>
       <c r="N149" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O149" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P149" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q149" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R149" s="1" t="n">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="S149" s="1" t="n">
-        <v>30</v>
+        <v>44</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="n">
-        <v>17232</v>
+        <v>17229</v>
       </c>
       <c r="B150" s="2" t="inlineStr">
         <is>
-          <t>21-07-1486-45_2024</t>
+          <t>21-07-1449-45_2024</t>
         </is>
       </c>
       <c r="C150" s="2" t="inlineStr">
         <is>
-          <t>21-07-1486-45</t>
+          <t>21-07-1449-45</t>
         </is>
       </c>
       <c r="D150" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E150" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F150" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G150" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H150" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I150" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="J150" s="2" t="inlineStr">
         <is>
           <t>JALAPA</t>
         </is>
       </c>
       <c r="K150" s="2" t="inlineStr">
         <is>
           <t>MATAQUESCUINTLA</t>
         </is>
       </c>
       <c r="L150" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED POR AUTOGESTION</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M150" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL ESCOBAL</t>
+          <t>ALDEA SAN ANTONIO LAS FLORES</t>
         </is>
       </c>
       <c r="N150" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O150" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P150" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q150" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R150" s="1" t="n">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="S150" s="1" t="n">
         <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="n">
-        <v>17428</v>
+        <v>17230</v>
       </c>
       <c r="B151" s="2" t="inlineStr">
         <is>
-          <t>22-01-2071-46_2024</t>
+          <t>21-07-1467-45_2024</t>
         </is>
       </c>
       <c r="C151" s="2" t="inlineStr">
         <is>
-          <t>22-01-2071-46</t>
+          <t>21-07-1467-45</t>
         </is>
       </c>
       <c r="D151" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E151" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F151" s="2" t="inlineStr">
         <is>
-          <t>Diversificado</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G151" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H151" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I151" s="2" t="inlineStr">
         <is>
-          <t>JUTIAPA</t>
+          <t>JALAPA</t>
         </is>
       </c>
       <c r="J151" s="2" t="inlineStr">
         <is>
-          <t>JUTIAPA</t>
+          <t>JALAPA</t>
         </is>
       </c>
       <c r="K151" s="2" t="inlineStr">
         <is>
-          <t>JUTIAPA</t>
+          <t>MATAQUESCUINTLA</t>
         </is>
       </c>
       <c r="L151" s="2" t="inlineStr">
         <is>
-          <t>ESCUELA NORMAL DE EDUCACION FISICA</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M151" s="2" t="inlineStr">
         <is>
-          <t>8Ñ. CALLE ZONA 1, BARRIO LATINO</t>
+          <t>ALDEA EL CARRIZAL</t>
         </is>
       </c>
       <c r="N151" s="2" t="inlineStr">
         <is>
-          <t>14.28510583,-89.89100334</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O151" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P151" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q151" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R151" s="1" t="n">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="S151" s="1" t="n">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="n">
-        <v>17768</v>
+        <v>17232</v>
       </c>
       <c r="B152" s="2" t="inlineStr">
         <is>
-          <t>22-11-2270-45_2024</t>
+          <t>21-07-1486-45_2024</t>
         </is>
       </c>
       <c r="C152" s="2" t="inlineStr">
         <is>
-          <t>22-11-2270-45</t>
+          <t>21-07-1486-45</t>
         </is>
       </c>
       <c r="D152" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E152" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F152" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G152" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H152" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I152" s="2" t="inlineStr">
         <is>
-          <t>JUTIAPA</t>
+          <t>JALAPA</t>
         </is>
       </c>
       <c r="J152" s="2" t="inlineStr">
         <is>
-          <t>JUTIAPA</t>
+          <t>JALAPA</t>
         </is>
       </c>
       <c r="K152" s="2" t="inlineStr">
         <is>
-          <t>COMAPA</t>
+          <t>MATAQUESCUINTLA</t>
         </is>
       </c>
       <c r="L152" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED POR AUTOGESTION</t>
         </is>
       </c>
       <c r="M152" s="2" t="inlineStr">
         <is>
-          <t>CASERIO COPALAPA ALDEA EL CARRIZO</t>
+          <t>ALDEA EL ESCOBAL</t>
         </is>
       </c>
       <c r="N152" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O152" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P152" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q152" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R152" s="1" t="n">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="S152" s="1" t="n">
-        <v>56</v>
+        <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="n">
-        <v>17769</v>
+        <v>17428</v>
       </c>
       <c r="B153" s="2" t="inlineStr">
         <is>
-          <t>22-11-2302-45_2025</t>
+          <t>22-01-2071-46_2024</t>
         </is>
       </c>
       <c r="C153" s="2" t="inlineStr">
         <is>
-          <t>22-11-2302-45</t>
+          <t>22-01-2071-46</t>
         </is>
       </c>
       <c r="D153" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E153" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F153" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Diversificado</t>
         </is>
       </c>
       <c r="G153" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H153" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I153" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
       </c>
       <c r="J153" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
       </c>
       <c r="K153" s="2" t="inlineStr">
         <is>
-          <t>COMAPA</t>
+          <t>JUTIAPA</t>
         </is>
       </c>
       <c r="L153" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO.88</t>
+          <t>ESCUELA NORMAL DE EDUCACION FISICA</t>
         </is>
       </c>
       <c r="M153" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SAN CRISTOBAL</t>
+          <t>8Ñ. CALLE ZONA 1, BARRIO LATINO</t>
         </is>
       </c>
       <c r="N153" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.28510583,-89.89100334</t>
         </is>
       </c>
       <c r="O153" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P153" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q153" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R153" s="1" t="n">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="S153" s="1" t="n">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="n">
-        <v>17770</v>
+        <v>17768</v>
       </c>
       <c r="B154" s="2" t="inlineStr">
         <is>
-          <t>22-11-2305-45_2024</t>
+          <t>22-11-2270-45_2024</t>
         </is>
       </c>
       <c r="C154" s="2" t="inlineStr">
         <is>
-          <t>22-11-2305-45</t>
+          <t>22-11-2270-45</t>
         </is>
       </c>
       <c r="D154" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E154" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F154" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G154" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H154" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I154" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
       </c>
       <c r="J154" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
       </c>
       <c r="K154" s="2" t="inlineStr">
         <is>
           <t>COMAPA</t>
         </is>
       </c>
       <c r="L154" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 87</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M154" s="2" t="inlineStr">
         <is>
-          <t>ALDEA ESTANZUELA</t>
+          <t>CASERIO COPALAPA ALDEA EL CARRIZO</t>
         </is>
       </c>
       <c r="N154" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O154" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P154" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q154" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R154" s="1" t="n">
-        <v>76</v>
+        <v>59</v>
       </c>
       <c r="S154" s="1" t="n">
-        <v>66</v>
+        <v>56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="n">
-        <v>17771</v>
+        <v>17769</v>
       </c>
       <c r="B155" s="2" t="inlineStr">
         <is>
-          <t>22-11-2306-45_2024</t>
+          <t>22-11-2302-45_2025</t>
         </is>
       </c>
       <c r="C155" s="2" t="inlineStr">
         <is>
-          <t>22-11-2306-45</t>
+          <t>22-11-2302-45</t>
         </is>
       </c>
       <c r="D155" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E155" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F155" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G155" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H155" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I155" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
       </c>
       <c r="J155" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
       </c>
       <c r="K155" s="2" t="inlineStr">
         <is>
           <t>COMAPA</t>
         </is>
       </c>
       <c r="L155" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 203</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO.88</t>
         </is>
       </c>
       <c r="M155" s="2" t="inlineStr">
         <is>
-          <t>ALDEA ESCUINAPA</t>
+          <t>ALDEA SAN CRISTOBAL</t>
         </is>
       </c>
       <c r="N155" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O155" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P155" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q155" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R155" s="1" t="n">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="S155" s="1" t="n">
-        <v>47</v>
+        <v>14</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="n">
-        <v>17772</v>
+        <v>17770</v>
       </c>
       <c r="B156" s="2" t="inlineStr">
         <is>
-          <t>22-11-2307-45_2024</t>
+          <t>22-11-2305-45_2024</t>
         </is>
       </c>
       <c r="C156" s="2" t="inlineStr">
         <is>
-          <t>22-11-2307-45</t>
+          <t>22-11-2305-45</t>
         </is>
       </c>
       <c r="D156" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E156" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F156" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G156" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H156" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I156" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
       </c>
       <c r="J156" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
       </c>
       <c r="K156" s="2" t="inlineStr">
         <is>
           <t>COMAPA</t>
         </is>
       </c>
       <c r="L156" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO.308</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 87</t>
         </is>
       </c>
       <c r="M156" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL GUACHIPILIN</t>
+          <t>ALDEA ESTANZUELA</t>
         </is>
       </c>
       <c r="N156" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O156" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P156" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q156" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R156" s="1" t="n">
-        <v>59</v>
+        <v>76</v>
       </c>
       <c r="S156" s="1" t="n">
-        <v>71</v>
+        <v>66</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="n">
-        <v>17776</v>
+        <v>17771</v>
       </c>
       <c r="B157" s="2" t="inlineStr">
         <is>
-          <t>22-11-2453-45_2024</t>
+          <t>22-11-2306-45_2024</t>
         </is>
       </c>
       <c r="C157" s="2" t="inlineStr">
         <is>
-          <t>22-11-2453-45</t>
+          <t>22-11-2306-45</t>
         </is>
       </c>
       <c r="D157" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E157" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F157" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G157" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H157" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I157" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
       </c>
       <c r="J157" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
       </c>
       <c r="K157" s="2" t="inlineStr">
         <is>
           <t>COMAPA</t>
         </is>
       </c>
       <c r="L157" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 467</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 203</t>
         </is>
       </c>
       <c r="M157" s="2" t="inlineStr">
         <is>
-          <t>CASERIO POSAS BLANCAS ALDEA EL CARRIZO</t>
+          <t>ALDEA ESCUINAPA</t>
         </is>
       </c>
       <c r="N157" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O157" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P157" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q157" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R157" s="1" t="n">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="S157" s="1" t="n">
-        <v>68</v>
+        <v>47</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="n">
-        <v>17916</v>
+        <v>17772</v>
       </c>
       <c r="B158" s="2" t="inlineStr">
         <is>
-          <t>22-14-2330-45_2024</t>
+          <t>22-11-2307-45_2024</t>
         </is>
       </c>
       <c r="C158" s="2" t="inlineStr">
         <is>
-          <t>22-14-2330-45</t>
+          <t>22-11-2307-45</t>
         </is>
       </c>
       <c r="D158" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E158" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F158" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G158" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H158" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I158" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
       </c>
       <c r="J158" s="2" t="inlineStr">
         <is>
           <t>JUTIAPA</t>
         </is>
       </c>
       <c r="K158" s="2" t="inlineStr">
         <is>
+          <t>COMAPA</t>
+        </is>
+      </c>
+      <c r="L158" s="2" t="inlineStr">
+        <is>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO.308</t>
+        </is>
+      </c>
+      <c r="M158" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA EL GUACHIPILIN</t>
+        </is>
+      </c>
+      <c r="N158" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O158" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P158" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q158" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R158" s="1" t="n">
+        <v>59</v>
+      </c>
+      <c r="S158" s="1" t="n">
+        <v>71</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
+      <c r="A159" s="1" t="n">
+        <v>17776</v>
+      </c>
+      <c r="B159" s="2" t="inlineStr">
+        <is>
+          <t>22-11-2453-45_2024</t>
+        </is>
+      </c>
+      <c r="C159" s="2" t="inlineStr">
+        <is>
+          <t>22-11-2453-45</t>
+        </is>
+      </c>
+      <c r="D159" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E159" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F159" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G159" s="2" t="inlineStr">
+        <is>
+          <t>Doble</t>
+        </is>
+      </c>
+      <c r="H159" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I159" s="2" t="inlineStr">
+        <is>
+          <t>JUTIAPA</t>
+        </is>
+      </c>
+      <c r="J159" s="2" t="inlineStr">
+        <is>
+          <t>JUTIAPA</t>
+        </is>
+      </c>
+      <c r="K159" s="2" t="inlineStr">
+        <is>
+          <t>COMAPA</t>
+        </is>
+      </c>
+      <c r="L159" s="2" t="inlineStr">
+        <is>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 467</t>
+        </is>
+      </c>
+      <c r="M159" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO POSAS BLANCAS ALDEA EL CARRIZO</t>
+        </is>
+      </c>
+      <c r="N159" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O159" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P159" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q159" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R159" s="1" t="n">
+        <v>64</v>
+      </c>
+      <c r="S159" s="1" t="n">
+        <v>68</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
+      <c r="A160" s="1" t="n">
+        <v>17916</v>
+      </c>
+      <c r="B160" s="2" t="inlineStr">
+        <is>
+          <t>22-14-2330-45_2024</t>
+        </is>
+      </c>
+      <c r="C160" s="2" t="inlineStr">
+        <is>
+          <t>22-14-2330-45</t>
+        </is>
+      </c>
+      <c r="D160" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E160" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F160" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G160" s="2" t="inlineStr">
+        <is>
+          <t>Doble</t>
+        </is>
+      </c>
+      <c r="H160" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I160" s="2" t="inlineStr">
+        <is>
+          <t>JUTIAPA</t>
+        </is>
+      </c>
+      <c r="J160" s="2" t="inlineStr">
+        <is>
+          <t>JUTIAPA</t>
+        </is>
+      </c>
+      <c r="K160" s="2" t="inlineStr">
+        <is>
           <t>MOYUTA</t>
         </is>
       </c>
-      <c r="L158" s="2" t="inlineStr">
+      <c r="L160" s="2" t="inlineStr">
         <is>
           <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 206</t>
         </is>
       </c>
-      <c r="M158" s="2" t="inlineStr">
+      <c r="M160" s="2" t="inlineStr">
         <is>
           <t>ALDEA BARRANCA HONDA</t>
         </is>
       </c>
-      <c r="N158" s="2" t="inlineStr">
+      <c r="N160" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
-      <c r="O158" s="1" t="n">
-[...10 lines deleted...]
-      <c r="R158" s="1" t="n">
+      <c r="O160" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P160" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q160" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R160" s="1" t="n">
         <v>20</v>
       </c>
-      <c r="S158" s="1" t="n">
+      <c r="S160" s="1" t="n">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>