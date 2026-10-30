--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -117,51 +117,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:S16"/>
+  <dimension ref="A1:S17"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>ID del remozamiento</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>Código del Remozamiento</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>Código del Centro</t>
         </is>
       </c>
@@ -991,555 +991,640 @@
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O10" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P10" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q10" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>46</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>32</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>15335</v>
+        <v>19416</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>19-01-0079-46_2025</t>
+          <t>19-01-0073-45_2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>19-01-0079-46</t>
+          <t>19-01-0073-45</t>
         </is>
       </c>
       <c r="D11" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>Diversificado</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Nocturna</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>ESCUELA NACIONAL DE CIENCIAS COMERCIALES MIXTA NOCTURNA</t>
+          <t>INSTITUTO NACIONAL MIXTO DE EDUCACION BASICA</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>4A. CALLE 16-10 ZONA 1. BARRIO EL CALVARIO</t>
+          <t>16 AVENIDA 9-51 BARRIO TAMARINDAL ZONA 1</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>14.97344095,-89.52902043</t>
+          <t>14.97028895,-89.52716049</t>
         </is>
       </c>
       <c r="O11" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q11" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R11" s="1" t="n">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="S11" s="1" t="n">
-        <v>38</v>
+        <v>85</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>15431</v>
+        <v>15335</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>19-02-0018-45_2025</t>
+          <t>19-01-0079-46_2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>19-02-0018-45</t>
+          <t>19-01-0079-46</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Diversificado</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Nocturna</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ESTANZUELA</t>
+          <t>ZACAPA</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>INEB JULIO CESAR GIRON PORTILLO</t>
+          <t>ESCUELA NACIONAL DE CIENCIAS COMERCIALES MIXTA NOCTURNA</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>BARRIO LA LAGUNA I</t>
+          <t>4A. CALLE 16-10 ZONA 1. BARRIO EL CALVARIO</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.97344095,-89.52902043</t>
         </is>
       </c>
       <c r="O12" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q12" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R12" s="1" t="n">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="S12" s="1" t="n">
-        <v>59</v>
+        <v>38</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>15432</v>
+        <v>15431</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>19-02-0019-46_2025</t>
+          <t>19-02-0018-45_2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>19-02-0019-46</t>
+          <t>19-02-0018-45</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>Diversificado</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Nocturna</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>ESTANZUELA</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>INSTITUTO NACIONAL DE EDUCACION DIVERSIFICADA</t>
+          <t>INEB JULIO CESAR GIRON PORTILLO</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>BARRIO LA LAGUNA I</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O13" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P13" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q13" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R13" s="1" t="n">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="S13" s="1" t="n">
-        <v>50</v>
+        <v>59</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>15998</v>
+        <v>15432</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>19-10-0013-46_2024</t>
+          <t>19-02-0019-46_2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>19-10-0013-46</t>
+          <t>19-02-0019-46</t>
         </is>
       </c>
       <c r="D14" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Nocturna</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>HUITE</t>
+          <t>ESTANZUELA</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>INSTITUTO DIVERSIFICADO</t>
+          <t>INSTITUTO NACIONAL DE EDUCACION DIVERSIFICADA</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>BARRIO BUENOS AIRES</t>
+          <t>BARRIO LA LAGUNA I</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O14" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q14" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R14" s="1" t="n">
-        <v>77</v>
+        <v>39</v>
       </c>
       <c r="S14" s="1" t="n">
-        <v>67</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>16057</v>
+        <v>15998</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>20-01-0024-45_2025</t>
+          <t>19-10-0013-46_2024</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>20-01-0024-45</t>
+          <t>19-10-0013-46</t>
         </is>
       </c>
       <c r="D15" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Diversificado</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Nocturna</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>CHIQUIMULA</t>
+          <t>ZACAPA</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
-          <t>CHIQUIMULA</t>
+          <t>ZACAPA</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>CHIQUIMULA</t>
+          <t>HUITE</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>INEB ADSCRITO A ESCUELA DE CIENCIAS COMERCIALES NOCTURNA</t>
+          <t>INSTITUTO DIVERSIFICADO</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>10A. AV. 3-71 ZONA 1</t>
+          <t>BARRIO BUENOS AIRES</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O15" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P15" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q15" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R15" s="1" t="n">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="S15" s="1" t="n">
-        <v>70</v>
+        <v>67</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>16058</v>
+        <v>16057</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>20-01-0024-46_2024</t>
+          <t>20-01-0024-45_2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>20-01-0024-46</t>
+          <t>20-01-0024-45</t>
         </is>
       </c>
       <c r="D16" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>Diversificado</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Nocturna</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>ESCUELA DE CIENCIAS COMERCIALES NOCTURNA</t>
+          <t>INEB ADSCRITO A ESCUELA DE CIENCIAS COMERCIALES NOCTURNA</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>10A. AVENIDA 3-71 ZONA 1</t>
+          <t>10A. AV. 3-71 ZONA 1</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>14.79943851,-89.54169705</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O16" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q16" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R16" s="1" t="n">
+        <v>83</v>
+      </c>
+      <c r="S16" s="1" t="n">
+        <v>70</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="1" t="n">
+        <v>16058</v>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>20-01-0024-46_2024</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>20-01-0024-46</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E17" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F17" s="2" t="inlineStr">
+        <is>
+          <t>Diversificado</t>
+        </is>
+      </c>
+      <c r="G17" s="2" t="inlineStr">
+        <is>
+          <t>Nocturna</t>
+        </is>
+      </c>
+      <c r="H17" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I17" s="2" t="inlineStr">
+        <is>
+          <t>CHIQUIMULA</t>
+        </is>
+      </c>
+      <c r="J17" s="2" t="inlineStr">
+        <is>
+          <t>CHIQUIMULA</t>
+        </is>
+      </c>
+      <c r="K17" s="2" t="inlineStr">
+        <is>
+          <t>CHIQUIMULA</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr">
+        <is>
+          <t>ESCUELA DE CIENCIAS COMERCIALES NOCTURNA</t>
+        </is>
+      </c>
+      <c r="M17" s="2" t="inlineStr">
+        <is>
+          <t>10A. AVENIDA 3-71 ZONA 1</t>
+        </is>
+      </c>
+      <c r="N17" s="2" t="inlineStr">
+        <is>
+          <t>14.79943851,-89.54169705</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P17" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q17" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R17" s="1" t="n">
         <v>68</v>
       </c>
-      <c r="S16" s="1" t="n">
+      <c r="S17" s="1" t="n">
         <v>77</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>