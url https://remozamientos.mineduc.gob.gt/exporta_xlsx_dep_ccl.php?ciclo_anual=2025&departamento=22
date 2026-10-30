--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -117,51 +117,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:S187"/>
+  <dimension ref="A1:S295"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>ID del remozamiento</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>Código del Remozamiento</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>Código del Centro</t>
         </is>
       </c>
@@ -2011,14071 +2011,23251 @@
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>14.90553289,-89.50773971</t>
         </is>
       </c>
       <c r="O22" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q22" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R22" s="1" t="n">
         <v>53</v>
       </c>
       <c r="S22" s="1" t="n">
         <v>43</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>15315</v>
+        <v>19413</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>19-01-0050-43_2025</t>
+          <t>19-01-0049-43_2025</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>19-01-0050-43</t>
+          <t>19-01-0049-43</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SANTA LUCIA</t>
+          <t>ALDEA CARI ALBALLEROS</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>14.91260226,-89.52371696</t>
+          <t>14.96768445,-89.36311971</t>
         </is>
       </c>
       <c r="O23" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q23" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R23" s="1" t="n">
-        <v>164</v>
+        <v>19</v>
       </c>
       <c r="S23" s="1" t="n">
-        <v>158</v>
+        <v>18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>15317</v>
+        <v>15315</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>19-01-0051-43_2025</t>
+          <t>19-01-0050-43_2025</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>19-01-0051-43</t>
+          <t>19-01-0050-43</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>ALDEA TAPATA</t>
+          <t>ALDEA SANTA LUCIA</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>14.99018483,-89.49650258</t>
+          <t>14.91260226,-89.52371696</t>
         </is>
       </c>
       <c r="O24" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q24" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R24" s="1" t="n">
-        <v>75</v>
+        <v>164</v>
       </c>
       <c r="S24" s="1" t="n">
-        <v>74</v>
+        <v>158</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>15320</v>
+        <v>15317</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>19-01-0055-43_2025</t>
+          <t>19-01-0051-43_2025</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>19-01-0055-43</t>
+          <t>19-01-0051-43</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL PINALITO</t>
+          <t>ALDEA TAPATA</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>14.94512942,-89.41453755</t>
+          <t>14.99018483,-89.49650258</t>
         </is>
       </c>
       <c r="O25" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P25" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q25" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R25" s="1" t="n">
-        <v>127</v>
+        <v>75</v>
       </c>
       <c r="S25" s="1" t="n">
-        <v>128</v>
+        <v>74</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
-        <v>15322</v>
+        <v>15320</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>19-01-0058-43_2025</t>
+          <t>19-01-0055-43_2025</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>19-01-0058-43</t>
+          <t>19-01-0055-43</t>
         </is>
       </c>
       <c r="D26" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>ALDEA CERRO GRANDE</t>
+          <t>ALDEA EL PINALITO</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>14.96006964,-89.45875177</t>
+          <t>14.94512942,-89.41453755</t>
         </is>
       </c>
       <c r="O26" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P26" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q26" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R26" s="1" t="n">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="S26" s="1" t="n">
-        <v>120</v>
+        <v>128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>15324</v>
+        <v>15322</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>19-01-0062-43_2025</t>
+          <t>19-01-0058-43_2025</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>19-01-0062-43</t>
+          <t>19-01-0058-43</t>
         </is>
       </c>
       <c r="D27" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LAPACHI</t>
+          <t>ALDEA CERRO GRANDE</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>15.03489901,-89.42081587</t>
+          <t>14.96006964,-89.45875177</t>
         </is>
       </c>
       <c r="O27" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q27" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R27" s="1" t="n">
-        <v>8</v>
+        <v>120</v>
       </c>
       <c r="S27" s="1" t="n">
-        <v>9</v>
+        <v>120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>15326</v>
+        <v>19414</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>19-01-0065-43_2025</t>
+          <t>19-01-0059-43_2025</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>19-01-0065-43</t>
+          <t>19-01-0059-43</t>
         </is>
       </c>
       <c r="D28" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>CASERIO MARIQUITA</t>
+          <t>ALDEA SHASTUTU</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>15.02439983,-89.34250171</t>
+          <t>15.03914704,-89.47593315</t>
         </is>
       </c>
       <c r="O28" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q28" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R28" s="1" t="n">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="S28" s="1" t="n">
-        <v>9</v>
+        <v>24</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>15331</v>
+        <v>15324</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>19-01-0069-43_2025</t>
+          <t>19-01-0062-43_2025</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>19-01-0069-43</t>
+          <t>19-01-0062-43</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>ALDEA MATAZANO</t>
+          <t>ALDEA LAPACHI</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>14.95277839,-89.4318419</t>
+          <t>15.03489901,-89.42081587</t>
         </is>
       </c>
       <c r="O29" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q29" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R29" s="1" t="n">
-        <v>152</v>
+        <v>8</v>
       </c>
       <c r="S29" s="1" t="n">
-        <v>160</v>
+        <v>9</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>15332</v>
+        <v>15326</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>19-01-0070-43_2025</t>
+          <t>19-01-0065-43_2025</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>19-01-0070-43</t>
+          <t>19-01-0065-43</t>
         </is>
       </c>
       <c r="D30" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SHUNTUY</t>
+          <t>CASERIO MARIQUITA</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>14.98772036,-89.43795199</t>
+          <t>15.02439983,-89.34250171</t>
         </is>
       </c>
       <c r="O30" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P30" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q30" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R30" s="1" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="S30" s="1" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>15334</v>
+        <v>15331</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>19-01-0078-46_2025</t>
+          <t>19-01-0069-43_2025</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>19-01-0078-46</t>
+          <t>19-01-0069-43</t>
         </is>
       </c>
       <c r="D31" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>Diversificado</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>INSTITUTO DIVERSIFICADO ADSCRITO AL INSTITUTO DE EDUCACION MEDIA EXPERIMENTAL CON ORIENTACION OCUPACIONAL JOSE RODRIGUEZ CER</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>7A. AVENIDA A FINAL Y 9A. CALLE ZONA 2, BARRIO LA REFORMA</t>
+          <t>ALDEA MATAZANO</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>14.96896026,-89.53595202</t>
+          <t>14.95277839,-89.4318419</t>
         </is>
       </c>
       <c r="O31" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P31" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q31" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R31" s="1" t="n">
-        <v>485</v>
+        <v>152</v>
       </c>
       <c r="S31" s="1" t="n">
-        <v>475</v>
+        <v>160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>15335</v>
+        <v>15332</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>19-01-0079-46_2025</t>
+          <t>19-01-0070-43_2025</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>19-01-0079-46</t>
+          <t>19-01-0070-43</t>
         </is>
       </c>
       <c r="D32" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>Diversificado</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>Nocturna</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>ESCUELA NACIONAL DE CIENCIAS COMERCIALES MIXTA NOCTURNA</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>4A. CALLE 16-10 ZONA 1. BARRIO EL CALVARIO</t>
+          <t>ALDEA SHUNTUY</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>14.97344095,-89.52902043</t>
+          <t>14.98772036,-89.43795199</t>
         </is>
       </c>
       <c r="O32" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P32" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q32" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R32" s="1" t="n">
-        <v>43</v>
+        <v>5</v>
       </c>
       <c r="S32" s="1" t="n">
-        <v>38</v>
+        <v>5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>15339</v>
+        <v>19415</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>19-01-0092-42_2025</t>
+          <t>19-01-0072-45_2025</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>19-01-0092-42</t>
+          <t>19-01-0072-45</t>
         </is>
       </c>
       <c r="D33" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>INSTITUTO DE EDUCACION MEDIA EXPERIMENTAL CON ORIENTACION OCUPACIONAL JOSE RODRIGUEZ CERNA</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SANTA ANITA LA JINCO</t>
+          <t>7A. AVENIDA A FINAL Y 9A. CALLE ZONA 2 BARRIO LA REFORMA</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.96896026,-89.53595202</t>
         </is>
       </c>
       <c r="O33" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q33" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R33" s="1" t="n">
-        <v>18</v>
+        <v>739</v>
       </c>
       <c r="S33" s="1" t="n">
-        <v>21</v>
+        <v>858</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>15345</v>
+        <v>19416</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>19-01-0103-43_2025</t>
+          <t>19-01-0073-45_2025</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>19-01-0103-43</t>
+          <t>19-01-0073-45</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Nocturna</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>EORM ALDEA BARRIO NUEVO</t>
+          <t>INSTITUTO NACIONAL MIXTO DE EDUCACION BASICA</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>ALDEA BARRIO NUEVO</t>
+          <t>16 AVENIDA 9-51 BARRIO TAMARINDAL ZONA 1</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>14.98339148,-89.53252768</t>
+          <t>14.97028895,-89.52716049</t>
         </is>
       </c>
       <c r="O34" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q34" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R34" s="1" t="n">
-        <v>138</v>
+        <v>83</v>
       </c>
       <c r="S34" s="1" t="n">
-        <v>116</v>
+        <v>85</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>15347</v>
+        <v>15334</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>19-01-0106-43_2025</t>
+          <t>19-01-0078-46_2025</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>19-01-0106-43</t>
+          <t>19-01-0078-46</t>
         </is>
       </c>
       <c r="D35" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Diversificado</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>EORM ALDEA EL TRAPICHE</t>
+          <t>INSTITUTO DIVERSIFICADO ADSCRITO AL INSTITUTO DE EDUCACION MEDIA EXPERIMENTAL CON ORIENTACION OCUPACIONAL JOSE RODRIGUEZ CER</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL TRAPICHE</t>
+          <t>7A. AVENIDA A FINAL Y 9A. CALLE ZONA 2, BARRIO LA REFORMA</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>14.99780254,-89.48723199</t>
+          <t>14.96896026,-89.53595202</t>
         </is>
       </c>
       <c r="O35" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P35" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q35" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R35" s="1" t="n">
-        <v>27</v>
+        <v>485</v>
       </c>
       <c r="S35" s="1" t="n">
-        <v>23</v>
+        <v>475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>15351</v>
+        <v>15335</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>19-01-0111-43_2025</t>
+          <t>19-01-0079-46_2025</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>19-01-0111-43</t>
+          <t>19-01-0079-46</t>
         </is>
       </c>
       <c r="D36" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Diversificado</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Nocturna</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>ESCUELA NACIONAL DE CIENCIAS COMERCIALES MIXTA NOCTURNA</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LOS JOCOTES</t>
+          <t>4A. CALLE 16-10 ZONA 1. BARRIO EL CALVARIO</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>14.96185079,-89.49937074</t>
+          <t>14.97344095,-89.52902043</t>
         </is>
       </c>
       <c r="O36" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P36" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q36" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R36" s="1" t="n">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="S36" s="1" t="n">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>15354</v>
+        <v>19417</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>19-01-0113-43_2025</t>
+          <t>19-01-0088-42_2025</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>19-01-0113-43</t>
+          <t>19-01-0088-42</t>
         </is>
       </c>
       <c r="D37" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>CENTRO DE EDUCACION INTEGRAL PAIN</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>CASERIO LA PLANCHA ALDEA LA FRAGUA</t>
+          <t>ALDEA POTRERITOS</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>14.96295089,-89.5630534</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O37" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P37" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q37" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R37" s="1" t="n">
-        <v>129</v>
+        <v>26</v>
       </c>
       <c r="S37" s="1" t="n">
-        <v>115</v>
+        <v>36</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>15356</v>
+        <v>15339</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>19-01-0116-46_2025</t>
+          <t>19-01-0092-42_2025</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>19-01-0116-46</t>
+          <t>19-01-0092-42</t>
         </is>
       </c>
       <c r="D38" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>Diversificado</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>INSTITUTO NACIONAL DE EDUCACION DIVERSIFICADA, INED</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>7A. AVENIDA A FINAL Y 9A. CALLE ZONA 2 BARRIO LA REFORMA</t>
+          <t>ALDEA SANTA ANITA LA JINCO</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O38" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P38" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q38" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R38" s="1" t="n">
-        <v>275</v>
+        <v>18</v>
       </c>
       <c r="S38" s="1" t="n">
-        <v>248</v>
+        <v>21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>15357</v>
+        <v>15345</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>19-01-0117-45_2025</t>
+          <t>19-01-0103-43_2025</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>19-01-0117-45</t>
+          <t>19-01-0103-43</t>
         </is>
       </c>
       <c r="D39" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>INEB</t>
+          <t>EORM ALDEA BARRIO NUEVO</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>LOMA COLONIA EL CHAPARRO</t>
+          <t>ALDEA BARRIO NUEVO</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.98339148,-89.53252768</t>
         </is>
       </c>
       <c r="O39" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P39" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q39" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R39" s="1" t="n">
-        <v>302</v>
+        <v>138</v>
       </c>
       <c r="S39" s="1" t="n">
-        <v>287</v>
+        <v>116</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>15359</v>
+        <v>15347</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>19-01-0119-45_2025</t>
+          <t>19-01-0106-43_2025</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>19-01-0119-45</t>
+          <t>19-01-0106-43</t>
         </is>
       </c>
       <c r="D40" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>INEB DE TELESECUNDARIA</t>
+          <t>EORM ALDEA EL TRAPICHE</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LLANO DE PIEDRAS</t>
+          <t>ALDEA EL TRAPICHE</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.99780254,-89.48723199</t>
         </is>
       </c>
       <c r="O40" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P40" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q40" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R40" s="1" t="n">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="S40" s="1" t="n">
-        <v>63</v>
+        <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>15361</v>
+        <v>15351</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>19-01-0121-45_2025</t>
+          <t>19-01-0111-43_2025</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>19-01-0121-45</t>
+          <t>19-01-0111-43</t>
         </is>
       </c>
       <c r="D41" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>INEB DE TELESECUNDARIA</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>ALDEA MANZANOTES</t>
+          <t>ALDEA LOS JOCOTES</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.96185079,-89.49937074</t>
         </is>
       </c>
       <c r="O41" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P41" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q41" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R41" s="1" t="n">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="S41" s="1" t="n">
-        <v>19</v>
+        <v>37</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>15367</v>
+        <v>15354</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>19-01-0131-43_2025</t>
+          <t>19-01-0113-43_2025</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>19-01-0131-43</t>
+          <t>19-01-0113-43</t>
         </is>
       </c>
       <c r="D42" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
-          <t>CASERIO EL OASIS, ALDEA LA FRAGUA</t>
+          <t>CASERIO LA PLANCHA ALDEA LA FRAGUA</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.96295089,-89.5630534</t>
         </is>
       </c>
       <c r="O42" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P42" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q42" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R42" s="1" t="n">
-        <v>63</v>
+        <v>129</v>
       </c>
       <c r="S42" s="1" t="n">
-        <v>60</v>
+        <v>115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>15369</v>
+        <v>15356</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>19-01-0132-43_2025</t>
+          <t>19-01-0116-46_2025</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>19-01-0132-43</t>
+          <t>19-01-0116-46</t>
         </is>
       </c>
       <c r="D43" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Diversificado</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>INSTITUTO NACIONAL DE EDUCACION DIVERSIFICADA, INED</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LOMA PAREJA</t>
+          <t>7A. AVENIDA A FINAL Y 9A. CALLE ZONA 2 BARRIO LA REFORMA</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O43" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P43" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q43" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R43" s="1" t="n">
-        <v>8</v>
+        <v>275</v>
       </c>
       <c r="S43" s="1" t="n">
-        <v>8</v>
+        <v>248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
-        <v>15371</v>
+        <v>15357</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>19-01-0133-43_2025</t>
+          <t>19-01-0117-45_2025</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>19-01-0133-43</t>
+          <t>19-01-0117-45</t>
         </is>
       </c>
       <c r="D44" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>INEB</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>ALDEA QUEBRADA DE LA VEGA</t>
+          <t>LOMA COLONIA EL CHAPARRO</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O44" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P44" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q44" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R44" s="1" t="n">
-        <v>26</v>
+        <v>302</v>
       </c>
       <c r="S44" s="1" t="n">
-        <v>18</v>
+        <v>287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>15374</v>
+        <v>15359</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>19-01-0317-43_2025</t>
+          <t>19-01-0119-45_2025</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>19-01-0317-43</t>
+          <t>19-01-0119-45</t>
         </is>
       </c>
       <c r="D45" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t>ALDEA RIO LAS CAÑAS</t>
+          <t>ALDEA LLANO DE PIEDRAS</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>15.01266926,-89.3137249</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O45" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P45" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q45" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R45" s="1" t="n">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="S45" s="1" t="n">
-        <v>35</v>
+        <v>63</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>15377</v>
+        <v>15361</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>19-01-0333-42_2025</t>
+          <t>19-01-0121-45_2025</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>19-01-0333-42</t>
+          <t>19-01-0121-45</t>
         </is>
       </c>
       <c r="D46" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM JM</t>
+          <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
           <t>ALDEA MANZANOTES</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>15.02670158,-89.5491739</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O46" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P46" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q46" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R46" s="1" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="S46" s="1" t="n">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>15378</v>
+        <v>15367</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>19-01-0335-43_2025</t>
+          <t>19-01-0131-43_2025</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>19-01-0335-43</t>
+          <t>19-01-0131-43</t>
         </is>
       </c>
       <c r="D47" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>ALDEA AGUA FRIA</t>
+          <t>CASERIO EL OASIS, ALDEA LA FRAGUA</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>14.96368133,-89.39266515</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O47" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P47" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q47" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R47" s="1" t="n">
-        <v>19</v>
+        <v>63</v>
       </c>
       <c r="S47" s="1" t="n">
-        <v>15</v>
+        <v>60</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
-        <v>15379</v>
+        <v>15369</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>19-01-0336-43_2025</t>
+          <t>19-01-0132-43_2025</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>19-01-0336-43</t>
+          <t>19-01-0132-43</t>
         </is>
       </c>
       <c r="D48" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>ALDEA JAMPU</t>
+          <t>ALDEA LOMA PAREJA</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>15.01145658,-89.54564705</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O48" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P48" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q48" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R48" s="1" t="n">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="S48" s="1" t="n">
-        <v>25</v>
+        <v>8</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>15382</v>
+        <v>15371</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>19-01-0352-46_2025</t>
+          <t>19-01-0133-43_2025</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>19-01-0352-46</t>
+          <t>19-01-0133-43</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>Diversificado</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>ESCUELA NORMAL DEL NORORIENTE PARA EL DESARROLLO AMBIENTAL</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>KILOMETRO 2.5 CARRETERA A ALDEA MANZANOTES</t>
+          <t>ALDEA QUEBRADA DE LA VEGA</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>14.99094186,-89.53862249</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O49" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P49" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q49" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R49" s="1" t="n">
-        <v>143</v>
+        <v>26</v>
       </c>
       <c r="S49" s="1" t="n">
-        <v>141</v>
+        <v>18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
-        <v>15386</v>
+        <v>15374</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>19-01-0355-45_2025</t>
+          <t>19-01-0317-43_2025</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>19-01-0355-45</t>
+          <t>19-01-0317-43</t>
         </is>
       </c>
       <c r="D50" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>INEB</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
-          <t>COLONIA EL CHAPARRO</t>
+          <t>ALDEA RIO LAS CAÑAS</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>14.97028895,-89.52716049</t>
+          <t>15.01266926,-89.3137249</t>
         </is>
       </c>
       <c r="O50" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P50" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q50" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R50" s="1" t="n">
-        <v>160</v>
+        <v>49</v>
       </c>
       <c r="S50" s="1" t="n">
-        <v>158</v>
+        <v>35</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="n">
-        <v>15387</v>
+        <v>15377</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>19-01-0367-42_2025</t>
+          <t>19-01-0333-42_2025</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>19-01-0367-42</t>
+          <t>19-01-0333-42</t>
         </is>
       </c>
       <c r="D51" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>EODP ANEXA A EORM JM</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SANTA LUCIA</t>
+          <t>ALDEA MANZANOTES</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>14.91260226,-89.52371696</t>
+          <t>15.02670158,-89.5491739</t>
         </is>
       </c>
       <c r="O51" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P51" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q51" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R51" s="1" t="n">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="S51" s="1" t="n">
-        <v>44</v>
+        <v>28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="n">
-        <v>15389</v>
+        <v>15378</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>19-01-0434-42_2025</t>
+          <t>19-01-0335-43_2025</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>19-01-0434-42</t>
+          <t>19-01-0335-43</t>
         </is>
       </c>
       <c r="D52" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LLANO DE PIEDRAS</t>
+          <t>ALDEA AGUA FRIA</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>14.95101879,-89.55735058</t>
+          <t>14.96368133,-89.39266515</t>
         </is>
       </c>
       <c r="O52" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P52" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q52" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R52" s="1" t="n">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="S52" s="1" t="n">
-        <v>31</v>
+        <v>15</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
-        <v>15393</v>
+        <v>15379</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>19-01-0652-42_2025</t>
+          <t>19-01-0336-43_2025</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>19-01-0652-42</t>
+          <t>19-01-0336-43</t>
         </is>
       </c>
       <c r="D53" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL TERRERO</t>
+          <t>ALDEA JAMPU</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>15.00095498,-89.50197708</t>
+          <t>15.01145658,-89.54564705</t>
         </is>
       </c>
       <c r="O53" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P53" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q53" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R53" s="1" t="n">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="S53" s="1" t="n">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>15394</v>
+        <v>19418</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>19-01-0665-43_2025</t>
+          <t>19-01-0337-43_2025</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>19-01-0665-43</t>
+          <t>19-01-0337-43</t>
         </is>
       </c>
       <c r="D54" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>EODEE NUEVO DIA</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
-          <t>BARRIO LA REFORMA ZONA 2</t>
+          <t>ALDEA LOS ACHIOTES</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.94119604,-89.45806283</t>
         </is>
       </c>
       <c r="O54" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P54" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q54" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R54" s="1" t="n">
-        <v>41</v>
+        <v>90</v>
       </c>
       <c r="S54" s="1" t="n">
-        <v>33</v>
+        <v>98</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="n">
-        <v>15396</v>
+        <v>19419</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>19-01-0734-42_2025</t>
+          <t>19-01-0344-43_2025</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>19-01-0734-42</t>
+          <t>19-01-0344-43</t>
         </is>
       </c>
       <c r="D55" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>CEIN -PAIN-</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
-          <t>ALDEA BARRIO NUEVO</t>
+          <t>ALDEA SOMPOPERO</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.98567267,-89.40280743</t>
         </is>
       </c>
       <c r="O55" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P55" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q55" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R55" s="1" t="n">
-        <v>280</v>
+        <v>24</v>
       </c>
       <c r="S55" s="1" t="n">
-        <v>336</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="n">
-        <v>15398</v>
+        <v>15382</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>19-01-0781-42_2025</t>
+          <t>19-01-0352-46_2025</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>19-01-0781-42</t>
+          <t>19-01-0352-46</t>
         </is>
       </c>
       <c r="D56" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Diversificado</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>ESCUELA NORMAL DEL NORORIENTE PARA EL DESARROLLO AMBIENTAL</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
-          <t>ALDEA JUMUZNA</t>
+          <t>KILOMETRO 2.5 CARRETERA A ALDEA MANZANOTES</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>14.90553289,-89.50773971</t>
+          <t>14.99094186,-89.53862249</t>
         </is>
       </c>
       <c r="O56" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P56" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q56" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R56" s="1" t="n">
-        <v>21</v>
+        <v>143</v>
       </c>
       <c r="S56" s="1" t="n">
-        <v>22</v>
+        <v>141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
-        <v>15401</v>
+        <v>15386</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>19-01-0887-42_2025</t>
+          <t>19-01-0355-45_2025</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>19-01-0887-42</t>
+          <t>19-01-0355-45</t>
         </is>
       </c>
       <c r="D57" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>CEIN -PAIN-</t>
+          <t>INEB</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL MAGUEY</t>
+          <t>COLONIA EL CHAPARRO</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>14.99514548,-89.51036133</t>
+          <t>14.97028895,-89.52716049</t>
         </is>
       </c>
       <c r="O57" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P57" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q57" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R57" s="1" t="n">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="S57" s="1" t="n">
-        <v>143</v>
+        <v>158</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
-        <v>15407</v>
+        <v>15387</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>19-01-0959-42_2025</t>
+          <t>19-01-0367-42_2025</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>19-01-0959-42</t>
+          <t>19-01-0367-42</t>
         </is>
       </c>
       <c r="D58" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
-          <t>COLONIA MUNICIPAL LA NOPALERA #2 ALDEA LA MAJADA</t>
+          <t>ALDEA SANTA LUCIA</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>14.99715086,-89.5299573</t>
+          <t>14.91260226,-89.52371696</t>
         </is>
       </c>
       <c r="O58" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P58" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q58" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R58" s="1" t="n">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="S58" s="1" t="n">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
-        <v>15410</v>
+        <v>15389</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>19-01-0989-42_2025</t>
+          <t>19-01-0434-42_2025</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>19-01-0989-42</t>
+          <t>19-01-0434-42</t>
         </is>
       </c>
       <c r="D59" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
-          <t>ALDEA AGUA BLANCA</t>
+          <t>ALDEA LLANO DE PIEDRAS</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>14.90607629,-89.5265114</t>
+          <t>14.95101879,-89.55735058</t>
         </is>
       </c>
       <c r="O59" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P59" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q59" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R59" s="1" t="n">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="S59" s="1" t="n">
-        <v>17</v>
+        <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="n">
-        <v>15415</v>
+        <v>15393</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>19-01-1033-42_2025</t>
+          <t>19-01-0652-42_2025</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>19-01-1033-42</t>
+          <t>19-01-0652-42</t>
         </is>
       </c>
       <c r="D60" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>CEIN -PAIN- ANEXO A EORM</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL FRUTILLO</t>
+          <t>ALDEA EL TERRERO</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>14.98118476,-89.51479852</t>
+          <t>15.00095498,-89.50197708</t>
         </is>
       </c>
       <c r="O60" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P60" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q60" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R60" s="1" t="n">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="S60" s="1" t="n">
-        <v>84</v>
+        <v>22</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="n">
-        <v>15417</v>
+        <v>15394</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>19-01-1115-42_2025</t>
+          <t>19-01-0665-43_2025</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>19-01-1115-42</t>
+          <t>19-01-0665-43</t>
         </is>
       </c>
       <c r="D61" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
-          <t>CEIN -PAIN-</t>
+          <t>EODEE NUEVO DIA</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL COROZO</t>
+          <t>BARRIO LA REFORMA ZONA 2</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>14.99341295,-89.37285452</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O61" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P61" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q61" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R61" s="1" t="n">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="S61" s="1" t="n">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
-        <v>15418</v>
+        <v>15396</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>19-01-1121-42_2025</t>
+          <t>19-01-0734-42_2025</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>19-01-1121-42</t>
+          <t>19-01-0734-42</t>
         </is>
       </c>
       <c r="D62" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
-          <t>CEIN -PAIN- ANEXO A EORM</t>
+          <t>CEIN -PAIN-</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL PINALITO</t>
+          <t>ALDEA BARRIO NUEVO</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O62" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P62" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q62" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R62" s="1" t="n">
-        <v>90</v>
+        <v>280</v>
       </c>
       <c r="S62" s="1" t="n">
-        <v>118</v>
+        <v>336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>15431</v>
+        <v>15398</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>19-02-0018-45_2025</t>
+          <t>19-01-0781-42_2025</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>19-02-0018-45</t>
+          <t>19-01-0781-42</t>
         </is>
       </c>
       <c r="D63" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
-          <t>Nocturna</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
-          <t>ESTANZUELA</t>
+          <t>ZACAPA</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
-          <t>INEB JULIO CESAR GIRON PORTILLO</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
-          <t>BARRIO LA LAGUNA I</t>
+          <t>ALDEA JUMUZNA</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.90553289,-89.50773971</t>
         </is>
       </c>
       <c r="O63" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P63" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q63" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R63" s="1" t="n">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="S63" s="1" t="n">
-        <v>59</v>
+        <v>22</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="n">
-        <v>15432</v>
+        <v>15401</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>19-02-0019-46_2025</t>
+          <t>19-01-0887-42_2025</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>19-02-0019-46</t>
+          <t>19-01-0887-42</t>
         </is>
       </c>
       <c r="D64" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
-          <t>Diversificado</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
-          <t>Nocturna</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
-          <t>ESTANZUELA</t>
+          <t>ZACAPA</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
-          <t>INSTITUTO NACIONAL DE EDUCACION DIVERSIFICADA</t>
+          <t>CEIN -PAIN-</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
-          <t>BARRIO LA LAGUNA I</t>
+          <t>ALDEA EL MAGUEY</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.99514548,-89.51036133</t>
         </is>
       </c>
       <c r="O64" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P64" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q64" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R64" s="1" t="n">
-        <v>39</v>
+        <v>163</v>
       </c>
       <c r="S64" s="1" t="n">
-        <v>50</v>
+        <v>143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="n">
-        <v>15433</v>
+        <v>15407</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>19-02-0087-42_2025</t>
+          <t>19-01-0959-42_2025</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>19-02-0087-42</t>
+          <t>19-01-0959-42</t>
         </is>
       </c>
       <c r="D65" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
-          <t>ESTANZUELA</t>
+          <t>ZACAPA</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
-          <t>4 CALLE Y 4 AVENIDA 4-20 ZONA 1</t>
+          <t>COLONIA MUNICIPAL LA NOPALERA #2 ALDEA LA MAJADA</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>14.99954448,-89.57717868</t>
+          <t>14.99715086,-89.5299573</t>
         </is>
       </c>
       <c r="O65" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P65" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q65" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R65" s="1" t="n">
-        <v>197</v>
+        <v>53</v>
       </c>
       <c r="S65" s="1" t="n">
-        <v>186</v>
+        <v>46</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="n">
-        <v>15435</v>
+        <v>15410</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>19-02-0088-43_2025</t>
+          <t>19-01-0989-42_2025</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>19-02-0088-43</t>
+          <t>19-01-0989-42</t>
         </is>
       </c>
       <c r="D66" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
-          <t>ESTANZUELA</t>
+          <t>ZACAPA</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
-          <t>EOUN</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
-          <t>BARRIO ARRIBA</t>
+          <t>ALDEA AGUA BLANCA</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>14.99969701,-89.5767713</t>
+          <t>14.90607629,-89.5265114</t>
         </is>
       </c>
       <c r="O66" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P66" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q66" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R66" s="1" t="n">
-        <v>391</v>
+        <v>18</v>
       </c>
       <c r="S66" s="1" t="n">
-        <v>385</v>
+        <v>17</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
-        <v>15437</v>
+        <v>19420</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>19-02-0089-43_2025</t>
+          <t>19-01-0991-42_2025</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>19-02-0089-43</t>
+          <t>19-01-0991-42</t>
         </is>
       </c>
       <c r="D67" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
-          <t>ESTANZUELA</t>
+          <t>ZACAPA</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
-          <t>EOUV JOSE AGAPITO CASTAÑEDA</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
-          <t>BARRIO ARRIBA</t>
+          <t>ALDEA CERRO GRANDE</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
-          <t>14.99865264,-89.57647065</t>
+          <t>14.96006964,-89.45875177</t>
         </is>
       </c>
       <c r="O67" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P67" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q67" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R67" s="1" t="n">
-        <v>324</v>
+        <v>43</v>
       </c>
       <c r="S67" s="1" t="n">
-        <v>333</v>
+        <v>51</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>15439</v>
+        <v>15415</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>19-02-0090-43_2025</t>
+          <t>19-01-1033-42_2025</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>19-02-0090-43</t>
+          <t>19-01-1033-42</t>
         </is>
       </c>
       <c r="D68" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
-          <t>ESTANZUELA</t>
+          <t>ZACAPA</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>CEIN -PAIN- ANEXO A EORM</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
-          <t>ALDEA CHISPAN</t>
+          <t>ALDEA EL FRUTILLO</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
-          <t>15.03200623,-89.56983452</t>
+          <t>14.98118476,-89.51479852</t>
         </is>
       </c>
       <c r="O68" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P68" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q68" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R68" s="1" t="n">
-        <v>141</v>
+        <v>110</v>
       </c>
       <c r="S68" s="1" t="n">
-        <v>136</v>
+        <v>84</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="n">
-        <v>15444</v>
+        <v>15417</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>19-02-0095-45_2025</t>
+          <t>19-01-1115-42_2025</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>19-02-0095-45</t>
+          <t>19-01-1115-42</t>
         </is>
       </c>
       <c r="D69" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
-          <t>ESTANZUELA</t>
+          <t>ZACAPA</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
-          <t>INEB CON ORIENTACION AGROPECUARIA</t>
+          <t>CEIN -PAIN-</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
-          <t>BARRIO LAS ROSITAS</t>
+          <t>ALDEA EL COROZO</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
-          <t>14.99466236,-89.57750155</t>
+          <t>14.99341295,-89.37285452</t>
         </is>
       </c>
       <c r="O69" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P69" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q69" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R69" s="1" t="n">
-        <v>262</v>
+        <v>31</v>
       </c>
       <c r="S69" s="1" t="n">
-        <v>235</v>
+        <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="n">
-        <v>15445</v>
+        <v>15418</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>19-02-0614-42_2025</t>
+          <t>19-01-1121-42_2025</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>19-02-0614-42</t>
+          <t>19-01-1121-42</t>
         </is>
       </c>
       <c r="D70" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
-          <t>ESTANZUELA</t>
+          <t>ZACAPA</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr">
         <is>
-          <t>CEIN -PAIN-</t>
+          <t>CEIN -PAIN- ANEXO A EORM</t>
         </is>
       </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
-          <t>ALDEA CHISPAN</t>
+          <t>ALDEA EL PINALITO</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
-          <t>15.03333745,-89.57115568</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O70" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P70" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q70" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R70" s="1" t="n">
-        <v>194</v>
+        <v>90</v>
       </c>
       <c r="S70" s="1" t="n">
-        <v>221</v>
+        <v>118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="n">
-        <v>15447</v>
+        <v>15431</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>19-02-0783-42_2025</t>
+          <t>19-02-0018-45_2025</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>19-02-0783-42</t>
+          <t>19-02-0018-45</t>
         </is>
       </c>
       <c r="D71" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Nocturna</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J71" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
           <t>ESTANZUELA</t>
         </is>
       </c>
       <c r="L71" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>INEB JULIO CESAR GIRON PORTILLO</t>
         </is>
       </c>
       <c r="M71" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL GUAYABAL</t>
+          <t>BARRIO LA LAGUNA I</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
-          <t>15.00389117,-89.63178315</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O71" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P71" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q71" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R71" s="1" t="n">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="S71" s="1" t="n">
-        <v>19</v>
+        <v>59</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
-        <v>15449</v>
+        <v>15432</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>19-02-0912-43_2025</t>
+          <t>19-02-0019-46_2025</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>19-02-0912-43</t>
+          <t>19-02-0019-46</t>
         </is>
       </c>
       <c r="D72" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Diversificado</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Nocturna</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
           <t>ESTANZUELA</t>
         </is>
       </c>
       <c r="L72" s="2" t="inlineStr">
         <is>
-          <t>EOUM</t>
+          <t>INSTITUTO NACIONAL DE EDUCACION DIVERSIFICADA</t>
         </is>
       </c>
       <c r="M72" s="2" t="inlineStr">
         <is>
-          <t>BARRIO LAS CANCHITAS</t>
+          <t>BARRIO LA LAGUNA I</t>
         </is>
       </c>
       <c r="N72" s="2" t="inlineStr">
         <is>
-          <t>14.9884982,-89.57256677</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O72" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P72" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q72" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R72" s="1" t="n">
-        <v>141</v>
+        <v>39</v>
       </c>
       <c r="S72" s="1" t="n">
-        <v>147</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="n">
-        <v>15452</v>
+        <v>15433</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>19-03-0002-43_2025</t>
+          <t>19-02-0087-42_2025</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>19-03-0002-43</t>
+          <t>19-02-0087-42</t>
         </is>
       </c>
       <c r="D73" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
-          <t>RIO HONDO</t>
+          <t>ESTANZUELA</t>
         </is>
       </c>
       <c r="L73" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
-          <t>ALDEA MORAN</t>
+          <t>4 CALLE Y 4 AVENIDA 4-20 ZONA 1</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
-          <t>15.15407123,-89.48533874</t>
+          <t>14.99954448,-89.57717868</t>
         </is>
       </c>
       <c r="O73" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P73" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q73" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R73" s="1" t="n">
-        <v>33</v>
+        <v>197</v>
       </c>
       <c r="S73" s="1" t="n">
-        <v>32</v>
+        <v>186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="n">
-        <v>15454</v>
+        <v>15435</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>19-03-0003-43_2025</t>
+          <t>19-02-0088-43_2025</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>19-03-0003-43</t>
+          <t>19-02-0088-43</t>
         </is>
       </c>
       <c r="D74" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
-          <t>RIO HONDO</t>
+          <t>ESTANZUELA</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EOUN</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
-          <t>CASERIO PUENTE MARMOL ALDEA SANTA CRUZ</t>
+          <t>BARRIO ARRIBA</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
-          <t>14.99827804,-89.66780821</t>
+          <t>14.99969701,-89.5767713</t>
         </is>
       </c>
       <c r="O74" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P74" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q74" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R74" s="1" t="n">
-        <v>19</v>
+        <v>391</v>
       </c>
       <c r="S74" s="1" t="n">
-        <v>18</v>
+        <v>385</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="n">
-        <v>15456</v>
+        <v>15437</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>19-03-0005-46_2025</t>
+          <t>19-02-0089-43_2025</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>19-03-0005-46</t>
+          <t>19-02-0089-43</t>
         </is>
       </c>
       <c r="D75" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
-          <t>Diversificado</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J75" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
-          <t>RIO HONDO</t>
+          <t>ESTANZUELA</t>
         </is>
       </c>
       <c r="L75" s="2" t="inlineStr">
         <is>
-          <t>INSTITUTO NACIONAL DE EDUCACION DIVERSIFICADA, INED</t>
+          <t>EOUV JOSE AGAPITO CASTAÑEDA</t>
         </is>
       </c>
       <c r="M75" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL ROSARIO</t>
+          <t>BARRIO ARRIBA</t>
         </is>
       </c>
       <c r="N75" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.99865264,-89.57647065</t>
         </is>
       </c>
       <c r="O75" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P75" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q75" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R75" s="1" t="n">
-        <v>55</v>
+        <v>324</v>
       </c>
       <c r="S75" s="1" t="n">
-        <v>45</v>
+        <v>333</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="n">
-        <v>15462</v>
+        <v>15439</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>19-03-0016-45_2025</t>
+          <t>19-02-0090-43_2025</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>19-03-0016-45</t>
+          <t>19-02-0090-43</t>
         </is>
       </c>
       <c r="D76" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J76" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K76" s="2" t="inlineStr">
         <is>
-          <t>RIO HONDO</t>
+          <t>ESTANZUELA</t>
         </is>
       </c>
       <c r="L76" s="2" t="inlineStr">
         <is>
-          <t>INEB DE TELESECUNDARIA</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M76" s="2" t="inlineStr">
         <is>
-          <t>ALDEA NUEVO SUNZAPOTE</t>
+          <t>ALDEA CHISPAN</t>
         </is>
       </c>
       <c r="N76" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>15.03200623,-89.56983452</t>
         </is>
       </c>
       <c r="O76" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P76" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q76" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R76" s="1" t="n">
-        <v>100</v>
+        <v>141</v>
       </c>
       <c r="S76" s="1" t="n">
-        <v>116</v>
+        <v>136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="n">
-        <v>15463</v>
+        <v>15444</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>19-03-0096-42_2025</t>
+          <t>19-02-0095-45_2025</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
-          <t>19-03-0096-42</t>
+          <t>19-02-0095-45</t>
         </is>
       </c>
       <c r="D77" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J77" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K77" s="2" t="inlineStr">
         <is>
-          <t>RIO HONDO</t>
+          <t>ESTANZUELA</t>
         </is>
       </c>
       <c r="L77" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>INEB CON ORIENTACION AGROPECUARIA</t>
         </is>
       </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
-          <t>FINCA EL JOBO</t>
+          <t>BARRIO LAS ROSITAS</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
-          <t>15.04542098,-89.58254418</t>
+          <t>14.99466236,-89.57750155</t>
         </is>
       </c>
       <c r="O77" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P77" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q77" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R77" s="1" t="n">
-        <v>53</v>
+        <v>262</v>
       </c>
       <c r="S77" s="1" t="n">
-        <v>51</v>
+        <v>235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="n">
-        <v>15465</v>
+        <v>15445</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>19-03-0098-43_2025</t>
+          <t>19-02-0614-42_2025</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>19-03-0098-43</t>
+          <t>19-02-0614-42</t>
         </is>
       </c>
       <c r="D78" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J78" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
-          <t>RIO HONDO</t>
+          <t>ESTANZUELA</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>CEIN -PAIN-</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
-          <t>ALDEA MONTE GRANDE</t>
+          <t>ALDEA CHISPAN</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
-          <t>15.01658086,-89.69818359</t>
+          <t>15.03333745,-89.57115568</t>
         </is>
       </c>
       <c r="O78" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P78" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q78" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R78" s="1" t="n">
-        <v>96</v>
+        <v>194</v>
       </c>
       <c r="S78" s="1" t="n">
-        <v>81</v>
+        <v>221</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="n">
-        <v>15471</v>
+        <v>15447</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>19-03-0106-43_2025</t>
+          <t>19-02-0783-42_2025</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>19-03-0106-43</t>
+          <t>19-02-0783-42</t>
         </is>
       </c>
       <c r="D79" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J79" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K79" s="2" t="inlineStr">
         <is>
-          <t>RIO HONDO</t>
+          <t>ESTANZUELA</t>
         </is>
       </c>
       <c r="L79" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M79" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SANTA CRUZ</t>
+          <t>ALDEA EL GUAYABAL</t>
         </is>
       </c>
       <c r="N79" s="2" t="inlineStr">
         <is>
-          <t>15.01268964,-89.67048702</t>
+          <t>15.00389117,-89.63178315</t>
         </is>
       </c>
       <c r="O79" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P79" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q79" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R79" s="1" t="n">
-        <v>300</v>
+        <v>20</v>
       </c>
       <c r="S79" s="1" t="n">
-        <v>299</v>
+        <v>19</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="n">
-        <v>15472</v>
+        <v>15449</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>19-03-0107-43_2025</t>
+          <t>19-02-0912-43_2025</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
-          <t>19-03-0107-43</t>
+          <t>19-02-0912-43</t>
         </is>
       </c>
       <c r="D80" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J80" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K80" s="2" t="inlineStr">
         <is>
-          <t>RIO HONDO</t>
+          <t>ESTANZUELA</t>
         </is>
       </c>
       <c r="L80" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EOUM</t>
         </is>
       </c>
       <c r="M80" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LAS POZAS</t>
+          <t>BARRIO LAS CANCHITAS</t>
         </is>
       </c>
       <c r="N80" s="2" t="inlineStr">
         <is>
-          <t>15.06287076,-89.52662321</t>
+          <t>14.9884982,-89.57256677</t>
         </is>
       </c>
       <c r="O80" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P80" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q80" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R80" s="1" t="n">
-        <v>37</v>
+        <v>141</v>
       </c>
       <c r="S80" s="1" t="n">
-        <v>41</v>
+        <v>147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="n">
-        <v>15479</v>
+        <v>15452</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>19-03-0113-43_2025</t>
+          <t>19-03-0002-43_2025</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
-          <t>19-03-0113-43</t>
+          <t>19-03-0002-43</t>
         </is>
       </c>
       <c r="D81" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J81" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K81" s="2" t="inlineStr">
         <is>
           <t>RIO HONDO</t>
         </is>
       </c>
       <c r="L81" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M81" s="2" t="inlineStr">
         <is>
-          <t>ALDEA NUEVO SUNZAPOTE</t>
+          <t>ALDEA MORAN</t>
         </is>
       </c>
       <c r="N81" s="2" t="inlineStr">
         <is>
-          <t>15.02412098,-89.64922515</t>
+          <t>15.15407123,-89.48533874</t>
         </is>
       </c>
       <c r="O81" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P81" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q81" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R81" s="1" t="n">
-        <v>193</v>
+        <v>33</v>
       </c>
       <c r="S81" s="1" t="n">
-        <v>195</v>
+        <v>32</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="n">
-        <v>15480</v>
+        <v>15454</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>19-03-0114-43_2025</t>
+          <t>19-03-0003-43_2025</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
-          <t>19-03-0114-43</t>
+          <t>19-03-0003-43</t>
         </is>
       </c>
       <c r="D82" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J82" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K82" s="2" t="inlineStr">
         <is>
           <t>RIO HONDO</t>
         </is>
       </c>
       <c r="L82" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M82" s="2" t="inlineStr">
         <is>
-          <t>ALDEA CASAS DE PINTO</t>
+          <t>CASERIO PUENTE MARMOL ALDEA SANTA CRUZ</t>
         </is>
       </c>
       <c r="N82" s="2" t="inlineStr">
         <is>
-          <t>15.02316108,-89.61276168</t>
+          <t>14.99827804,-89.66780821</t>
         </is>
       </c>
       <c r="O82" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P82" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q82" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R82" s="1" t="n">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="S82" s="1" t="n">
-        <v>48</v>
+        <v>18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="n">
-        <v>15489</v>
+        <v>15456</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>19-03-0357-43_2025</t>
+          <t>19-03-0005-46_2025</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
-          <t>19-03-0357-43</t>
+          <t>19-03-0005-46</t>
         </is>
       </c>
       <c r="D83" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Diversificado</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J83" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K83" s="2" t="inlineStr">
         <is>
           <t>RIO HONDO</t>
         </is>
       </c>
       <c r="L83" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>INSTITUTO NACIONAL DE EDUCACION DIVERSIFICADA, INED</t>
         </is>
       </c>
       <c r="M83" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LA ARENERA</t>
+          <t>ALDEA EL ROSARIO</t>
         </is>
       </c>
       <c r="N83" s="2" t="inlineStr">
         <is>
-          <t>14.99852398,-89.68757696</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O83" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P83" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q83" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R83" s="1" t="n">
-        <v>76</v>
+        <v>55</v>
       </c>
       <c r="S83" s="1" t="n">
-        <v>74</v>
+        <v>45</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="n">
-        <v>15495</v>
+        <v>15462</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>19-03-0674-42_2025</t>
+          <t>19-03-0016-45_2025</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
-          <t>19-03-0674-42</t>
+          <t>19-03-0016-45</t>
         </is>
       </c>
       <c r="D84" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J84" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K84" s="2" t="inlineStr">
         <is>
           <t>RIO HONDO</t>
         </is>
       </c>
       <c r="L84" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M84" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LA ARENERA</t>
+          <t>ALDEA NUEVO SUNZAPOTE</t>
         </is>
       </c>
       <c r="N84" s="2" t="inlineStr">
         <is>
-          <t>14.99852398,-89.68757696</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O84" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P84" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q84" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R84" s="1" t="n">
-        <v>32</v>
+        <v>100</v>
       </c>
       <c r="S84" s="1" t="n">
-        <v>25</v>
+        <v>116</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="n">
-        <v>15504</v>
+        <v>15463</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>19-03-0842-42_2025</t>
+          <t>19-03-0096-42_2025</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
-          <t>19-03-0842-42</t>
+          <t>19-03-0096-42</t>
         </is>
       </c>
       <c r="D85" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J85" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K85" s="2" t="inlineStr">
         <is>
           <t>RIO HONDO</t>
         </is>
       </c>
       <c r="L85" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M85" s="2" t="inlineStr">
         <is>
-          <t>ALDEA JESUS MARIA</t>
+          <t>FINCA EL JOBO</t>
         </is>
       </c>
       <c r="N85" s="2" t="inlineStr">
         <is>
-          <t>15.07018489,-89.51471655</t>
+          <t>15.04542098,-89.58254418</t>
         </is>
       </c>
       <c r="O85" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P85" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q85" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R85" s="1" t="n">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="S85" s="1" t="n">
-        <v>6</v>
+        <v>51</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="n">
-        <v>15513</v>
+        <v>19421</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>19-03-0966-43_2025</t>
+          <t>19-03-0097-43_2025</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
-          <t>19-03-0966-43</t>
+          <t>19-03-0097-43</t>
         </is>
       </c>
       <c r="D86" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J86" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K86" s="2" t="inlineStr">
         <is>
           <t>RIO HONDO</t>
         </is>
       </c>
       <c r="L86" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EOUM</t>
         </is>
       </c>
       <c r="M86" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL SENEGAL</t>
+          <t>FINCA EL JOBO</t>
         </is>
       </c>
       <c r="N86" s="2" t="inlineStr">
         <is>
-          <t>15.02924683,-89.6301978</t>
+          <t>15.04542098,-89.58254418</t>
         </is>
       </c>
       <c r="O86" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P86" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q86" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R86" s="1" t="n">
-        <v>16</v>
+        <v>223</v>
       </c>
       <c r="S86" s="1" t="n">
-        <v>21</v>
+        <v>219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="n">
-        <v>15525</v>
+        <v>15465</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>19-04-0002-42_2025</t>
+          <t>19-03-0098-43_2025</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
-          <t>19-04-0002-42</t>
+          <t>19-03-0098-43</t>
         </is>
       </c>
       <c r="D87" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J87" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K87" s="2" t="inlineStr">
         <is>
-          <t>GUALAN</t>
+          <t>RIO HONDO</t>
         </is>
       </c>
       <c r="L87" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M87" s="2" t="inlineStr">
         <is>
-          <t>ALDEA BIAFRA</t>
+          <t>ALDEA MONTE GRANDE</t>
         </is>
       </c>
       <c r="N87" s="2" t="inlineStr">
         <is>
-          <t>15.14158864,-89.30201433</t>
+          <t>15.01658086,-89.69818359</t>
         </is>
       </c>
       <c r="O87" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P87" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q87" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R87" s="1" t="n">
-        <v>28</v>
+        <v>96</v>
       </c>
       <c r="S87" s="1" t="n">
-        <v>27</v>
+        <v>81</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="n">
-        <v>15527</v>
+        <v>15471</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>19-04-0003-42_2025</t>
+          <t>19-03-0106-43_2025</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
-          <t>19-04-0003-42</t>
+          <t>19-03-0106-43</t>
         </is>
       </c>
       <c r="D88" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J88" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K88" s="2" t="inlineStr">
         <is>
-          <t>GUALAN</t>
+          <t>RIO HONDO</t>
         </is>
       </c>
       <c r="L88" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M88" s="2" t="inlineStr">
         <is>
-          <t>ALDEA MAL PASO</t>
+          <t>ALDEA SANTA CRUZ</t>
         </is>
       </c>
       <c r="N88" s="2" t="inlineStr">
         <is>
-          <t>15.18348326,-89.3466014</t>
+          <t>15.01268964,-89.67048702</t>
         </is>
       </c>
       <c r="O88" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P88" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q88" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R88" s="1" t="n">
-        <v>11</v>
+        <v>300</v>
       </c>
       <c r="S88" s="1" t="n">
-        <v>11</v>
+        <v>299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="n">
-        <v>15530</v>
+        <v>15472</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>19-04-0006-42_2025</t>
+          <t>19-03-0107-43_2025</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
-          <t>19-04-0006-42</t>
+          <t>19-03-0107-43</t>
         </is>
       </c>
       <c r="D89" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J89" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K89" s="2" t="inlineStr">
         <is>
-          <t>GUALAN</t>
+          <t>RIO HONDO</t>
         </is>
       </c>
       <c r="L89" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M89" s="2" t="inlineStr">
         <is>
-          <t>COLONIA VALLE DEL MOTAGUA</t>
+          <t>ALDEA LAS POZAS</t>
         </is>
       </c>
       <c r="N89" s="2" t="inlineStr">
         <is>
-          <t>15.12424976,-89.34342783</t>
+          <t>15.06287076,-89.52662321</t>
         </is>
       </c>
       <c r="O89" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P89" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q89" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R89" s="1" t="n">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="S89" s="1" t="n">
-        <v>28</v>
+        <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="n">
-        <v>15543</v>
+        <v>15479</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>19-04-0019-43_2025</t>
+          <t>19-03-0113-43_2025</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
-          <t>19-04-0019-43</t>
+          <t>19-03-0113-43</t>
         </is>
       </c>
       <c r="D90" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J90" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K90" s="2" t="inlineStr">
         <is>
-          <t>GUALAN</t>
+          <t>RIO HONDO</t>
         </is>
       </c>
       <c r="L90" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M90" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LAS BALAS</t>
+          <t>ALDEA NUEVO SUNZAPOTE</t>
         </is>
       </c>
       <c r="N90" s="2" t="inlineStr">
         <is>
-          <t>15.01372598,-89.24252068</t>
+          <t>15.02412098,-89.64922515</t>
         </is>
       </c>
       <c r="O90" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P90" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q90" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R90" s="1" t="n">
-        <v>74</v>
+        <v>193</v>
       </c>
       <c r="S90" s="1" t="n">
-        <v>52</v>
+        <v>195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="n">
-        <v>15548</v>
+        <v>15480</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>19-04-0023-43_2025</t>
+          <t>19-03-0114-43_2025</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
-          <t>19-04-0023-43</t>
+          <t>19-03-0114-43</t>
         </is>
       </c>
       <c r="D91" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J91" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K91" s="2" t="inlineStr">
         <is>
-          <t>GUALAN</t>
+          <t>RIO HONDO</t>
         </is>
       </c>
       <c r="L91" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M91" s="2" t="inlineStr">
         <is>
-          <t>ALDEA GERMANIA</t>
+          <t>ALDEA CASAS DE PINTO</t>
         </is>
       </c>
       <c r="N91" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>15.02316108,-89.61276168</t>
         </is>
       </c>
       <c r="O91" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P91" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q91" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R91" s="1" t="n">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="S91" s="1" t="n">
-        <v>58</v>
+        <v>48</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="n">
-        <v>15551</v>
+        <v>15489</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>19-04-0025-43_2025</t>
+          <t>19-03-0357-43_2025</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
-          <t>19-04-0025-43</t>
+          <t>19-03-0357-43</t>
         </is>
       </c>
       <c r="D92" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J92" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K92" s="2" t="inlineStr">
         <is>
-          <t>GUALAN</t>
+          <t>RIO HONDO</t>
         </is>
       </c>
       <c r="L92" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M92" s="2" t="inlineStr">
         <is>
-          <t>COLONIA VALLE DEL MOTAGUA</t>
+          <t>ALDEA LA ARENERA</t>
         </is>
       </c>
       <c r="N92" s="2" t="inlineStr">
         <is>
-          <t>15.12424976,-89.34342783</t>
+          <t>14.99852398,-89.68757696</t>
         </is>
       </c>
       <c r="O92" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P92" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q92" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R92" s="1" t="n">
-        <v>104</v>
+        <v>76</v>
       </c>
       <c r="S92" s="1" t="n">
-        <v>98</v>
+        <v>74</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="n">
-        <v>15557</v>
+        <v>15495</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>19-04-0031-45_2025</t>
+          <t>19-03-0674-42_2025</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
-          <t>19-04-0031-45</t>
+          <t>19-03-0674-42</t>
         </is>
       </c>
       <c r="D93" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J93" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K93" s="2" t="inlineStr">
         <is>
-          <t>GUALAN</t>
+          <t>RIO HONDO</t>
         </is>
       </c>
       <c r="L93" s="2" t="inlineStr">
         <is>
-          <t>INEB DE TELESECUNDARIA</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M93" s="2" t="inlineStr">
         <is>
-          <t>ALDEA JUAN PONCE</t>
+          <t>ALDEA LA ARENERA</t>
         </is>
       </c>
       <c r="N93" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.99852398,-89.68757696</t>
         </is>
       </c>
       <c r="O93" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P93" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q93" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R93" s="1" t="n">
-        <v>100</v>
+        <v>32</v>
       </c>
       <c r="S93" s="1" t="n">
-        <v>104</v>
+        <v>25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="n">
-        <v>15560</v>
+        <v>19422</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>19-04-0037-43_2025</t>
+          <t>19-03-0841-42_2025</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
-          <t>19-04-0037-43</t>
+          <t>19-03-0841-42</t>
         </is>
       </c>
       <c r="D94" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J94" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K94" s="2" t="inlineStr">
         <is>
-          <t>GUALAN</t>
+          <t>RIO HONDO</t>
         </is>
       </c>
       <c r="L94" s="2" t="inlineStr">
         <is>
-          <t>EORM HERNALDO BELTRAN JR</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M94" s="2" t="inlineStr">
         <is>
-          <t>LOTIFICACION MUNICIPAL LOS LIMONES</t>
+          <t>ALDEA NUEVO SUNZAPOTE</t>
         </is>
       </c>
       <c r="N94" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>15.02412098,-89.64922515</t>
         </is>
       </c>
       <c r="O94" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P94" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q94" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R94" s="1" t="n">
-        <v>663</v>
+        <v>67</v>
       </c>
       <c r="S94" s="1" t="n">
-        <v>688</v>
+        <v>68</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="n">
-        <v>15563</v>
+        <v>15504</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>19-04-0040-43_2025</t>
+          <t>19-03-0842-42_2025</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
-          <t>19-04-0040-43</t>
+          <t>19-03-0842-42</t>
         </is>
       </c>
       <c r="D95" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I95" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J95" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K95" s="2" t="inlineStr">
         <is>
-          <t>GUALAN</t>
+          <t>RIO HONDO</t>
         </is>
       </c>
       <c r="L95" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M95" s="2" t="inlineStr">
         <is>
-          <t>CASERIO COCALITOS ALDEA MAYUELAS</t>
+          <t>ALDEA JESUS MARIA</t>
         </is>
       </c>
       <c r="N95" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>15.07018489,-89.51471655</t>
         </is>
       </c>
       <c r="O95" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P95" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q95" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R95" s="1" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="S95" s="1" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="n">
-        <v>15566</v>
+        <v>15513</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>19-04-0044-45_2025</t>
+          <t>19-03-0966-43_2025</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
-          <t>19-04-0044-45</t>
+          <t>19-03-0966-43</t>
         </is>
       </c>
       <c r="D96" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J96" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K96" s="2" t="inlineStr">
         <is>
-          <t>GUALAN</t>
+          <t>RIO HONDO</t>
         </is>
       </c>
       <c r="L96" s="2" t="inlineStr">
         <is>
-          <t>INEB DE TELESECUNDARIA</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M96" s="2" t="inlineStr">
         <is>
-          <t>CASERIO LOS LIMONES</t>
+          <t>ALDEA EL SENEGAL</t>
         </is>
       </c>
       <c r="N96" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>15.02924683,-89.6301978</t>
         </is>
       </c>
       <c r="O96" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P96" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q96" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R96" s="1" t="n">
-        <v>179</v>
+        <v>16</v>
       </c>
       <c r="S96" s="1" t="n">
-        <v>68</v>
+        <v>21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="n">
-        <v>15568</v>
+        <v>15525</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>19-04-0045-43_2025</t>
+          <t>19-04-0002-42_2025</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
-          <t>19-04-0045-43</t>
+          <t>19-04-0002-42</t>
         </is>
       </c>
       <c r="D97" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J97" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K97" s="2" t="inlineStr">
         <is>
           <t>GUALAN</t>
         </is>
       </c>
       <c r="L97" s="2" t="inlineStr">
         <is>
-          <t>ESCUELA DE EDUCACION ESPECIAL VIDA NUEVA</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M97" s="2" t="inlineStr">
         <is>
-          <t>BARRIO LA ESTACION</t>
+          <t>ALDEA BIAFRA</t>
         </is>
       </c>
       <c r="N97" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>15.14158864,-89.30201433</t>
         </is>
       </c>
       <c r="O97" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P97" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q97" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R97" s="1" t="n">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="S97" s="1" t="n">
-        <v>19</v>
+        <v>27</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="n">
-        <v>15570</v>
+        <v>15527</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t>19-04-0050-43_2025</t>
+          <t>19-04-0003-42_2025</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
-          <t>19-04-0050-43</t>
+          <t>19-04-0003-42</t>
         </is>
       </c>
       <c r="D98" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I98" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J98" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K98" s="2" t="inlineStr">
         <is>
           <t>GUALAN</t>
         </is>
       </c>
       <c r="L98" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M98" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SAN JOSE TABANCAS</t>
+          <t>ALDEA MAL PASO</t>
         </is>
       </c>
       <c r="N98" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>15.18348326,-89.3466014</t>
         </is>
       </c>
       <c r="O98" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P98" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q98" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R98" s="1" t="n">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="S98" s="1" t="n">
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="n">
-        <v>15576</v>
+        <v>15530</v>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
-          <t>19-04-0069-42_2025</t>
+          <t>19-04-0006-42_2025</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
-          <t>19-04-0069-42</t>
+          <t>19-04-0006-42</t>
         </is>
       </c>
       <c r="D99" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G99" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H99" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I99" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J99" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K99" s="2" t="inlineStr">
         <is>
           <t>GUALAN</t>
         </is>
       </c>
       <c r="L99" s="2" t="inlineStr">
         <is>
-          <t>ESCUELA OFICIAL DE PARVULOS ANEXA A EORM</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M99" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SAN JOSE TABANCAS</t>
+          <t>COLONIA VALLE DEL MOTAGUA</t>
         </is>
       </c>
       <c r="N99" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>15.12424976,-89.34342783</t>
         </is>
       </c>
       <c r="O99" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P99" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q99" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R99" s="1" t="n">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="S99" s="1" t="n">
-        <v>16</v>
+        <v>28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="n">
-        <v>15577</v>
+        <v>19423</v>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
-          <t>19-04-0072-43_2025</t>
+          <t>19-04-0010-43_2025</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
-          <t>19-04-0072-43</t>
+          <t>19-04-0010-43</t>
         </is>
       </c>
       <c r="D100" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I100" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J100" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K100" s="2" t="inlineStr">
         <is>
           <t>GUALAN</t>
         </is>
       </c>
       <c r="L100" s="2" t="inlineStr">
         <is>
-          <t>ESCUELA OFICIAL RURAL MIXTA CLARITA</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M100" s="2" t="inlineStr">
         <is>
-          <t>FINCA PIEDRA BLANCA</t>
+          <t>ALDEA GUACINTEPEQUE ARRIBA</t>
         </is>
       </c>
       <c r="N100" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>15.07701423,-89.3921058</t>
         </is>
       </c>
       <c r="O100" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P100" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q100" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R100" s="1" t="n">
-        <v>61</v>
+        <v>31</v>
       </c>
       <c r="S100" s="1" t="n">
-        <v>52</v>
+        <v>34</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="n">
-        <v>15578</v>
+        <v>19424</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>19-04-0074-45_2025</t>
+          <t>19-04-0011-43_2025</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
-          <t>19-04-0074-45</t>
+          <t>19-04-0011-43</t>
         </is>
       </c>
       <c r="D101" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I101" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J101" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K101" s="2" t="inlineStr">
         <is>
           <t>GUALAN</t>
         </is>
       </c>
       <c r="L101" s="2" t="inlineStr">
         <is>
-          <t>INEB DE TELESECUNDARIA</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M101" s="2" t="inlineStr">
         <is>
-          <t>LOTIFICACION MUNICIPAL LOS LIMONES</t>
+          <t>ALDEA LAS LAJAS</t>
         </is>
       </c>
       <c r="N101" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>15.14333495,-89.18822696</t>
         </is>
       </c>
       <c r="O101" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P101" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q101" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R101" s="1" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="S101" s="1" t="n">
-        <v>139</v>
+        <v>6</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="n">
-        <v>15579</v>
+        <v>19425</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t>19-04-0130-42_2025</t>
+          <t>19-04-0014-43_2025</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
-          <t>19-04-0130-42</t>
+          <t>19-04-0014-43</t>
         </is>
       </c>
       <c r="D102" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I102" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J102" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K102" s="2" t="inlineStr">
         <is>
           <t>GUALAN</t>
         </is>
       </c>
       <c r="L102" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M102" s="2" t="inlineStr">
         <is>
-          <t>ALDEA MAYUELAS</t>
+          <t>ALDEA CIMARRON</t>
         </is>
       </c>
       <c r="N102" s="2" t="inlineStr">
         <is>
-          <t>15.13103289,-89.35227283</t>
+          <t>15.02471389,-89.36627474</t>
         </is>
       </c>
       <c r="O102" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P102" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q102" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R102" s="1" t="n">
-        <v>68</v>
+        <v>14</v>
       </c>
       <c r="S102" s="1" t="n">
-        <v>88</v>
+        <v>14</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="n">
-        <v>15583</v>
+        <v>19426</v>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
-          <t>19-04-0133-43_2025</t>
+          <t>19-04-0015-43_2025</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
-          <t>19-04-0133-43</t>
+          <t>19-04-0015-43</t>
         </is>
       </c>
       <c r="D103" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E103" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G103" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H103" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I103" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J103" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K103" s="2" t="inlineStr">
         <is>
           <t>GUALAN</t>
         </is>
       </c>
       <c r="L103" s="2" t="inlineStr">
         <is>
-          <t>EOUN BLANCA HILDA PERALTA Y PERALTA</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M103" s="2" t="inlineStr">
         <is>
-          <t>BARRIO LAS FLORES</t>
+          <t>ALDEA AZACUALPA</t>
         </is>
       </c>
       <c r="N103" s="2" t="inlineStr">
         <is>
-          <t>15.11427429,-89.35917443</t>
+          <t>15.06972267,-89.41773205</t>
         </is>
       </c>
       <c r="O103" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P103" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q103" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R103" s="1" t="n">
-        <v>272</v>
+        <v>55</v>
       </c>
       <c r="S103" s="1" t="n">
-        <v>261</v>
+        <v>53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="n">
-        <v>15589</v>
+        <v>19427</v>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
-          <t>19-04-0140-43_2025</t>
+          <t>19-04-0018-43_2025</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
-          <t>19-04-0140-43</t>
+          <t>19-04-0018-43</t>
         </is>
       </c>
       <c r="D104" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I104" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J104" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K104" s="2" t="inlineStr">
         <is>
           <t>GUALAN</t>
         </is>
       </c>
       <c r="L104" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M104" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LA CUCHILLA</t>
+          <t>CASERIO LA NUEVA ESPERANZA ALDEA EL ARENAL</t>
         </is>
       </c>
       <c r="N104" s="2" t="inlineStr">
         <is>
-          <t>15.15115951,-89.36372193</t>
+          <t>15.12231714,-89.38651252</t>
         </is>
       </c>
       <c r="O104" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P104" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q104" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R104" s="1" t="n">
-        <v>21</v>
+        <v>144</v>
       </c>
       <c r="S104" s="1" t="n">
-        <v>17</v>
+        <v>154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="n">
-        <v>15590</v>
+        <v>15543</v>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
-          <t>19-04-0142-43_2025</t>
+          <t>19-04-0019-43_2025</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
-          <t>19-04-0142-43</t>
+          <t>19-04-0019-43</t>
         </is>
       </c>
       <c r="D105" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I105" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J105" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K105" s="2" t="inlineStr">
         <is>
           <t>GUALAN</t>
         </is>
       </c>
       <c r="L105" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M105" s="2" t="inlineStr">
         <is>
-          <t>ALDEA DOÑA MARIA</t>
+          <t>ALDEA LAS BALAS</t>
         </is>
       </c>
       <c r="N105" s="2" t="inlineStr">
         <is>
-          <t>15.20650373,-89.25200005</t>
+          <t>15.01372598,-89.24252068</t>
         </is>
       </c>
       <c r="O105" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P105" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q105" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R105" s="1" t="n">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="S105" s="1" t="n">
-        <v>81</v>
+        <v>52</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="n">
-        <v>15593</v>
+        <v>15548</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>19-04-0144-43_2025</t>
+          <t>19-04-0023-43_2025</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
-          <t>19-04-0144-43</t>
+          <t>19-04-0023-43</t>
         </is>
       </c>
       <c r="D106" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I106" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J106" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K106" s="2" t="inlineStr">
         <is>
           <t>GUALAN</t>
         </is>
       </c>
       <c r="L106" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M106" s="2" t="inlineStr">
         <is>
-          <t>CASERIO QUEBRADA LARGA ALDEA GUARANJA</t>
+          <t>ALDEA GERMANIA</t>
         </is>
       </c>
       <c r="N106" s="2" t="inlineStr">
         <is>
-          <t>15.03942404,-89.32407233</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O106" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P106" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q106" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R106" s="1" t="n">
-        <v>4</v>
+        <v>64</v>
       </c>
       <c r="S106" s="1" t="n">
-        <v>6</v>
+        <v>58</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="n">
-        <v>15597</v>
+        <v>15551</v>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
-          <t>19-04-0147-43_2025</t>
+          <t>19-04-0025-43_2025</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
-          <t>19-04-0147-43</t>
+          <t>19-04-0025-43</t>
         </is>
       </c>
       <c r="D107" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G107" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I107" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J107" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K107" s="2" t="inlineStr">
         <is>
           <t>GUALAN</t>
         </is>
       </c>
       <c r="L107" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M107" s="2" t="inlineStr">
         <is>
-          <t>ALDEA GARCIA</t>
+          <t>COLONIA VALLE DEL MOTAGUA</t>
         </is>
       </c>
       <c r="N107" s="2" t="inlineStr">
         <is>
-          <t>15.2215883,-89.21788008</t>
+          <t>15.12424976,-89.34342783</t>
         </is>
       </c>
       <c r="O107" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P107" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q107" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R107" s="1" t="n">
-        <v>36</v>
+        <v>104</v>
       </c>
       <c r="S107" s="1" t="n">
-        <v>30</v>
+        <v>98</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="n">
-        <v>15605</v>
+        <v>19428</v>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
-          <t>19-04-0154-43_2025</t>
+          <t>19-04-0029-46_2025</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
-          <t>19-04-0154-43</t>
+          <t>19-04-0029-46</t>
         </is>
       </c>
       <c r="D108" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Diversificado</t>
         </is>
       </c>
       <c r="G108" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I108" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J108" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K108" s="2" t="inlineStr">
         <is>
           <t>GUALAN</t>
         </is>
       </c>
       <c r="L108" s="2" t="inlineStr">
         <is>
-          <t>EORM PROFESOR ANIBAR VILLANUEVA CAMBARA</t>
+          <t>INSTITUTO NACIONAL DE EDUCACION DIVERSIFICADA, INED</t>
         </is>
       </c>
       <c r="M108" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SANTIAGO, GUALAN</t>
+          <t>BARRIO LAS FLORES</t>
         </is>
       </c>
       <c r="N108" s="2" t="inlineStr">
         <is>
-          <t>15.10262579,-89.44621462</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O108" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P108" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q108" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R108" s="1" t="n">
-        <v>111</v>
+        <v>83</v>
       </c>
       <c r="S108" s="1" t="n">
-        <v>109</v>
+        <v>65</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="n">
-        <v>15607</v>
+        <v>15557</v>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
-          <t>19-04-0155-43_2025</t>
+          <t>19-04-0031-45_2025</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
-          <t>19-04-0155-43</t>
+          <t>19-04-0031-45</t>
         </is>
       </c>
       <c r="D109" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F109" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G109" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H109" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I109" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J109" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K109" s="2" t="inlineStr">
         <is>
           <t>GUALAN</t>
         </is>
       </c>
       <c r="L109" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M109" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LA VAINILLA</t>
+          <t>ALDEA JUAN PONCE</t>
         </is>
       </c>
       <c r="N109" s="2" t="inlineStr">
         <is>
-          <t>15.14638183,-89.28374208</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O109" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P109" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q109" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R109" s="1" t="n">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="S109" s="1" t="n">
-        <v>94</v>
+        <v>104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="n">
-        <v>15610</v>
+        <v>19429</v>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
-          <t>19-04-0157-43_2025</t>
+          <t>19-04-0033-42_2025</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
-          <t>19-04-0157-43</t>
+          <t>19-04-0033-42</t>
         </is>
       </c>
       <c r="D110" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G110" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H110" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I110" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J110" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K110" s="2" t="inlineStr">
         <is>
           <t>GUALAN</t>
         </is>
       </c>
       <c r="L110" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M110" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL CACAO</t>
+          <t>ALDEA EL ZAPOTE</t>
         </is>
       </c>
       <c r="N110" s="2" t="inlineStr">
         <is>
-          <t>15.06426945,-89.3798209</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O110" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P110" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q110" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R110" s="1" t="n">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="S110" s="1" t="n">
-        <v>49</v>
+        <v>17</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="n">
-        <v>15612</v>
+        <v>15560</v>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
-          <t>19-04-0158-43_2025</t>
+          <t>19-04-0037-43_2025</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
-          <t>19-04-0158-43</t>
+          <t>19-04-0037-43</t>
         </is>
       </c>
       <c r="D111" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F111" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G111" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H111" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I111" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J111" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K111" s="2" t="inlineStr">
         <is>
           <t>GUALAN</t>
         </is>
       </c>
       <c r="L111" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EORM HERNALDO BELTRAN JR</t>
         </is>
       </c>
       <c r="M111" s="2" t="inlineStr">
         <is>
-          <t>ALDEA JUAN PONCE</t>
+          <t>LOTIFICACION MUNICIPAL LOS LIMONES</t>
         </is>
       </c>
       <c r="N111" s="2" t="inlineStr">
         <is>
-          <t>15.11224845,-89.41160137</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O111" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P111" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q111" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R111" s="1" t="n">
-        <v>104</v>
+        <v>663</v>
       </c>
       <c r="S111" s="1" t="n">
-        <v>103</v>
+        <v>688</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="n">
-        <v>15614</v>
+        <v>15563</v>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
-          <t>19-04-0160-43_2025</t>
+          <t>19-04-0040-43_2025</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
-          <t>19-04-0160-43</t>
+          <t>19-04-0040-43</t>
         </is>
       </c>
       <c r="D112" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E112" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G112" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H112" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I112" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J112" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K112" s="2" t="inlineStr">
         <is>
           <t>GUALAN</t>
         </is>
       </c>
       <c r="L112" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M112" s="2" t="inlineStr">
         <is>
-          <t>ALDEA BETHEL</t>
+          <t>CASERIO COCALITOS ALDEA MAYUELAS</t>
         </is>
       </c>
       <c r="N112" s="2" t="inlineStr">
         <is>
-          <t>15.02240486,-89.22543133</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O112" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P112" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q112" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R112" s="1" t="n">
-        <v>101</v>
+        <v>7</v>
       </c>
       <c r="S112" s="1" t="n">
-        <v>92</v>
+        <v>7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="n">
-        <v>15621</v>
+        <v>15566</v>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
-          <t>19-04-0166-43_2025</t>
+          <t>19-04-0044-45_2025</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
-          <t>19-04-0166-43</t>
+          <t>19-04-0044-45</t>
         </is>
       </c>
       <c r="D113" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E113" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F113" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G113" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H113" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I113" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J113" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K113" s="2" t="inlineStr">
         <is>
           <t>GUALAN</t>
         </is>
       </c>
       <c r="L113" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M113" s="2" t="inlineStr">
         <is>
-          <t>ALDEA MAYUELAS</t>
+          <t>CASERIO LOS LIMONES</t>
         </is>
       </c>
       <c r="N113" s="2" t="inlineStr">
         <is>
-          <t>15.13103289,-89.35227283</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O113" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P113" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q113" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R113" s="1" t="n">
-        <v>271</v>
+        <v>179</v>
       </c>
       <c r="S113" s="1" t="n">
-        <v>266</v>
+        <v>68</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="n">
-        <v>15625</v>
+        <v>15568</v>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
-          <t>19-04-0169-43_2025</t>
+          <t>19-04-0045-43_2025</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
-          <t>19-04-0169-43</t>
+          <t>19-04-0045-43</t>
         </is>
       </c>
       <c r="D114" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E114" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F114" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G114" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H114" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I114" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J114" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K114" s="2" t="inlineStr">
         <is>
           <t>GUALAN</t>
         </is>
       </c>
       <c r="L114" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>ESCUELA DE EDUCACION ESPECIAL VIDA NUEVA</t>
         </is>
       </c>
       <c r="M114" s="2" t="inlineStr">
         <is>
-          <t>ALDEA GUACINTEPEQUE</t>
+          <t>BARRIO LA ESTACION</t>
         </is>
       </c>
       <c r="N114" s="2" t="inlineStr">
         <is>
-          <t>15.08315739,-89.39723277</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O114" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P114" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q114" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R114" s="1" t="n">
-        <v>123</v>
+        <v>17</v>
       </c>
       <c r="S114" s="1" t="n">
-        <v>105</v>
+        <v>19</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="n">
-        <v>15630</v>
+        <v>15570</v>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
-          <t>19-04-0173-43_2025</t>
+          <t>19-04-0050-43_2025</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
-          <t>19-04-0173-43</t>
+          <t>19-04-0050-43</t>
         </is>
       </c>
       <c r="D115" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E115" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F115" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G115" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H115" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I115" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J115" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K115" s="2" t="inlineStr">
         <is>
           <t>GUALAN</t>
         </is>
       </c>
       <c r="L115" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M115" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL MIRADOR</t>
+          <t>ALDEA SAN JOSE TABANCAS</t>
         </is>
       </c>
       <c r="N115" s="2" t="inlineStr">
         <is>
-          <t>15.21872092,-89.23370596</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O115" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P115" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q115" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R115" s="1" t="n">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="S115" s="1" t="n">
-        <v>17</v>
+        <v>54</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="n">
-        <v>15636</v>
+        <v>15576</v>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
-          <t>19-04-0184-43_2025</t>
+          <t>19-04-0069-42_2025</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
-          <t>19-04-0184-43</t>
+          <t>19-04-0069-42</t>
         </is>
       </c>
       <c r="D116" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I116" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J116" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K116" s="2" t="inlineStr">
         <is>
           <t>GUALAN</t>
         </is>
       </c>
       <c r="L116" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>ESCUELA OFICIAL DE PARVULOS ANEXA A EORM</t>
         </is>
       </c>
       <c r="M116" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LAS CARRETAS</t>
+          <t>ALDEA SAN JOSE TABANCAS</t>
         </is>
       </c>
       <c r="N116" s="2" t="inlineStr">
         <is>
-          <t>15.07858414,-89.43047727</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O116" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P116" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q116" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R116" s="1" t="n">
-        <v>139</v>
+        <v>15</v>
       </c>
       <c r="S116" s="1" t="n">
-        <v>142</v>
+        <v>16</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="n">
-        <v>15637</v>
+        <v>15577</v>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
-          <t>19-04-0196-45_2025</t>
+          <t>19-04-0072-43_2025</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
-          <t>19-04-0196-45</t>
+          <t>19-04-0072-43</t>
         </is>
       </c>
       <c r="D117" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I117" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J117" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K117" s="2" t="inlineStr">
         <is>
           <t>GUALAN</t>
         </is>
       </c>
       <c r="L117" s="2" t="inlineStr">
         <is>
-          <t>INEB ALVARO ENRIQUE ESTRADA ARRIAZA</t>
+          <t>ESCUELA OFICIAL RURAL MIXTA CLARITA</t>
         </is>
       </c>
       <c r="M117" s="2" t="inlineStr">
         <is>
-          <t>BARRIO LAS FLORES</t>
+          <t>FINCA PIEDRA BLANCA</t>
         </is>
       </c>
       <c r="N117" s="2" t="inlineStr">
         <is>
-          <t>15.12124779,-89.35766937</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O117" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P117" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q117" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R117" s="1" t="n">
-        <v>342</v>
+        <v>61</v>
       </c>
       <c r="S117" s="1" t="n">
-        <v>353</v>
+        <v>52</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="n">
-        <v>15644</v>
+        <v>15578</v>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
-          <t>19-04-0590-42_2025</t>
+          <t>19-04-0074-45_2025</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
-          <t>19-04-0590-42</t>
+          <t>19-04-0074-45</t>
         </is>
       </c>
       <c r="D118" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I118" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J118" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K118" s="2" t="inlineStr">
         <is>
           <t>GUALAN</t>
         </is>
       </c>
       <c r="L118" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M118" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LA VAINILLA</t>
+          <t>LOTIFICACION MUNICIPAL LOS LIMONES</t>
         </is>
       </c>
       <c r="N118" s="2" t="inlineStr">
         <is>
-          <t>15.14638183,-89.28374208</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O118" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P118" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q118" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R118" s="1" t="n">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="S118" s="1" t="n">
-        <v>28</v>
+        <v>139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="n">
-        <v>15649</v>
+        <v>15579</v>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
-          <t>19-04-0595-43_2025</t>
+          <t>19-04-0130-42_2025</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
-          <t>19-04-0595-43</t>
+          <t>19-04-0130-42</t>
         </is>
       </c>
       <c r="D119" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H119" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I119" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J119" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K119" s="2" t="inlineStr">
         <is>
           <t>GUALAN</t>
         </is>
       </c>
       <c r="L119" s="2" t="inlineStr">
         <is>
-          <t>EOUM OTTO RENE CASTILLO</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M119" s="2" t="inlineStr">
         <is>
-          <t>BARRIO LA CIENAGA</t>
+          <t>ALDEA MAYUELAS</t>
         </is>
       </c>
       <c r="N119" s="2" t="inlineStr">
         <is>
-          <t>15.11619701,-89.34978418</t>
+          <t>15.13103289,-89.35227283</t>
         </is>
       </c>
       <c r="O119" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P119" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q119" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R119" s="1" t="n">
-        <v>198</v>
+        <v>68</v>
       </c>
       <c r="S119" s="1" t="n">
-        <v>194</v>
+        <v>88</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="n">
-        <v>15653</v>
+        <v>19430</v>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
-          <t>19-04-0725-45_2025</t>
+          <t>19-04-0132-43_2025</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
-          <t>19-04-0725-45</t>
+          <t>19-04-0132-43</t>
         </is>
       </c>
       <c r="D120" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G120" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H120" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I120" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J120" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K120" s="2" t="inlineStr">
         <is>
           <t>GUALAN</t>
         </is>
       </c>
       <c r="L120" s="2" t="inlineStr">
         <is>
-          <t>INEB DE TELESECUNDARIA</t>
+          <t>ESCUELA OFICIAL URBANA PARA VARONESCARMEN SAGASTUME CACERES</t>
         </is>
       </c>
       <c r="M120" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL LOBO</t>
+          <t>BARRIO LA ESTACION</t>
         </is>
       </c>
       <c r="N120" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>15.11191814,-89.35899027</t>
         </is>
       </c>
       <c r="O120" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P120" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q120" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R120" s="1" t="n">
-        <v>50</v>
+        <v>214</v>
       </c>
       <c r="S120" s="1" t="n">
-        <v>33</v>
+        <v>223</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="n">
-        <v>15659</v>
+        <v>15583</v>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
-          <t>19-04-0823-45_2025</t>
+          <t>19-04-0133-43_2025</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
-          <t>19-04-0823-45</t>
+          <t>19-04-0133-43</t>
         </is>
       </c>
       <c r="D121" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F121" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G121" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H121" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I121" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J121" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K121" s="2" t="inlineStr">
         <is>
           <t>GUALAN</t>
         </is>
       </c>
       <c r="L121" s="2" t="inlineStr">
         <is>
-          <t>INEB DE TELESECUNDARIA</t>
+          <t>EOUN BLANCA HILDA PERALTA Y PERALTA</t>
         </is>
       </c>
       <c r="M121" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LA VAINILLA</t>
+          <t>BARRIO LAS FLORES</t>
         </is>
       </c>
       <c r="N121" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>15.11427429,-89.35917443</t>
         </is>
       </c>
       <c r="O121" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P121" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q121" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R121" s="1" t="n">
-        <v>69</v>
+        <v>272</v>
       </c>
       <c r="S121" s="1" t="n">
-        <v>76</v>
+        <v>261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="n">
-        <v>15677</v>
+        <v>19431</v>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
-          <t>19-04-1066-45_2025</t>
+          <t>19-04-0138-43_2025</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
-          <t>19-04-1066-45</t>
+          <t>19-04-0138-43</t>
         </is>
       </c>
       <c r="D122" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I122" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J122" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K122" s="2" t="inlineStr">
         <is>
           <t>GUALAN</t>
         </is>
       </c>
       <c r="L122" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 224</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M122" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SANTIAGO</t>
+          <t>ALDEA PIEDRAS AZULES</t>
         </is>
       </c>
       <c r="N122" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>15.10532483,-89.37004877</t>
         </is>
       </c>
       <c r="O122" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P122" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q122" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R122" s="1" t="n">
-        <v>46</v>
+        <v>168</v>
       </c>
       <c r="S122" s="1" t="n">
-        <v>45</v>
+        <v>189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="n">
-        <v>15685</v>
+        <v>15589</v>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
-          <t>19-04-1111-42_2025</t>
+          <t>19-04-0140-43_2025</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
-          <t>19-04-1111-42</t>
+          <t>19-04-0140-43</t>
         </is>
       </c>
       <c r="D123" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G123" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H123" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I123" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J123" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K123" s="2" t="inlineStr">
         <is>
           <t>GUALAN</t>
         </is>
       </c>
       <c r="L123" s="2" t="inlineStr">
         <is>
-          <t>CEIN -PAIN- ANEXO A EORM</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M123" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL CACAO</t>
+          <t>ALDEA LA CUCHILLA</t>
         </is>
       </c>
       <c r="N123" s="2" t="inlineStr">
         <is>
-          <t>15.06426945,-89.3798209</t>
+          <t>15.15115951,-89.36372193</t>
         </is>
       </c>
       <c r="O123" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P123" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q123" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R123" s="1" t="n">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="S123" s="1" t="n">
-        <v>26</v>
+        <v>17</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="n">
-        <v>15692</v>
+        <v>15590</v>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
-          <t>19-04-1166-42_2025</t>
+          <t>19-04-0142-43_2025</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
-          <t>19-04-1166-42</t>
+          <t>19-04-0142-43</t>
         </is>
       </c>
       <c r="D124" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E124" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F124" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G124" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H124" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I124" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J124" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K124" s="2" t="inlineStr">
         <is>
           <t>GUALAN</t>
         </is>
       </c>
       <c r="L124" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM CAMINO AL EXITO</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M124" s="2" t="inlineStr">
         <is>
-          <t>CASERIO LOS LIMONES, ALDEA LOS LIMONES</t>
+          <t>ALDEA DOÑA MARIA</t>
         </is>
       </c>
       <c r="N124" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>15.20650373,-89.25200005</t>
         </is>
       </c>
       <c r="O124" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P124" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q124" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R124" s="1" t="n">
-        <v>45</v>
+        <v>77</v>
       </c>
       <c r="S124" s="1" t="n">
-        <v>26</v>
+        <v>81</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="n">
-        <v>15699</v>
+        <v>15593</v>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
-          <t>19-05-0004-42_2025</t>
+          <t>19-04-0144-43_2025</t>
         </is>
       </c>
       <c r="C125" s="2" t="inlineStr">
         <is>
-          <t>19-05-0004-42</t>
+          <t>19-04-0144-43</t>
         </is>
       </c>
       <c r="D125" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E125" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F125" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G125" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H125" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I125" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J125" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K125" s="2" t="inlineStr">
         <is>
-          <t>TECULUTAN</t>
+          <t>GUALAN</t>
         </is>
       </c>
       <c r="L125" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M125" s="2" t="inlineStr">
         <is>
-          <t>ALDEA PUERTA DE GOLPE</t>
+          <t>CASERIO QUEBRADA LARGA ALDEA GUARANJA</t>
         </is>
       </c>
       <c r="N125" s="2" t="inlineStr">
         <is>
-          <t>14.98803354,-89.71000727</t>
+          <t>15.03942404,-89.32407233</t>
         </is>
       </c>
       <c r="O125" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P125" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q125" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R125" s="1" t="n">
-        <v>55</v>
+        <v>4</v>
       </c>
       <c r="S125" s="1" t="n">
-        <v>54</v>
+        <v>6</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="n">
-        <v>15704</v>
+        <v>15597</v>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
-          <t>19-05-0009-43_2025</t>
+          <t>19-04-0147-43_2025</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
-          <t>19-05-0009-43</t>
+          <t>19-04-0147-43</t>
         </is>
       </c>
       <c r="D126" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F126" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G126" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H126" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I126" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J126" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K126" s="2" t="inlineStr">
         <is>
-          <t>TECULUTAN</t>
+          <t>GUALAN</t>
         </is>
       </c>
       <c r="L126" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M126" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL ASTILLERO</t>
+          <t>ALDEA GARCIA</t>
         </is>
       </c>
       <c r="N126" s="2" t="inlineStr">
         <is>
-          <t>14.99547333,-89.73667702</t>
+          <t>15.2215883,-89.21788008</t>
         </is>
       </c>
       <c r="O126" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P126" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q126" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R126" s="1" t="n">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="S126" s="1" t="n">
-        <v>62</v>
+        <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="n">
-        <v>15708</v>
+        <v>19432</v>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
-          <t>19-05-0015-45_2025</t>
+          <t>19-04-0151-43_2025</t>
         </is>
       </c>
       <c r="C127" s="2" t="inlineStr">
         <is>
-          <t>19-05-0015-45</t>
+          <t>19-04-0151-43</t>
         </is>
       </c>
       <c r="D127" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E127" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F127" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G127" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H127" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I127" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J127" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K127" s="2" t="inlineStr">
         <is>
-          <t>TECULUTAN</t>
+          <t>GUALAN</t>
         </is>
       </c>
       <c r="L127" s="2" t="inlineStr">
         <is>
-          <t>INEB</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M127" s="2" t="inlineStr">
         <is>
-          <t>1A. AVENIDA ZONA 2</t>
+          <t>ALDEA CHAGUITON</t>
         </is>
       </c>
       <c r="N127" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>15.00903279,-89.29275227</t>
         </is>
       </c>
       <c r="O127" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P127" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q127" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R127" s="1" t="n">
-        <v>133</v>
+        <v>32</v>
       </c>
       <c r="S127" s="1" t="n">
-        <v>145</v>
+        <v>33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="n">
-        <v>15709</v>
+        <v>19433</v>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
-          <t>19-05-0016-46_2025</t>
+          <t>19-04-0153-43_2025</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
-          <t>19-05-0016-46</t>
+          <t>19-04-0153-43</t>
         </is>
       </c>
       <c r="D128" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E128" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F128" s="2" t="inlineStr">
         <is>
-          <t>Diversificado</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G128" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H128" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I128" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J128" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K128" s="2" t="inlineStr">
         <is>
-          <t>TECULUTAN</t>
+          <t>GUALAN</t>
         </is>
       </c>
       <c r="L128" s="2" t="inlineStr">
         <is>
-          <t>INSTITUTO NACIONAL DE EDUCACION DIVERSIFICADA, INED</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M128" s="2" t="inlineStr">
         <is>
-          <t>2DA. CALLE 1RA. AVE. ZONA 2, BARRIO NUEVO</t>
+          <t>ALDEA EL LOBO</t>
         </is>
       </c>
       <c r="N128" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>15.17359845,-89.30467712</t>
         </is>
       </c>
       <c r="O128" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P128" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q128" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R128" s="1" t="n">
-        <v>48</v>
+        <v>103</v>
       </c>
       <c r="S128" s="1" t="n">
-        <v>52</v>
+        <v>95</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="n">
-        <v>15711</v>
+        <v>15605</v>
       </c>
       <c r="B129" s="2" t="inlineStr">
         <is>
-          <t>19-05-0017-45_2025</t>
+          <t>19-04-0154-43_2025</t>
         </is>
       </c>
       <c r="C129" s="2" t="inlineStr">
         <is>
-          <t>19-05-0017-45</t>
+          <t>19-04-0154-43</t>
         </is>
       </c>
       <c r="D129" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E129" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F129" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G129" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H129" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I129" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J129" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K129" s="2" t="inlineStr">
         <is>
-          <t>TECULUTAN</t>
+          <t>GUALAN</t>
         </is>
       </c>
       <c r="L129" s="2" t="inlineStr">
         <is>
-          <t>INEB DE TELESECUNDARIA</t>
+          <t>EORM PROFESOR ANIBAR VILLANUEVA CAMBARA</t>
         </is>
       </c>
       <c r="M129" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SAN JOSE</t>
+          <t>ALDEA SANTIAGO, GUALAN</t>
         </is>
       </c>
       <c r="N129" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>15.10262579,-89.44621462</t>
         </is>
       </c>
       <c r="O129" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P129" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q129" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R129" s="1" t="n">
-        <v>64</v>
+        <v>111</v>
       </c>
       <c r="S129" s="1" t="n">
-        <v>65</v>
+        <v>109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="n">
-        <v>15713</v>
+        <v>15607</v>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
-          <t>19-05-0018-45_2025</t>
+          <t>19-04-0155-43_2025</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
-          <t>19-05-0018-45</t>
+          <t>19-04-0155-43</t>
         </is>
       </c>
       <c r="D130" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E130" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F130" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G130" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H130" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I130" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J130" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K130" s="2" t="inlineStr">
         <is>
-          <t>TECULUTAN</t>
+          <t>GUALAN</t>
         </is>
       </c>
       <c r="L130" s="2" t="inlineStr">
         <is>
-          <t>INEB DE TELESECUNDARIA</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M130" s="2" t="inlineStr">
         <is>
-          <t>ALDEA BARRANCO COLORADO</t>
+          <t>ALDEA LA VAINILLA</t>
         </is>
       </c>
       <c r="N130" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>15.14638183,-89.28374208</t>
         </is>
       </c>
       <c r="O130" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P130" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q130" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R130" s="1" t="n">
-        <v>63</v>
+        <v>103</v>
       </c>
       <c r="S130" s="1" t="n">
-        <v>62</v>
+        <v>94</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="n">
-        <v>15716</v>
+        <v>19434</v>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
-          <t>19-05-0021-45_2025</t>
+          <t>19-04-0156-43_2025</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
-          <t>19-05-0021-45</t>
+          <t>19-04-0156-43</t>
         </is>
       </c>
       <c r="D131" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E131" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F131" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G131" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H131" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I131" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J131" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K131" s="2" t="inlineStr">
         <is>
-          <t>TECULUTAN</t>
+          <t>GUALAN</t>
         </is>
       </c>
       <c r="L131" s="2" t="inlineStr">
         <is>
-          <t>INEB DE TELESECUNDARIA</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M131" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL OREGANAL</t>
+          <t>ALDEA LAS VERAPACES</t>
         </is>
       </c>
       <c r="N131" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>15.11530936,-89.4462298</t>
         </is>
       </c>
       <c r="O131" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P131" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q131" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R131" s="1" t="n">
-        <v>42</v>
+        <v>88</v>
       </c>
       <c r="S131" s="1" t="n">
-        <v>35</v>
+        <v>81</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="n">
-        <v>15720</v>
+        <v>15610</v>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
-          <t>19-05-0055-43_2025</t>
+          <t>19-04-0157-43_2025</t>
         </is>
       </c>
       <c r="C132" s="2" t="inlineStr">
         <is>
-          <t>19-05-0055-43</t>
+          <t>19-04-0157-43</t>
         </is>
       </c>
       <c r="D132" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E132" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F132" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G132" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H132" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I132" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J132" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K132" s="2" t="inlineStr">
         <is>
-          <t>TECULUTAN</t>
+          <t>GUALAN</t>
         </is>
       </c>
       <c r="L132" s="2" t="inlineStr">
         <is>
-          <t>EORM VICTOR HUGO PAIZ GOMEZ</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M132" s="2" t="inlineStr">
         <is>
-          <t>CASERIO LAS ANONAS</t>
+          <t>ALDEA EL CACAO</t>
         </is>
       </c>
       <c r="N132" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>15.06426945,-89.3798209</t>
         </is>
       </c>
       <c r="O132" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P132" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q132" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R132" s="1" t="n">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S132" s="1" t="n">
-        <v>22</v>
+        <v>49</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="n">
-        <v>15721</v>
+        <v>15612</v>
       </c>
       <c r="B133" s="2" t="inlineStr">
         <is>
-          <t>19-05-0056-42_2025</t>
+          <t>19-04-0158-43_2025</t>
         </is>
       </c>
       <c r="C133" s="2" t="inlineStr">
         <is>
-          <t>19-05-0056-42</t>
+          <t>19-04-0158-43</t>
         </is>
       </c>
       <c r="D133" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E133" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F133" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G133" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H133" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I133" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J133" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K133" s="2" t="inlineStr">
         <is>
-          <t>TECULUTAN</t>
+          <t>GUALAN</t>
         </is>
       </c>
       <c r="L133" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M133" s="2" t="inlineStr">
         <is>
-          <t>CASERIO LAS ANONAS</t>
+          <t>ALDEA JUAN PONCE</t>
         </is>
       </c>
       <c r="N133" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>15.11224845,-89.41160137</t>
         </is>
       </c>
       <c r="O133" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P133" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q133" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R133" s="1" t="n">
-        <v>0</v>
+        <v>104</v>
       </c>
       <c r="S133" s="1" t="n">
-        <v>18</v>
+        <v>103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="n">
-        <v>15724</v>
+        <v>15614</v>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
-          <t>19-05-0201-43_2025</t>
+          <t>19-04-0160-43_2025</t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
-          <t>19-05-0201-43</t>
+          <t>19-04-0160-43</t>
         </is>
       </c>
       <c r="D134" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E134" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F134" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G134" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H134" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I134" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J134" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K134" s="2" t="inlineStr">
         <is>
-          <t>TECULUTAN</t>
+          <t>GUALAN</t>
         </is>
       </c>
       <c r="L134" s="2" t="inlineStr">
         <is>
-          <t>EOUM</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M134" s="2" t="inlineStr">
         <is>
-          <t>7A. AVENIDA 2-69 ZONA 1</t>
+          <t>ALDEA BETHEL</t>
         </is>
       </c>
       <c r="N134" s="2" t="inlineStr">
         <is>
-          <t>14.99033486,-89.71773018</t>
+          <t>15.02240486,-89.22543133</t>
         </is>
       </c>
       <c r="O134" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P134" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q134" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R134" s="1" t="n">
-        <v>383</v>
+        <v>101</v>
       </c>
       <c r="S134" s="1" t="n">
-        <v>377</v>
+        <v>92</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="n">
-        <v>15728</v>
+        <v>19435</v>
       </c>
       <c r="B135" s="2" t="inlineStr">
         <is>
-          <t>19-05-0204-43_2025</t>
+          <t>19-04-0161-43_2025</t>
         </is>
       </c>
       <c r="C135" s="2" t="inlineStr">
         <is>
-          <t>19-05-0204-43</t>
+          <t>19-04-0161-43</t>
         </is>
       </c>
       <c r="D135" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E135" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F135" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G135" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H135" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I135" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J135" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K135" s="2" t="inlineStr">
         <is>
-          <t>TECULUTAN</t>
+          <t>GUALAN</t>
         </is>
       </c>
       <c r="L135" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M135" s="2" t="inlineStr">
         <is>
-          <t>ALDEA VEGA DEL COBAN</t>
+          <t>ALDEA SANTA MARIA</t>
         </is>
       </c>
       <c r="N135" s="2" t="inlineStr">
         <is>
-          <t>14.96971604,-89.71376271</t>
+          <t>15.06271367,-89.28424196</t>
         </is>
       </c>
       <c r="O135" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P135" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q135" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R135" s="1" t="n">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="S135" s="1" t="n">
-        <v>42</v>
+        <v>47</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="n">
-        <v>15730</v>
+        <v>15621</v>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
-          <t>19-05-0205-43_2025</t>
+          <t>19-04-0166-43_2025</t>
         </is>
       </c>
       <c r="C136" s="2" t="inlineStr">
         <is>
-          <t>19-05-0205-43</t>
+          <t>19-04-0166-43</t>
         </is>
       </c>
       <c r="D136" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E136" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F136" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G136" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H136" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I136" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J136" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K136" s="2" t="inlineStr">
         <is>
-          <t>TECULUTAN</t>
+          <t>GUALAN</t>
         </is>
       </c>
       <c r="L136" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M136" s="2" t="inlineStr">
         <is>
-          <t>ALDEA BARRANCO COLORADO</t>
+          <t>ALDEA MAYUELAS</t>
         </is>
       </c>
       <c r="N136" s="2" t="inlineStr">
         <is>
-          <t>14.98871036,-89.73121096</t>
+          <t>15.13103289,-89.35227283</t>
         </is>
       </c>
       <c r="O136" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P136" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q136" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R136" s="1" t="n">
-        <v>118</v>
+        <v>271</v>
       </c>
       <c r="S136" s="1" t="n">
-        <v>111</v>
+        <v>266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="n">
-        <v>15732</v>
+        <v>19436</v>
       </c>
       <c r="B137" s="2" t="inlineStr">
         <is>
-          <t>19-05-0206-43_2025</t>
+          <t>19-04-0167-43_2025</t>
         </is>
       </c>
       <c r="C137" s="2" t="inlineStr">
         <is>
-          <t>19-05-0206-43</t>
+          <t>19-04-0167-43</t>
         </is>
       </c>
       <c r="D137" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E137" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F137" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G137" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H137" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I137" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J137" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K137" s="2" t="inlineStr">
         <is>
-          <t>TECULUTAN</t>
+          <t>GUALAN</t>
         </is>
       </c>
       <c r="L137" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M137" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL ARCO</t>
+          <t>ALDEA SHINSHIN</t>
         </is>
       </c>
       <c r="N137" s="2" t="inlineStr">
         <is>
-          <t>15.00124289,-89.73682484</t>
+          <t>15.08786133,-89.37263524</t>
         </is>
       </c>
       <c r="O137" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P137" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q137" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R137" s="1" t="n">
-        <v>228</v>
+        <v>138</v>
       </c>
       <c r="S137" s="1" t="n">
-        <v>215</v>
+        <v>145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="n">
-        <v>15735</v>
+        <v>15625</v>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
-          <t>19-05-0208-43_2025</t>
+          <t>19-04-0169-43_2025</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
-          <t>19-05-0208-43</t>
+          <t>19-04-0169-43</t>
         </is>
       </c>
       <c r="D138" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E138" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F138" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G138" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H138" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I138" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J138" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K138" s="2" t="inlineStr">
         <is>
-          <t>TECULUTAN</t>
+          <t>GUALAN</t>
         </is>
       </c>
       <c r="L138" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M138" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LOS PALMARES</t>
+          <t>ALDEA GUACINTEPEQUE</t>
         </is>
       </c>
       <c r="N138" s="2" t="inlineStr">
         <is>
-          <t>14.9773387,-89.71230702</t>
+          <t>15.08315739,-89.39723277</t>
         </is>
       </c>
       <c r="O138" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P138" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q138" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R138" s="1" t="n">
-        <v>64</v>
+        <v>123</v>
       </c>
       <c r="S138" s="1" t="n">
-        <v>61</v>
+        <v>105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="n">
-        <v>15740</v>
+        <v>19437</v>
       </c>
       <c r="B139" s="2" t="inlineStr">
         <is>
-          <t>19-05-0213-45_2025</t>
+          <t>19-04-0171-43_2025</t>
         </is>
       </c>
       <c r="C139" s="2" t="inlineStr">
         <is>
-          <t>19-05-0213-45</t>
+          <t>19-04-0171-43</t>
         </is>
       </c>
       <c r="D139" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E139" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F139" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G139" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H139" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I139" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J139" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K139" s="2" t="inlineStr">
         <is>
-          <t>TECULUTAN</t>
+          <t>GUALAN</t>
         </is>
       </c>
       <c r="L139" s="2" t="inlineStr">
         <is>
-          <t>INSTITUTO NACIONAL MIXTO DE EDUCACION BASICA CON ORIENTACION AGROPECUARIA</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M139" s="2" t="inlineStr">
         <is>
-          <t>1A. AVENIDA 2-32 ZONA 2</t>
+          <t>ALDEA LOS ACHIOTES ARRIBA</t>
         </is>
       </c>
       <c r="N139" s="2" t="inlineStr">
         <is>
-          <t>14.99082401,-89.71578784</t>
+          <t>15.11934079,-89.41409021</t>
         </is>
       </c>
       <c r="O139" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P139" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q139" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R139" s="1" t="n">
-        <v>515</v>
+        <v>65</v>
       </c>
       <c r="S139" s="1" t="n">
-        <v>595</v>
+        <v>58</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="n">
-        <v>15744</v>
+        <v>15630</v>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
-          <t>19-05-0588-42_2025</t>
+          <t>19-04-0173-43_2025</t>
         </is>
       </c>
       <c r="C140" s="2" t="inlineStr">
         <is>
-          <t>19-05-0588-42</t>
+          <t>19-04-0173-43</t>
         </is>
       </c>
       <c r="D140" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E140" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F140" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G140" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H140" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I140" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J140" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K140" s="2" t="inlineStr">
         <is>
-          <t>TECULUTAN</t>
+          <t>GUALAN</t>
         </is>
       </c>
       <c r="L140" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M140" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LA PAZ</t>
+          <t>ALDEA EL MIRADOR</t>
         </is>
       </c>
       <c r="N140" s="2" t="inlineStr">
         <is>
-          <t>15.00334576,-89.72266177</t>
+          <t>15.21872092,-89.23370596</t>
         </is>
       </c>
       <c r="O140" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P140" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q140" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R140" s="1" t="n">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="S140" s="1" t="n">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="n">
-        <v>15748</v>
+        <v>19438</v>
       </c>
       <c r="B141" s="2" t="inlineStr">
         <is>
-          <t>19-05-0774-43_2025</t>
+          <t>19-04-0179-43_2025</t>
         </is>
       </c>
       <c r="C141" s="2" t="inlineStr">
         <is>
-          <t>19-05-0774-43</t>
+          <t>19-04-0179-43</t>
         </is>
       </c>
       <c r="D141" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E141" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F141" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G141" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H141" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I141" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J141" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K141" s="2" t="inlineStr">
         <is>
-          <t>TECULUTAN</t>
+          <t>GUALAN</t>
         </is>
       </c>
       <c r="L141" s="2" t="inlineStr">
         <is>
-          <t>EOUM</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M141" s="2" t="inlineStr">
         <is>
-          <t>7A. AVENIDA 2-69 ZONA 1 BARRIO EL CENTRO</t>
+          <t>ALDEA LA LAGUNA</t>
         </is>
       </c>
       <c r="N141" s="2" t="inlineStr">
         <is>
-          <t>14.99033486,-89.71773018</t>
+          <t>15.05942664,-89.33728727</t>
         </is>
       </c>
       <c r="O141" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P141" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q141" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R141" s="1" t="n">
-        <v>270</v>
+        <v>54</v>
       </c>
       <c r="S141" s="1" t="n">
-        <v>266</v>
+        <v>54</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="n">
-        <v>15750</v>
+        <v>19439</v>
       </c>
       <c r="B142" s="2" t="inlineStr">
         <is>
-          <t>19-05-0891-42_2025</t>
+          <t>19-04-0180-43_2025</t>
         </is>
       </c>
       <c r="C142" s="2" t="inlineStr">
         <is>
-          <t>19-05-0891-42</t>
+          <t>19-04-0180-43</t>
         </is>
       </c>
       <c r="D142" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E142" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F142" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G142" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H142" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I142" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J142" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K142" s="2" t="inlineStr">
         <is>
-          <t>TECULUTAN</t>
+          <t>GUALAN</t>
         </is>
       </c>
       <c r="L142" s="2" t="inlineStr">
         <is>
-          <t>CEIN -PAIN- ANEXO A EORM</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M142" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL OREGANAL</t>
+          <t>ALDEA PIEDRAS NEGRAS</t>
         </is>
       </c>
       <c r="N142" s="2" t="inlineStr">
         <is>
-          <t>15.01199873,-89.72568009</t>
+          <t>15.00204992,-89.23633812</t>
         </is>
       </c>
       <c r="O142" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P142" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q142" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R142" s="1" t="n">
-        <v>221</v>
+        <v>30</v>
       </c>
       <c r="S142" s="1" t="n">
-        <v>236</v>
+        <v>37</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="n">
-        <v>15754</v>
+        <v>15636</v>
       </c>
       <c r="B143" s="2" t="inlineStr">
         <is>
-          <t>19-05-1186-42_2025</t>
+          <t>19-04-0184-43_2025</t>
         </is>
       </c>
       <c r="C143" s="2" t="inlineStr">
         <is>
-          <t>19-05-1186-42</t>
+          <t>19-04-0184-43</t>
         </is>
       </c>
       <c r="D143" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E143" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F143" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G143" s="2" t="inlineStr">
         <is>
-          <t>Doble</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H143" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I143" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J143" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K143" s="2" t="inlineStr">
         <is>
-          <t>TECULUTAN</t>
+          <t>GUALAN</t>
         </is>
       </c>
       <c r="L143" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M143" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL ARCO</t>
+          <t>ALDEA LAS CARRETAS</t>
         </is>
       </c>
       <c r="N143" s="2" t="inlineStr">
         <is>
-          <t>15.00124289,-89.73682484</t>
+          <t>15.07858414,-89.43047727</t>
         </is>
       </c>
       <c r="O143" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P143" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q143" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R143" s="1" t="n">
-        <v>230</v>
+        <v>139</v>
       </c>
       <c r="S143" s="1" t="n">
-        <v>275</v>
+        <v>142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="n">
-        <v>15755</v>
+        <v>15637</v>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
-          <t>19-05-1213-45_2025</t>
+          <t>19-04-0196-45_2025</t>
         </is>
       </c>
       <c r="C144" s="2" t="inlineStr">
         <is>
-          <t>19-05-1213-45</t>
+          <t>19-04-0196-45</t>
         </is>
       </c>
       <c r="D144" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E144" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F144" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G144" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H144" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I144" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J144" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K144" s="2" t="inlineStr">
         <is>
-          <t>TECULUTAN</t>
+          <t>GUALAN</t>
         </is>
       </c>
       <c r="L144" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 606</t>
+          <t>INEB ALVARO ENRIQUE ESTRADA ARRIAZA</t>
         </is>
       </c>
       <c r="M144" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL ARCO</t>
+          <t>BARRIO LAS FLORES</t>
         </is>
       </c>
       <c r="N144" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>15.12124779,-89.35766937</t>
         </is>
       </c>
       <c r="O144" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P144" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q144" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R144" s="1" t="n">
-        <v>57</v>
+        <v>342</v>
       </c>
       <c r="S144" s="1" t="n">
-        <v>69</v>
+        <v>353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="n">
-        <v>15757</v>
+        <v>19440</v>
       </c>
       <c r="B145" s="2" t="inlineStr">
         <is>
-          <t>19-06-0002-42_2025</t>
+          <t>19-04-0384-42_2025</t>
         </is>
       </c>
       <c r="C145" s="2" t="inlineStr">
         <is>
-          <t>19-06-0002-42</t>
+          <t>19-04-0384-42</t>
         </is>
       </c>
       <c r="D145" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E145" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F145" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G145" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H145" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I145" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J145" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K145" s="2" t="inlineStr">
         <is>
-          <t>USUMATLAN</t>
+          <t>GUALAN</t>
         </is>
       </c>
       <c r="L145" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M145" s="2" t="inlineStr">
         <is>
-          <t>ALDEA PUNTA DEL LLANO</t>
+          <t>ALDEA EL LOBO</t>
         </is>
       </c>
       <c r="N145" s="2" t="inlineStr">
         <is>
-          <t>14.94958048,-89.78743105</t>
+          <t>15.17359845,-89.30467712</t>
         </is>
       </c>
       <c r="O145" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P145" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q145" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R145" s="1" t="n">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="S145" s="1" t="n">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="n">
-        <v>15759</v>
+        <v>15644</v>
       </c>
       <c r="B146" s="2" t="inlineStr">
         <is>
-          <t>19-06-0003-43_2025</t>
+          <t>19-04-0590-42_2025</t>
         </is>
       </c>
       <c r="C146" s="2" t="inlineStr">
         <is>
-          <t>19-06-0003-43</t>
+          <t>19-04-0590-42</t>
         </is>
       </c>
       <c r="D146" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E146" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F146" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G146" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H146" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I146" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J146" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K146" s="2" t="inlineStr">
         <is>
-          <t>USUMATLAN</t>
+          <t>GUALAN</t>
         </is>
       </c>
       <c r="L146" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M146" s="2" t="inlineStr">
         <is>
-          <t>ALDEA PUNTA DEL LLANO</t>
+          <t>ALDEA LA VAINILLA</t>
         </is>
       </c>
       <c r="N146" s="2" t="inlineStr">
         <is>
-          <t>14.94958048,-89.78743105</t>
+          <t>15.14638183,-89.28374208</t>
         </is>
       </c>
       <c r="O146" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P146" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q146" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R146" s="1" t="n">
-        <v>74</v>
+        <v>28</v>
       </c>
       <c r="S146" s="1" t="n">
-        <v>82</v>
+        <v>28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="n">
-        <v>15762</v>
+        <v>19441</v>
       </c>
       <c r="B147" s="2" t="inlineStr">
         <is>
-          <t>19-06-0009-45_2025</t>
+          <t>19-04-0593-43_2025</t>
         </is>
       </c>
       <c r="C147" s="2" t="inlineStr">
         <is>
-          <t>19-06-0009-45</t>
+          <t>19-04-0593-43</t>
         </is>
       </c>
       <c r="D147" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E147" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F147" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G147" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H147" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I147" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J147" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K147" s="2" t="inlineStr">
         <is>
-          <t>USUMATLAN</t>
+          <t>GUALAN</t>
         </is>
       </c>
       <c r="L147" s="2" t="inlineStr">
         <is>
-          <t>INEB DE TELESECUNDARIA</t>
+          <t>EOUM</t>
         </is>
       </c>
       <c r="M147" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LA PALMILLA</t>
+          <t>COLONIA MOFANG</t>
         </is>
       </c>
       <c r="N147" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>15.12534376,-89.35635802</t>
         </is>
       </c>
       <c r="O147" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P147" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q147" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R147" s="1" t="n">
-        <v>68</v>
+        <v>167</v>
       </c>
       <c r="S147" s="1" t="n">
-        <v>62</v>
+        <v>165</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="n">
-        <v>15766</v>
+        <v>15649</v>
       </c>
       <c r="B148" s="2" t="inlineStr">
         <is>
-          <t>19-06-0216-43_2025</t>
+          <t>19-04-0595-43_2025</t>
         </is>
       </c>
       <c r="C148" s="2" t="inlineStr">
         <is>
-          <t>19-06-0216-43</t>
+          <t>19-04-0595-43</t>
         </is>
       </c>
       <c r="D148" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E148" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F148" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G148" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H148" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I148" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J148" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K148" s="2" t="inlineStr">
         <is>
-          <t>USUMATLAN</t>
+          <t>GUALAN</t>
         </is>
       </c>
       <c r="L148" s="2" t="inlineStr">
         <is>
-          <t>EOUM</t>
+          <t>EOUM OTTO RENE CASTILLO</t>
         </is>
       </c>
       <c r="M148" s="2" t="inlineStr">
         <is>
-          <t>1RA. CALLE 1-61 ZONA 4</t>
+          <t>BARRIO LA CIENAGA</t>
         </is>
       </c>
       <c r="N148" s="2" t="inlineStr">
         <is>
-          <t>14.94709908,-89.77684574</t>
+          <t>15.11619701,-89.34978418</t>
         </is>
       </c>
       <c r="O148" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P148" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q148" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R148" s="1" t="n">
-        <v>306</v>
+        <v>198</v>
       </c>
       <c r="S148" s="1" t="n">
-        <v>290</v>
+        <v>194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="n">
-        <v>15768</v>
+        <v>15653</v>
       </c>
       <c r="B149" s="2" t="inlineStr">
         <is>
-          <t>19-06-0217-43_2025</t>
+          <t>19-04-0725-45_2025</t>
         </is>
       </c>
       <c r="C149" s="2" t="inlineStr">
         <is>
-          <t>19-06-0217-43</t>
+          <t>19-04-0725-45</t>
         </is>
       </c>
       <c r="D149" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E149" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F149" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G149" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H149" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I149" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J149" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K149" s="2" t="inlineStr">
         <is>
-          <t>USUMATLAN</t>
+          <t>GUALAN</t>
         </is>
       </c>
       <c r="L149" s="2" t="inlineStr">
         <is>
-          <t>EORM PROF. HECTOR MANUEL PAIZ</t>
+          <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M149" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL JUTE</t>
+          <t>ALDEA EL LOBO</t>
         </is>
       </c>
       <c r="N149" s="2" t="inlineStr">
         <is>
-          <t>15.0029192,-89.67024477</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O149" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P149" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q149" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R149" s="1" t="n">
-        <v>365</v>
+        <v>50</v>
       </c>
       <c r="S149" s="1" t="n">
-        <v>351</v>
+        <v>33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="n">
-        <v>15771</v>
+        <v>15659</v>
       </c>
       <c r="B150" s="2" t="inlineStr">
         <is>
-          <t>19-06-0219-43_2025</t>
+          <t>19-04-0823-45_2025</t>
         </is>
       </c>
       <c r="C150" s="2" t="inlineStr">
         <is>
-          <t>19-06-0219-43</t>
+          <t>19-04-0823-45</t>
         </is>
       </c>
       <c r="D150" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E150" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F150" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G150" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H150" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I150" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J150" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K150" s="2" t="inlineStr">
         <is>
-          <t>USUMATLAN</t>
+          <t>GUALAN</t>
         </is>
       </c>
       <c r="L150" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M150" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL CHICO</t>
+          <t>ALDEA LA VAINILLA</t>
         </is>
       </c>
       <c r="N150" s="2" t="inlineStr">
         <is>
-          <t>15.01473148,-89.84110284</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O150" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P150" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q150" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R150" s="1" t="n">
-        <v>121</v>
+        <v>69</v>
       </c>
       <c r="S150" s="1" t="n">
-        <v>107</v>
+        <v>76</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="n">
-        <v>15777</v>
+        <v>19442</v>
       </c>
       <c r="B151" s="2" t="inlineStr">
         <is>
-          <t>19-06-0224-43_2025</t>
+          <t>19-04-0824-45_2025</t>
         </is>
       </c>
       <c r="C151" s="2" t="inlineStr">
         <is>
-          <t>19-06-0224-43</t>
+          <t>19-04-0824-45</t>
         </is>
       </c>
       <c r="D151" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E151" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F151" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G151" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H151" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I151" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J151" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K151" s="2" t="inlineStr">
         <is>
-          <t>USUMATLAN</t>
+          <t>GUALAN</t>
         </is>
       </c>
       <c r="L151" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M151" s="2" t="inlineStr">
         <is>
-          <t>CASERIO EL PARAISO ALDEA LOS VADOS</t>
+          <t>ALDEA SHINSHIN</t>
         </is>
       </c>
       <c r="N151" s="2" t="inlineStr">
         <is>
-          <t>15.02411148,-89.86799912</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O151" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P151" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q151" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R151" s="1" t="n">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="S151" s="1" t="n">
-        <v>61</v>
+        <v>57</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="n">
-        <v>15779</v>
+        <v>19443</v>
       </c>
       <c r="B152" s="2" t="inlineStr">
         <is>
-          <t>19-06-0383-42_2025</t>
+          <t>19-04-1047-43_2025</t>
         </is>
       </c>
       <c r="C152" s="2" t="inlineStr">
         <is>
-          <t>19-06-0383-42</t>
+          <t>19-04-1047-43</t>
         </is>
       </c>
       <c r="D152" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E152" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F152" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G152" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H152" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I152" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J152" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K152" s="2" t="inlineStr">
         <is>
-          <t>USUMATLAN</t>
+          <t>GUALAN</t>
         </is>
       </c>
       <c r="L152" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M152" s="2" t="inlineStr">
         <is>
-          <t>ALDEA PUEBLO NUEVO</t>
+          <t>CASERIO LA PUERTA ALDEA SANTA TERESA IGUANA</t>
         </is>
       </c>
       <c r="N152" s="2" t="inlineStr">
         <is>
-          <t>14.98066961,-89.76507871</t>
+          <t>15.17038326,-89.2418768</t>
         </is>
       </c>
       <c r="O152" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P152" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q152" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R152" s="1" t="n">
-        <v>102</v>
+        <v>58</v>
       </c>
       <c r="S152" s="1" t="n">
-        <v>125</v>
+        <v>62</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="n">
-        <v>15783</v>
+        <v>15677</v>
       </c>
       <c r="B153" s="2" t="inlineStr">
         <is>
-          <t>19-06-0584-42_2025</t>
+          <t>19-04-1066-45_2025</t>
         </is>
       </c>
       <c r="C153" s="2" t="inlineStr">
         <is>
-          <t>19-06-0584-42</t>
+          <t>19-04-1066-45</t>
         </is>
       </c>
       <c r="D153" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E153" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F153" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G153" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H153" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I153" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J153" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K153" s="2" t="inlineStr">
         <is>
-          <t>USUMATLAN</t>
+          <t>GUALAN</t>
         </is>
       </c>
       <c r="L153" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 224</t>
         </is>
       </c>
       <c r="M153" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LA PALMILLA</t>
+          <t>ALDEA SANTIAGO</t>
         </is>
       </c>
       <c r="N153" s="2" t="inlineStr">
         <is>
-          <t>14.96179129,-89.75548077</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O153" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P153" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q153" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R153" s="1" t="n">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="S153" s="1" t="n">
-        <v>67</v>
+        <v>45</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="n">
-        <v>15787</v>
+        <v>19444</v>
       </c>
       <c r="B154" s="2" t="inlineStr">
         <is>
-          <t>19-06-0728-45_2025</t>
+          <t>19-04-1095-42_2025</t>
         </is>
       </c>
       <c r="C154" s="2" t="inlineStr">
         <is>
-          <t>19-06-0728-45</t>
+          <t>19-04-1095-42</t>
         </is>
       </c>
       <c r="D154" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E154" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F154" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G154" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H154" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I154" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J154" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K154" s="2" t="inlineStr">
         <is>
-          <t>USUMATLAN</t>
+          <t>GUALAN</t>
         </is>
       </c>
       <c r="L154" s="2" t="inlineStr">
         <is>
-          <t>INEB DE TELESECUNDARIA</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M154" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL JUTE</t>
+          <t>ALDEA CHAGUITON</t>
         </is>
       </c>
       <c r="N154" s="2" t="inlineStr">
         <is>
-          <t>14.97868586,-89.82709809</t>
+          <t>15.00903279,-89.29275227</t>
         </is>
       </c>
       <c r="O154" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P154" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q154" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R154" s="1" t="n">
-        <v>173</v>
+        <v>10</v>
       </c>
       <c r="S154" s="1" t="n">
-        <v>197</v>
+        <v>7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="n">
-        <v>15817</v>
+        <v>19445</v>
       </c>
       <c r="B155" s="2" t="inlineStr">
         <is>
-          <t>19-07-0239-43_2025</t>
+          <t>19-04-1104-42_2025</t>
         </is>
       </c>
       <c r="C155" s="2" t="inlineStr">
         <is>
-          <t>19-07-0239-43</t>
+          <t>19-04-1104-42</t>
         </is>
       </c>
       <c r="D155" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E155" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F155" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G155" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H155" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I155" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J155" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K155" s="2" t="inlineStr">
         <is>
-          <t>CABA?AS</t>
+          <t>GUALAN</t>
         </is>
       </c>
       <c r="L155" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>CEIN -PAIN- ANEXA A ESCUELA OFICIAL RURAL MIXTA</t>
         </is>
       </c>
       <c r="M155" s="2" t="inlineStr">
         <is>
-          <t>ALDEA QUEBRADA HONDA</t>
+          <t>CASERIO LA PUERTA ALDEA SANTA TEREZA IGUANA</t>
         </is>
       </c>
       <c r="N155" s="2" t="inlineStr">
         <is>
-          <t>14.93181148,-89.77877634</t>
+          <t>15.17038326,-89.2418768</t>
         </is>
       </c>
       <c r="O155" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P155" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q155" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R155" s="1" t="n">
-        <v>115</v>
+        <v>15</v>
       </c>
       <c r="S155" s="1" t="n">
-        <v>111</v>
+        <v>12</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="n">
-        <v>15818</v>
+        <v>15685</v>
       </c>
       <c r="B156" s="2" t="inlineStr">
         <is>
-          <t>19-07-0240-43_2025</t>
+          <t>19-04-1111-42_2025</t>
         </is>
       </c>
       <c r="C156" s="2" t="inlineStr">
         <is>
-          <t>19-07-0240-43</t>
+          <t>19-04-1111-42</t>
         </is>
       </c>
       <c r="D156" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E156" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F156" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G156" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H156" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I156" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J156" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K156" s="2" t="inlineStr">
         <is>
-          <t>CABA?AS</t>
+          <t>GUALAN</t>
         </is>
       </c>
       <c r="L156" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>CEIN -PAIN- ANEXO A EORM</t>
         </is>
       </c>
       <c r="M156" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LOS ACHIOTES</t>
+          <t>ALDEA EL CACAO</t>
         </is>
       </c>
       <c r="N156" s="2" t="inlineStr">
         <is>
-          <t>14.85919504,-89.70458502</t>
+          <t>15.06426945,-89.3798209</t>
         </is>
       </c>
       <c r="O156" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P156" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q156" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R156" s="1" t="n">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="S156" s="1" t="n">
-        <v>48</v>
+        <v>26</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="n">
-        <v>15822</v>
+        <v>15692</v>
       </c>
       <c r="B157" s="2" t="inlineStr">
         <is>
-          <t>19-07-0308-43_2025</t>
+          <t>19-04-1166-42_2025</t>
         </is>
       </c>
       <c r="C157" s="2" t="inlineStr">
         <is>
-          <t>19-07-0308-43</t>
+          <t>19-04-1166-42</t>
         </is>
       </c>
       <c r="D157" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E157" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F157" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G157" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H157" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I157" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J157" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K157" s="2" t="inlineStr">
         <is>
-          <t>CABA?AS</t>
+          <t>GUALAN</t>
         </is>
       </c>
       <c r="L157" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP ANEXA A EORM CAMINO AL EXITO</t>
         </is>
       </c>
       <c r="M157" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL SOLIS</t>
+          <t>CASERIO LOS LIMONES, ALDEA LOS LIMONES</t>
         </is>
       </c>
       <c r="N157" s="2" t="inlineStr">
         <is>
-          <t>14.84864339,-89.73067746</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O157" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P157" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q157" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R157" s="1" t="n">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="S157" s="1" t="n">
-        <v>43</v>
+        <v>26</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="n">
-        <v>15824</v>
+        <v>15699</v>
       </c>
       <c r="B158" s="2" t="inlineStr">
         <is>
-          <t>19-07-0349-43_2025</t>
+          <t>19-05-0004-42_2025</t>
         </is>
       </c>
       <c r="C158" s="2" t="inlineStr">
         <is>
-          <t>19-07-0349-43</t>
+          <t>19-05-0004-42</t>
         </is>
       </c>
       <c r="D158" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E158" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F158" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G158" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H158" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I158" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J158" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K158" s="2" t="inlineStr">
         <is>
-          <t>CABA?AS</t>
+          <t>TECULUTAN</t>
         </is>
       </c>
       <c r="L158" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M158" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LA PUENTE</t>
+          <t>ALDEA PUERTA DE GOLPE</t>
         </is>
       </c>
       <c r="N158" s="2" t="inlineStr">
         <is>
-          <t>14.93337748,-89.8131849</t>
+          <t>14.98803354,-89.71000727</t>
         </is>
       </c>
       <c r="O158" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P158" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q158" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R158" s="1" t="n">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="S158" s="1" t="n">
-        <v>37</v>
+        <v>54</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="n">
-        <v>15829</v>
+        <v>15704</v>
       </c>
       <c r="B159" s="2" t="inlineStr">
         <is>
-          <t>19-07-0680-42_2025</t>
+          <t>19-05-0009-43_2025</t>
         </is>
       </c>
       <c r="C159" s="2" t="inlineStr">
         <is>
-          <t>19-07-0680-42</t>
+          <t>19-05-0009-43</t>
         </is>
       </c>
       <c r="D159" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E159" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F159" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G159" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H159" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I159" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J159" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K159" s="2" t="inlineStr">
         <is>
-          <t>CABA?AS</t>
+          <t>TECULUTAN</t>
         </is>
       </c>
       <c r="L159" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M159" s="2" t="inlineStr">
         <is>
-          <t>ALDEA QUEBRADA HONDA</t>
+          <t>ALDEA EL ASTILLERO</t>
         </is>
       </c>
       <c r="N159" s="2" t="inlineStr">
         <is>
-          <t>14.93181148,-89.77877634</t>
+          <t>14.99547333,-89.73667702</t>
         </is>
       </c>
       <c r="O159" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P159" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q159" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R159" s="1" t="n">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="S159" s="1" t="n">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="n">
-        <v>15834</v>
+        <v>15708</v>
       </c>
       <c r="B160" s="2" t="inlineStr">
         <is>
-          <t>19-07-0796-42_2025</t>
+          <t>19-05-0015-45_2025</t>
         </is>
       </c>
       <c r="C160" s="2" t="inlineStr">
         <is>
-          <t>19-07-0796-42</t>
+          <t>19-05-0015-45</t>
         </is>
       </c>
       <c r="D160" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E160" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F160" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G160" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H160" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I160" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J160" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K160" s="2" t="inlineStr">
         <is>
-          <t>CABA?AS</t>
+          <t>TECULUTAN</t>
         </is>
       </c>
       <c r="L160" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>INEB</t>
         </is>
       </c>
       <c r="M160" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SANTO TOMAS</t>
+          <t>1A. AVENIDA ZONA 2</t>
         </is>
       </c>
       <c r="N160" s="2" t="inlineStr">
         <is>
-          <t>14.83659758,-89.70825018</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O160" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P160" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q160" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R160" s="1" t="n">
-        <v>55</v>
+        <v>133</v>
       </c>
       <c r="S160" s="1" t="n">
-        <v>46</v>
+        <v>145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="n">
-        <v>15885</v>
+        <v>15709</v>
       </c>
       <c r="B161" s="2" t="inlineStr">
         <is>
-          <t>19-09-0001-45_2025</t>
+          <t>19-05-0016-46_2025</t>
         </is>
       </c>
       <c r="C161" s="2" t="inlineStr">
         <is>
-          <t>19-09-0001-45</t>
+          <t>19-05-0016-46</t>
         </is>
       </c>
       <c r="D161" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E161" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F161" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Diversificado</t>
         </is>
       </c>
       <c r="G161" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H161" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I161" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J161" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K161" s="2" t="inlineStr">
         <is>
-          <t>LA UNION</t>
+          <t>TECULUTAN</t>
         </is>
       </c>
       <c r="L161" s="2" t="inlineStr">
         <is>
-          <t>INSTITUTO NACIONAL DE EDUCACION BASICA DE TELESECUNDARIA</t>
+          <t>INSTITUTO NACIONAL DE EDUCACION DIVERSIFICADA, INED</t>
         </is>
       </c>
       <c r="M161" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LA JIGUA</t>
+          <t>2DA. CALLE 1RA. AVE. ZONA 2, BARRIO NUEVO</t>
         </is>
       </c>
       <c r="N161" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O161" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P161" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q161" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R161" s="1" t="n">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="S161" s="1" t="n">
-        <v>40</v>
+        <v>52</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="n">
-        <v>15896</v>
+        <v>15711</v>
       </c>
       <c r="B162" s="2" t="inlineStr">
         <is>
-          <t>19-09-0017-42_2025</t>
+          <t>19-05-0017-45_2025</t>
         </is>
       </c>
       <c r="C162" s="2" t="inlineStr">
         <is>
-          <t>19-09-0017-42</t>
+          <t>19-05-0017-45</t>
         </is>
       </c>
       <c r="D162" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E162" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F162" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G162" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H162" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I162" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J162" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K162" s="2" t="inlineStr">
         <is>
-          <t>LA UNION</t>
+          <t>TECULUTAN</t>
         </is>
       </c>
       <c r="L162" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M162" s="2" t="inlineStr">
         <is>
-          <t>CASERIO LOS SANCHEZ, ALDEA TAGUAYNI</t>
+          <t>ALDEA SAN JOSE</t>
         </is>
       </c>
       <c r="N162" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O162" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P162" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q162" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R162" s="1" t="n">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="S162" s="1" t="n">
-        <v>11</v>
+        <v>65</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="n">
-        <v>15897</v>
+        <v>15713</v>
       </c>
       <c r="B163" s="2" t="inlineStr">
         <is>
-          <t>19-09-0018-43_2025</t>
+          <t>19-05-0018-45_2025</t>
         </is>
       </c>
       <c r="C163" s="2" t="inlineStr">
         <is>
-          <t>19-09-0018-43</t>
+          <t>19-05-0018-45</t>
         </is>
       </c>
       <c r="D163" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E163" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F163" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G163" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H163" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I163" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J163" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K163" s="2" t="inlineStr">
         <is>
-          <t>LA UNION</t>
+          <t>TECULUTAN</t>
         </is>
       </c>
       <c r="L163" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M163" s="2" t="inlineStr">
         <is>
-          <t>CASERIO SAGASTUME, ALDEA CAPUCAL</t>
+          <t>ALDEA BARRANCO COLORADO</t>
         </is>
       </c>
       <c r="N163" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O163" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P163" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q163" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R163" s="1" t="n">
-        <v>33</v>
+        <v>63</v>
       </c>
       <c r="S163" s="1" t="n">
-        <v>34</v>
+        <v>62</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="n">
-        <v>15900</v>
+        <v>15716</v>
       </c>
       <c r="B164" s="2" t="inlineStr">
         <is>
-          <t>19-09-0022-45_2025</t>
+          <t>19-05-0021-45_2025</t>
         </is>
       </c>
       <c r="C164" s="2" t="inlineStr">
         <is>
-          <t>19-09-0022-45</t>
+          <t>19-05-0021-45</t>
         </is>
       </c>
       <c r="D164" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E164" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F164" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G164" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H164" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I164" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J164" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K164" s="2" t="inlineStr">
         <is>
-          <t>LA UNION</t>
+          <t>TECULUTAN</t>
         </is>
       </c>
       <c r="L164" s="2" t="inlineStr">
         <is>
           <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M164" s="2" t="inlineStr">
         <is>
-          <t>CASERIO CAPUCALITO, ALDEA CAPUCAL</t>
+          <t>ALDEA EL OREGANAL</t>
         </is>
       </c>
       <c r="N164" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O164" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P164" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q164" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R164" s="1" t="n">
         <v>42</v>
       </c>
       <c r="S164" s="1" t="n">
-        <v>47</v>
+        <v>35</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="n">
-        <v>15903</v>
+        <v>19446</v>
       </c>
       <c r="B165" s="2" t="inlineStr">
         <is>
-          <t>19-09-0025-45_2025</t>
+          <t>19-05-0035-42_2025</t>
         </is>
       </c>
       <c r="C165" s="2" t="inlineStr">
         <is>
-          <t>19-09-0025-45</t>
+          <t>19-05-0035-42</t>
         </is>
       </c>
       <c r="D165" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E165" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F165" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G165" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H165" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I165" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J165" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K165" s="2" t="inlineStr">
         <is>
-          <t>LA UNION</t>
+          <t>TECULUTAN</t>
         </is>
       </c>
       <c r="L165" s="2" t="inlineStr">
         <is>
-          <t>INEB DE TELESECUNDARIA</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M165" s="2" t="inlineStr">
         <is>
-          <t>ALDEA ROBLARCITO</t>
+          <t>ALDEA LOS BORDOS</t>
         </is>
       </c>
       <c r="N165" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O165" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P165" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q165" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R165" s="1" t="n">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="S165" s="1" t="n">
-        <v>23</v>
+        <v>17</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="n">
-        <v>15905</v>
+        <v>19447</v>
       </c>
       <c r="B166" s="2" t="inlineStr">
         <is>
-          <t>19-09-0028-43_2025</t>
+          <t>19-05-0042-42_2025</t>
         </is>
       </c>
       <c r="C166" s="2" t="inlineStr">
         <is>
-          <t>19-09-0028-43</t>
+          <t>19-05-0042-42</t>
         </is>
       </c>
       <c r="D166" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E166" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F166" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G166" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Doble</t>
         </is>
       </c>
       <c r="H166" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I166" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J166" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K166" s="2" t="inlineStr">
         <is>
-          <t>LA UNION</t>
+          <t>TECULUTAN</t>
         </is>
       </c>
       <c r="L166" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>ESCUELA OFICIAL DE PARVULOS</t>
         </is>
       </c>
       <c r="M166" s="2" t="inlineStr">
         <is>
-          <t>CASERIO LOS RAMIREZ, ALDEA LAMPOCOY</t>
+          <t>ALDEA LOS PALMARES</t>
         </is>
       </c>
       <c r="N166" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O166" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P166" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q166" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R166" s="1" t="n">
-        <v>67</v>
+        <v>188</v>
       </c>
       <c r="S166" s="1" t="n">
-        <v>65</v>
+        <v>244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="n">
-        <v>15910</v>
+        <v>15720</v>
       </c>
       <c r="B167" s="2" t="inlineStr">
         <is>
-          <t>19-09-0038-42_2025</t>
+          <t>19-05-0055-43_2025</t>
         </is>
       </c>
       <c r="C167" s="2" t="inlineStr">
         <is>
-          <t>19-09-0038-42</t>
+          <t>19-05-0055-43</t>
         </is>
       </c>
       <c r="D167" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E167" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F167" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G167" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H167" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I167" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J167" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K167" s="2" t="inlineStr">
         <is>
-          <t>LA UNION</t>
+          <t>TECULUTAN</t>
         </is>
       </c>
       <c r="L167" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>EORM VICTOR HUGO PAIZ GOMEZ</t>
         </is>
       </c>
       <c r="M167" s="2" t="inlineStr">
         <is>
-          <t>CASERIO LOS RAMIREZ ALDEA LAMPOCOY</t>
+          <t>CASERIO LAS ANONAS</t>
         </is>
       </c>
       <c r="N167" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O167" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P167" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q167" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R167" s="1" t="n">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="S167" s="1" t="n">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="n">
-        <v>15913</v>
+        <v>15721</v>
       </c>
       <c r="B168" s="2" t="inlineStr">
         <is>
-          <t>19-09-0043-45_2025</t>
+          <t>19-05-0056-42_2025</t>
         </is>
       </c>
       <c r="C168" s="2" t="inlineStr">
         <is>
-          <t>19-09-0043-45</t>
+          <t>19-05-0056-42</t>
         </is>
       </c>
       <c r="D168" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E168" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F168" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G168" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H168" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I168" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J168" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K168" s="2" t="inlineStr">
         <is>
-          <t>LA UNION</t>
+          <t>TECULUTAN</t>
         </is>
       </c>
       <c r="L168" s="2" t="inlineStr">
         <is>
-          <t>INSTITUTO NACIONAL DE EDUCACION BASICA DE TELESECUNDARIA</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M168" s="2" t="inlineStr">
         <is>
-          <t>ALDEA TIMUSHAN</t>
+          <t>CASERIO LAS ANONAS</t>
         </is>
       </c>
       <c r="N168" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O168" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P168" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q168" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R168" s="1" t="n">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="S168" s="1" t="n">
-        <v>35</v>
+        <v>18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="n">
-        <v>15918</v>
+        <v>19448</v>
       </c>
       <c r="B169" s="2" t="inlineStr">
         <is>
-          <t>19-09-0263-43_2025</t>
+          <t>19-05-0199-42_2025</t>
         </is>
       </c>
       <c r="C169" s="2" t="inlineStr">
         <is>
-          <t>19-09-0263-43</t>
+          <t>19-05-0199-42</t>
         </is>
       </c>
       <c r="D169" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E169" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F169" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G169" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H169" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I169" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J169" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K169" s="2" t="inlineStr">
         <is>
-          <t>LA UNION</t>
+          <t>TECULUTAN</t>
         </is>
       </c>
       <c r="L169" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M169" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LA LAGUNA</t>
+          <t>LOTIFICACION LA MAQUINA</t>
         </is>
       </c>
       <c r="N169" s="2" t="inlineStr">
         <is>
-          <t>14.99436461,-89.20818633</t>
+          <t>14.98680801,-89.71686149</t>
         </is>
       </c>
       <c r="O169" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P169" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q169" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R169" s="1" t="n">
-        <v>26</v>
+        <v>122</v>
       </c>
       <c r="S169" s="1" t="n">
-        <v>28</v>
+        <v>101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="n">
-        <v>15919</v>
+        <v>15724</v>
       </c>
       <c r="B170" s="2" t="inlineStr">
         <is>
-          <t>19-09-0264-43_2025</t>
+          <t>19-05-0201-43_2025</t>
         </is>
       </c>
       <c r="C170" s="2" t="inlineStr">
         <is>
-          <t>19-09-0264-43</t>
+          <t>19-05-0201-43</t>
         </is>
       </c>
       <c r="D170" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E170" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F170" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G170" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H170" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I170" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J170" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K170" s="2" t="inlineStr">
         <is>
-          <t>LA UNION</t>
+          <t>TECULUTAN</t>
         </is>
       </c>
       <c r="L170" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EOUM</t>
         </is>
       </c>
       <c r="M170" s="2" t="inlineStr">
         <is>
-          <t>ALDEA TRES PINOS</t>
+          <t>7A. AVENIDA 2-69 ZONA 1</t>
         </is>
       </c>
       <c r="N170" s="2" t="inlineStr">
         <is>
-          <t>14.98788733,-89.2886324</t>
+          <t>14.99033486,-89.71773018</t>
         </is>
       </c>
       <c r="O170" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P170" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q170" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R170" s="1" t="n">
-        <v>74</v>
+        <v>383</v>
       </c>
       <c r="S170" s="1" t="n">
-        <v>83</v>
+        <v>377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="n">
-        <v>15925</v>
+        <v>19449</v>
       </c>
       <c r="B171" s="2" t="inlineStr">
         <is>
-          <t>19-09-0270-43_2025</t>
+          <t>19-05-0202-43_2025</t>
         </is>
       </c>
       <c r="C171" s="2" t="inlineStr">
         <is>
-          <t>19-09-0270-43</t>
+          <t>19-05-0202-43</t>
         </is>
       </c>
       <c r="D171" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E171" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F171" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G171" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H171" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I171" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J171" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K171" s="2" t="inlineStr">
         <is>
-          <t>LA UNION</t>
+          <t>TECULUTAN</t>
         </is>
       </c>
       <c r="L171" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M171" s="2" t="inlineStr">
         <is>
-          <t>ALDEA TASHARTE</t>
+          <t>ALDEA LA PAZ</t>
         </is>
       </c>
       <c r="N171" s="2" t="inlineStr">
         <is>
-          <t>14.93560648,-89.35049362</t>
+          <t>15.00334576,-89.72266177</t>
         </is>
       </c>
       <c r="O171" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P171" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q171" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R171" s="1" t="n">
-        <v>280</v>
+        <v>110</v>
       </c>
       <c r="S171" s="1" t="n">
-        <v>276</v>
+        <v>105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="n">
-        <v>15933</v>
+        <v>19450</v>
       </c>
       <c r="B172" s="2" t="inlineStr">
         <is>
-          <t>19-09-0278-43_2025</t>
+          <t>19-05-0203-43_2025</t>
         </is>
       </c>
       <c r="C172" s="2" t="inlineStr">
         <is>
-          <t>19-09-0278-43</t>
+          <t>19-05-0203-43</t>
         </is>
       </c>
       <c r="D172" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E172" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F172" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G172" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H172" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I172" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J172" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K172" s="2" t="inlineStr">
         <is>
-          <t>LA UNION</t>
+          <t>TECULUTAN</t>
         </is>
       </c>
       <c r="L172" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EORM PROFA. ISABEL GAMERO MENDOZA</t>
         </is>
       </c>
       <c r="M172" s="2" t="inlineStr">
         <is>
-          <t>ALDEA TAGUAYNI</t>
+          <t>ALDEA SAN JOSE</t>
         </is>
       </c>
       <c r="N172" s="2" t="inlineStr">
         <is>
-          <t>14.91612123,-89.26880483</t>
+          <t>14.98059742,-89.69190605</t>
         </is>
       </c>
       <c r="O172" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P172" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q172" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R172" s="1" t="n">
-        <v>128</v>
+        <v>256</v>
       </c>
       <c r="S172" s="1" t="n">
-        <v>136</v>
+        <v>245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="n">
-        <v>15939</v>
+        <v>15728</v>
       </c>
       <c r="B173" s="2" t="inlineStr">
         <is>
-          <t>19-09-0284-43_2025</t>
+          <t>19-05-0204-43_2025</t>
         </is>
       </c>
       <c r="C173" s="2" t="inlineStr">
         <is>
-          <t>19-09-0284-43</t>
+          <t>19-05-0204-43</t>
         </is>
       </c>
       <c r="D173" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E173" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F173" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G173" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H173" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I173" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J173" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K173" s="2" t="inlineStr">
         <is>
-          <t>LA UNION</t>
+          <t>TECULUTAN</t>
         </is>
       </c>
       <c r="L173" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M173" s="2" t="inlineStr">
         <is>
-          <t>CANTON QUEBRADA, ALDEA CUMBRE ALTA</t>
+          <t>ALDEA VEGA DEL COBAN</t>
         </is>
       </c>
       <c r="N173" s="2" t="inlineStr">
         <is>
-          <t>14.97604573,-89.32314555</t>
+          <t>14.96971604,-89.71376271</t>
         </is>
       </c>
       <c r="O173" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P173" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q173" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R173" s="1" t="n">
-        <v>106</v>
+        <v>55</v>
       </c>
       <c r="S173" s="1" t="n">
-        <v>102</v>
+        <v>42</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="n">
-        <v>15941</v>
+        <v>15730</v>
       </c>
       <c r="B174" s="2" t="inlineStr">
         <is>
-          <t>19-09-0286-43_2025</t>
+          <t>19-05-0205-43_2025</t>
         </is>
       </c>
       <c r="C174" s="2" t="inlineStr">
         <is>
-          <t>19-09-0286-43</t>
+          <t>19-05-0205-43</t>
         </is>
       </c>
       <c r="D174" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E174" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F174" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G174" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H174" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I174" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J174" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K174" s="2" t="inlineStr">
         <is>
-          <t>LA UNION</t>
+          <t>TECULUTAN</t>
         </is>
       </c>
       <c r="L174" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M174" s="2" t="inlineStr">
         <is>
-          <t>ALDEA JOCONAL</t>
+          <t>ALDEA BARRANCO COLORADO</t>
         </is>
       </c>
       <c r="N174" s="2" t="inlineStr">
         <is>
-          <t>14.99508723,-89.19324658</t>
+          <t>14.98871036,-89.73121096</t>
         </is>
       </c>
       <c r="O174" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P174" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q174" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R174" s="1" t="n">
-        <v>89</v>
+        <v>118</v>
       </c>
       <c r="S174" s="1" t="n">
-        <v>91</v>
+        <v>111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="n">
-        <v>15946</v>
+        <v>15732</v>
       </c>
       <c r="B175" s="2" t="inlineStr">
         <is>
-          <t>19-09-0292-45_2025</t>
+          <t>19-05-0206-43_2025</t>
         </is>
       </c>
       <c r="C175" s="2" t="inlineStr">
         <is>
-          <t>19-09-0292-45</t>
+          <t>19-05-0206-43</t>
         </is>
       </c>
       <c r="D175" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E175" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F175" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G175" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H175" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I175" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J175" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K175" s="2" t="inlineStr">
         <is>
-          <t>LA UNION</t>
+          <t>TECULUTAN</t>
         </is>
       </c>
       <c r="L175" s="2" t="inlineStr">
         <is>
-          <t>INEB ARMANDO SUCHITE VASQUEZ</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M175" s="2" t="inlineStr">
         <is>
-          <t>BARRIO NUEVO</t>
+          <t>ALDEA EL ARCO</t>
         </is>
       </c>
       <c r="N175" s="2" t="inlineStr">
         <is>
-          <t>14.96500608,-89.29539652</t>
+          <t>15.00124289,-89.73682484</t>
         </is>
       </c>
       <c r="O175" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P175" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q175" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R175" s="1" t="n">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="S175" s="1" t="n">
-        <v>227</v>
+        <v>215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="n">
-        <v>15947</v>
+        <v>15735</v>
       </c>
       <c r="B176" s="2" t="inlineStr">
         <is>
-          <t>19-09-0327-43_2025</t>
+          <t>19-05-0208-43_2025</t>
         </is>
       </c>
       <c r="C176" s="2" t="inlineStr">
         <is>
-          <t>19-09-0327-43</t>
+          <t>19-05-0208-43</t>
         </is>
       </c>
       <c r="D176" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E176" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F176" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G176" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H176" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I176" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J176" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K176" s="2" t="inlineStr">
         <is>
-          <t>LA UNION</t>
+          <t>TECULUTAN</t>
         </is>
       </c>
       <c r="L176" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M176" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LOS PARACHICOS</t>
+          <t>ALDEA LOS PALMARES</t>
         </is>
       </c>
       <c r="N176" s="2" t="inlineStr">
         <is>
-          <t>14.91927636,-89.24756887</t>
+          <t>14.9773387,-89.71230702</t>
         </is>
       </c>
       <c r="O176" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P176" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q176" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R176" s="1" t="n">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="S176" s="1" t="n">
-        <v>41</v>
+        <v>61</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="n">
-        <v>15957</v>
+        <v>15740</v>
       </c>
       <c r="B177" s="2" t="inlineStr">
         <is>
-          <t>19-09-0777-43_2025</t>
+          <t>19-05-0213-45_2025</t>
         </is>
       </c>
       <c r="C177" s="2" t="inlineStr">
         <is>
-          <t>19-09-0777-43</t>
+          <t>19-05-0213-45</t>
         </is>
       </c>
       <c r="D177" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E177" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F177" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G177" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H177" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I177" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J177" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K177" s="2" t="inlineStr">
         <is>
-          <t>LA UNION</t>
+          <t>TECULUTAN</t>
         </is>
       </c>
       <c r="L177" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>INSTITUTO NACIONAL MIXTO DE EDUCACION BASICA CON ORIENTACION AGROPECUARIA</t>
         </is>
       </c>
       <c r="M177" s="2" t="inlineStr">
         <is>
-          <t>ALDEA TRES PINOS</t>
+          <t>1A. AVENIDA 2-32 ZONA 2</t>
         </is>
       </c>
       <c r="N177" s="2" t="inlineStr">
         <is>
-          <t>14.98788733,-89.2886324</t>
+          <t>14.99082401,-89.71578784</t>
         </is>
       </c>
       <c r="O177" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P177" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q177" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R177" s="1" t="n">
-        <v>9</v>
+        <v>515</v>
       </c>
       <c r="S177" s="1" t="n">
-        <v>11</v>
+        <v>595</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="n">
-        <v>15962</v>
+        <v>15744</v>
       </c>
       <c r="B178" s="2" t="inlineStr">
         <is>
-          <t>19-09-0857-43_2025</t>
+          <t>19-05-0588-42_2025</t>
         </is>
       </c>
       <c r="C178" s="2" t="inlineStr">
         <is>
-          <t>19-09-0857-43</t>
+          <t>19-05-0588-42</t>
         </is>
       </c>
       <c r="D178" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E178" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F178" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G178" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H178" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I178" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J178" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K178" s="2" t="inlineStr">
         <is>
-          <t>LA UNION</t>
+          <t>TECULUTAN</t>
         </is>
       </c>
       <c r="L178" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M178" s="2" t="inlineStr">
         <is>
-          <t>CASERIO VOLCANCITO ALDEA PEÑA BLANCA</t>
+          <t>ALDEA LA PAZ</t>
         </is>
       </c>
       <c r="N178" s="2" t="inlineStr">
         <is>
-          <t>14.90095879,-89.29525527</t>
+          <t>15.00334576,-89.72266177</t>
         </is>
       </c>
       <c r="O178" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P178" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q178" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R178" s="1" t="n">
-        <v>81</v>
+        <v>25</v>
       </c>
       <c r="S178" s="1" t="n">
-        <v>78</v>
+        <v>22</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="n">
-        <v>15965</v>
+        <v>15748</v>
       </c>
       <c r="B179" s="2" t="inlineStr">
         <is>
-          <t>19-09-1015-43_2025</t>
+          <t>19-05-0774-43_2025</t>
         </is>
       </c>
       <c r="C179" s="2" t="inlineStr">
         <is>
-          <t>19-09-1015-43</t>
+          <t>19-05-0774-43</t>
         </is>
       </c>
       <c r="D179" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E179" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F179" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G179" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H179" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I179" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J179" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K179" s="2" t="inlineStr">
         <is>
-          <t>LA UNION</t>
+          <t>TECULUTAN</t>
         </is>
       </c>
       <c r="L179" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EOUM</t>
         </is>
       </c>
       <c r="M179" s="2" t="inlineStr">
         <is>
-          <t>CASERIO LAGUNA ABAJO ALDEA LA LAGUNA</t>
+          <t>7A. AVENIDA 2-69 ZONA 1 BARRIO EL CENTRO</t>
         </is>
       </c>
       <c r="N179" s="2" t="inlineStr">
         <is>
-          <t>14.98572926,-89.20700087</t>
+          <t>14.99033486,-89.71773018</t>
         </is>
       </c>
       <c r="O179" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P179" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q179" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R179" s="1" t="n">
-        <v>30</v>
+        <v>270</v>
       </c>
       <c r="S179" s="1" t="n">
-        <v>27</v>
+        <v>266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="n">
-        <v>15970</v>
+        <v>15750</v>
       </c>
       <c r="B180" s="2" t="inlineStr">
         <is>
-          <t>19-09-1128-42_2025</t>
+          <t>19-05-0891-42_2025</t>
         </is>
       </c>
       <c r="C180" s="2" t="inlineStr">
         <is>
-          <t>19-09-1128-42</t>
+          <t>19-05-0891-42</t>
         </is>
       </c>
       <c r="D180" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E180" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F180" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G180" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H180" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I180" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J180" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K180" s="2" t="inlineStr">
         <is>
-          <t>LA UNION</t>
+          <t>TECULUTAN</t>
         </is>
       </c>
       <c r="L180" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>CEIN -PAIN- ANEXO A EORM</t>
         </is>
       </c>
       <c r="M180" s="2" t="inlineStr">
         <is>
-          <t>CASERIO CAPUCALITO ALDEA CAPUCAL</t>
+          <t>ALDEA EL OREGANAL</t>
         </is>
       </c>
       <c r="N180" s="2" t="inlineStr">
         <is>
-          <t>14.93059192,-89.26369724</t>
+          <t>15.01199873,-89.72568009</t>
         </is>
       </c>
       <c r="O180" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P180" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q180" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R180" s="1" t="n">
-        <v>48</v>
+        <v>221</v>
       </c>
       <c r="S180" s="1" t="n">
-        <v>46</v>
+        <v>236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="n">
-        <v>15975</v>
+        <v>15754</v>
       </c>
       <c r="B181" s="2" t="inlineStr">
         <is>
-          <t>19-09-1199-42_2025</t>
+          <t>19-05-1186-42_2025</t>
         </is>
       </c>
       <c r="C181" s="2" t="inlineStr">
         <is>
-          <t>19-09-1199-42</t>
+          <t>19-05-1186-42</t>
         </is>
       </c>
       <c r="D181" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E181" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F181" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G181" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Doble</t>
         </is>
       </c>
       <c r="H181" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I181" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J181" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K181" s="2" t="inlineStr">
         <is>
-          <t>LA UNION</t>
+          <t>TECULUTAN</t>
         </is>
       </c>
       <c r="L181" s="2" t="inlineStr">
         <is>
           <t>EODP</t>
         </is>
       </c>
       <c r="M181" s="2" t="inlineStr">
         <is>
-          <t>ALDEA CHAGUITON</t>
+          <t>ALDEA EL ARCO</t>
         </is>
       </c>
       <c r="N181" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>15.00124289,-89.73682484</t>
         </is>
       </c>
       <c r="O181" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P181" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q181" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R181" s="1" t="n">
-        <v>30</v>
+        <v>230</v>
       </c>
       <c r="S181" s="1" t="n">
-        <v>26</v>
+        <v>275</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="n">
-        <v>15981</v>
+        <v>15755</v>
       </c>
       <c r="B182" s="2" t="inlineStr">
         <is>
-          <t>19-09-1224-42_2025</t>
+          <t>19-05-1213-45_2025</t>
         </is>
       </c>
       <c r="C182" s="2" t="inlineStr">
         <is>
-          <t>19-09-1224-42</t>
+          <t>19-05-1213-45</t>
         </is>
       </c>
       <c r="D182" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E182" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F182" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G182" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H182" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I182" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J182" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K182" s="2" t="inlineStr">
         <is>
-          <t>LA UNION</t>
+          <t>TECULUTAN</t>
         </is>
       </c>
       <c r="L182" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 606</t>
         </is>
       </c>
       <c r="M182" s="2" t="inlineStr">
         <is>
-          <t>CASERIO GUARANJA,ALDEA TASHARTE</t>
+          <t>ALDEA EL ARCO</t>
         </is>
       </c>
       <c r="N182" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O182" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P182" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q182" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R182" s="1" t="n">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="S182" s="1" t="n">
-        <v>33</v>
+        <v>69</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="n">
-        <v>15985</v>
+        <v>15757</v>
       </c>
       <c r="B183" s="2" t="inlineStr">
         <is>
-          <t>19-09-1236-42_2025</t>
+          <t>19-06-0002-42_2025</t>
         </is>
       </c>
       <c r="C183" s="2" t="inlineStr">
         <is>
-          <t>19-09-1236-42</t>
+          <t>19-06-0002-42</t>
         </is>
       </c>
       <c r="D183" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E183" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F183" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G183" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H183" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I183" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J183" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K183" s="2" t="inlineStr">
         <is>
-          <t>LA UNION</t>
+          <t>USUMATLAN</t>
         </is>
       </c>
       <c r="L183" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M183" s="2" t="inlineStr">
         <is>
-          <t>CASERIO EL VOLCANCITO ALDEA PEÑA BLANCA</t>
+          <t>ALDEA PUNTA DEL LLANO</t>
         </is>
       </c>
       <c r="N183" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.94958048,-89.78743105</t>
         </is>
       </c>
       <c r="O183" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P183" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q183" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R183" s="1" t="n">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="S183" s="1" t="n">
         <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="n">
-        <v>15988</v>
+        <v>15759</v>
       </c>
       <c r="B184" s="2" t="inlineStr">
         <is>
-          <t>19-09-1260-43_2025</t>
+          <t>19-06-0003-43_2025</t>
         </is>
       </c>
       <c r="C184" s="2" t="inlineStr">
         <is>
-          <t>19-09-1260-43</t>
+          <t>19-06-0003-43</t>
         </is>
       </c>
       <c r="D184" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E184" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F184" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G184" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H184" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I184" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J184" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K184" s="2" t="inlineStr">
         <is>
-          <t>LA UNION</t>
+          <t>USUMATLAN</t>
         </is>
       </c>
       <c r="L184" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M184" s="2" t="inlineStr">
         <is>
-          <t>CASERIO ORATORIO, ALDEA PACAYALITO</t>
+          <t>ALDEA PUNTA DEL LLANO</t>
         </is>
       </c>
       <c r="N184" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.94958048,-89.78743105</t>
         </is>
       </c>
       <c r="O184" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P184" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q184" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R184" s="1" t="n">
-        <v>214</v>
+        <v>74</v>
       </c>
       <c r="S184" s="1" t="n">
-        <v>200</v>
+        <v>82</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="n">
-        <v>16034</v>
+        <v>15762</v>
       </c>
       <c r="B185" s="2" t="inlineStr">
         <is>
-          <t>19-11-0011-43_2025</t>
+          <t>19-06-0009-45_2025</t>
         </is>
       </c>
       <c r="C185" s="2" t="inlineStr">
         <is>
-          <t>19-11-0011-43</t>
+          <t>19-06-0009-45</t>
         </is>
       </c>
       <c r="D185" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E185" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F185" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G185" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H185" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I185" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J185" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K185" s="2" t="inlineStr">
         <is>
-          <t>SAN JORGE</t>
+          <t>USUMATLAN</t>
         </is>
       </c>
       <c r="L185" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M185" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LOS TABLONES</t>
+          <t>ALDEA LA PALMILLA</t>
         </is>
       </c>
       <c r="N185" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O185" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P185" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q185" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R185" s="1" t="n">
-        <v>310</v>
+        <v>68</v>
       </c>
       <c r="S185" s="1" t="n">
-        <v>309</v>
+        <v>62</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="n">
-        <v>16039</v>
+        <v>15766</v>
       </c>
       <c r="B186" s="2" t="inlineStr">
         <is>
-          <t>19-11-0015-43_2025</t>
+          <t>19-06-0216-43_2025</t>
         </is>
       </c>
       <c r="C186" s="2" t="inlineStr">
         <is>
-          <t>19-11-0015-43</t>
+          <t>19-06-0216-43</t>
         </is>
       </c>
       <c r="D186" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E186" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F186" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G186" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H186" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I186" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J186" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K186" s="2" t="inlineStr">
         <is>
-          <t>SAN JORGE</t>
+          <t>USUMATLAN</t>
         </is>
       </c>
       <c r="L186" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EOUM</t>
         </is>
       </c>
       <c r="M186" s="2" t="inlineStr">
         <is>
-          <t>ALDEA PLAN DEL MORRO</t>
+          <t>1RA. CALLE 1-61 ZONA 4</t>
         </is>
       </c>
       <c r="N186" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.94709908,-89.77684574</t>
         </is>
       </c>
       <c r="O186" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P186" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q186" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R186" s="1" t="n">
-        <v>87</v>
+        <v>306</v>
       </c>
       <c r="S186" s="1" t="n">
-        <v>90</v>
+        <v>290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="n">
+        <v>15768</v>
+      </c>
+      <c r="B187" s="2" t="inlineStr">
+        <is>
+          <t>19-06-0217-43_2025</t>
+        </is>
+      </c>
+      <c r="C187" s="2" t="inlineStr">
+        <is>
+          <t>19-06-0217-43</t>
+        </is>
+      </c>
+      <c r="D187" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E187" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F187" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G187" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H187" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I187" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J187" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K187" s="2" t="inlineStr">
+        <is>
+          <t>USUMATLAN</t>
+        </is>
+      </c>
+      <c r="L187" s="2" t="inlineStr">
+        <is>
+          <t>EORM PROF. HECTOR MANUEL PAIZ</t>
+        </is>
+      </c>
+      <c r="M187" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA EL JUTE</t>
+        </is>
+      </c>
+      <c r="N187" s="2" t="inlineStr">
+        <is>
+          <t>15.0029192,-89.67024477</t>
+        </is>
+      </c>
+      <c r="O187" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P187" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q187" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R187" s="1" t="n">
+        <v>365</v>
+      </c>
+      <c r="S187" s="1" t="n">
+        <v>351</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
+      <c r="A188" s="1" t="n">
+        <v>15771</v>
+      </c>
+      <c r="B188" s="2" t="inlineStr">
+        <is>
+          <t>19-06-0219-43_2025</t>
+        </is>
+      </c>
+      <c r="C188" s="2" t="inlineStr">
+        <is>
+          <t>19-06-0219-43</t>
+        </is>
+      </c>
+      <c r="D188" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E188" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F188" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G188" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H188" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I188" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J188" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K188" s="2" t="inlineStr">
+        <is>
+          <t>USUMATLAN</t>
+        </is>
+      </c>
+      <c r="L188" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M188" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA EL CHICO</t>
+        </is>
+      </c>
+      <c r="N188" s="2" t="inlineStr">
+        <is>
+          <t>15.01473148,-89.84110284</t>
+        </is>
+      </c>
+      <c r="O188" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P188" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q188" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R188" s="1" t="n">
+        <v>121</v>
+      </c>
+      <c r="S188" s="1" t="n">
+        <v>107</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
+      <c r="A189" s="1" t="n">
+        <v>19451</v>
+      </c>
+      <c r="B189" s="2" t="inlineStr">
+        <is>
+          <t>19-06-0223-43_2025</t>
+        </is>
+      </c>
+      <c r="C189" s="2" t="inlineStr">
+        <is>
+          <t>19-06-0223-43</t>
+        </is>
+      </c>
+      <c r="D189" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E189" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F189" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G189" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H189" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I189" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J189" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K189" s="2" t="inlineStr">
+        <is>
+          <t>USUMATLAN</t>
+        </is>
+      </c>
+      <c r="L189" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M189" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA LOS VADOS</t>
+        </is>
+      </c>
+      <c r="N189" s="2" t="inlineStr">
+        <is>
+          <t>14.99936695,-89.84919715</t>
+        </is>
+      </c>
+      <c r="O189" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P189" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q189" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R189" s="1" t="n">
+        <v>76</v>
+      </c>
+      <c r="S189" s="1" t="n">
+        <v>68</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
+      <c r="A190" s="1" t="n">
+        <v>15777</v>
+      </c>
+      <c r="B190" s="2" t="inlineStr">
+        <is>
+          <t>19-06-0224-43_2025</t>
+        </is>
+      </c>
+      <c r="C190" s="2" t="inlineStr">
+        <is>
+          <t>19-06-0224-43</t>
+        </is>
+      </c>
+      <c r="D190" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E190" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F190" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G190" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H190" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I190" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J190" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K190" s="2" t="inlineStr">
+        <is>
+          <t>USUMATLAN</t>
+        </is>
+      </c>
+      <c r="L190" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M190" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO EL PARAISO ALDEA LOS VADOS</t>
+        </is>
+      </c>
+      <c r="N190" s="2" t="inlineStr">
+        <is>
+          <t>15.02411148,-89.86799912</t>
+        </is>
+      </c>
+      <c r="O190" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P190" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q190" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R190" s="1" t="n">
+        <v>64</v>
+      </c>
+      <c r="S190" s="1" t="n">
+        <v>61</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
+      <c r="A191" s="1" t="n">
+        <v>15779</v>
+      </c>
+      <c r="B191" s="2" t="inlineStr">
+        <is>
+          <t>19-06-0383-42_2025</t>
+        </is>
+      </c>
+      <c r="C191" s="2" t="inlineStr">
+        <is>
+          <t>19-06-0383-42</t>
+        </is>
+      </c>
+      <c r="D191" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E191" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F191" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G191" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H191" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I191" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J191" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K191" s="2" t="inlineStr">
+        <is>
+          <t>USUMATLAN</t>
+        </is>
+      </c>
+      <c r="L191" s="2" t="inlineStr">
+        <is>
+          <t>EODP</t>
+        </is>
+      </c>
+      <c r="M191" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA PUEBLO NUEVO</t>
+        </is>
+      </c>
+      <c r="N191" s="2" t="inlineStr">
+        <is>
+          <t>14.98066961,-89.76507871</t>
+        </is>
+      </c>
+      <c r="O191" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P191" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q191" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R191" s="1" t="n">
+        <v>102</v>
+      </c>
+      <c r="S191" s="1" t="n">
+        <v>125</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
+      <c r="A192" s="1" t="n">
+        <v>15783</v>
+      </c>
+      <c r="B192" s="2" t="inlineStr">
+        <is>
+          <t>19-06-0584-42_2025</t>
+        </is>
+      </c>
+      <c r="C192" s="2" t="inlineStr">
+        <is>
+          <t>19-06-0584-42</t>
+        </is>
+      </c>
+      <c r="D192" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E192" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F192" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G192" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H192" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I192" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J192" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K192" s="2" t="inlineStr">
+        <is>
+          <t>USUMATLAN</t>
+        </is>
+      </c>
+      <c r="L192" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M192" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA LA PALMILLA</t>
+        </is>
+      </c>
+      <c r="N192" s="2" t="inlineStr">
+        <is>
+          <t>14.96179129,-89.75548077</t>
+        </is>
+      </c>
+      <c r="O192" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P192" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q192" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R192" s="1" t="n">
+        <v>49</v>
+      </c>
+      <c r="S192" s="1" t="n">
+        <v>67</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
+      <c r="A193" s="1" t="n">
+        <v>19452</v>
+      </c>
+      <c r="B193" s="2" t="inlineStr">
+        <is>
+          <t>19-06-0685-42_2025</t>
+        </is>
+      </c>
+      <c r="C193" s="2" t="inlineStr">
+        <is>
+          <t>19-06-0685-42</t>
+        </is>
+      </c>
+      <c r="D193" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E193" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F193" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G193" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H193" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I193" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J193" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K193" s="2" t="inlineStr">
+        <is>
+          <t>USUMATLAN</t>
+        </is>
+      </c>
+      <c r="L193" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M193" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA RIO CHIQUITO</t>
+        </is>
+      </c>
+      <c r="N193" s="2" t="inlineStr">
+        <is>
+          <t>14.98153242,-89.75050218</t>
+        </is>
+      </c>
+      <c r="O193" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P193" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q193" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R193" s="1" t="n">
+        <v>52</v>
+      </c>
+      <c r="S193" s="1" t="n">
+        <v>35</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
+      <c r="A194" s="1" t="n">
+        <v>15787</v>
+      </c>
+      <c r="B194" s="2" t="inlineStr">
+        <is>
+          <t>19-06-0728-45_2025</t>
+        </is>
+      </c>
+      <c r="C194" s="2" t="inlineStr">
+        <is>
+          <t>19-06-0728-45</t>
+        </is>
+      </c>
+      <c r="D194" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E194" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F194" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G194" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H194" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I194" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J194" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K194" s="2" t="inlineStr">
+        <is>
+          <t>USUMATLAN</t>
+        </is>
+      </c>
+      <c r="L194" s="2" t="inlineStr">
+        <is>
+          <t>INEB DE TELESECUNDARIA</t>
+        </is>
+      </c>
+      <c r="M194" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA EL JUTE</t>
+        </is>
+      </c>
+      <c r="N194" s="2" t="inlineStr">
+        <is>
+          <t>14.97868586,-89.82709809</t>
+        </is>
+      </c>
+      <c r="O194" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P194" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q194" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R194" s="1" t="n">
+        <v>173</v>
+      </c>
+      <c r="S194" s="1" t="n">
+        <v>197</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
+      <c r="A195" s="1" t="n">
+        <v>19453</v>
+      </c>
+      <c r="B195" s="2" t="inlineStr">
+        <is>
+          <t>19-06-0994-42_2025</t>
+        </is>
+      </c>
+      <c r="C195" s="2" t="inlineStr">
+        <is>
+          <t>19-06-0994-42</t>
+        </is>
+      </c>
+      <c r="D195" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E195" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F195" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G195" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H195" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I195" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J195" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K195" s="2" t="inlineStr">
+        <is>
+          <t>USUMATLAN</t>
+        </is>
+      </c>
+      <c r="L195" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M195" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA LOS VADOS</t>
+        </is>
+      </c>
+      <c r="N195" s="2" t="inlineStr">
+        <is>
+          <t>14.99936695,-89.84919715</t>
+        </is>
+      </c>
+      <c r="O195" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P195" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q195" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R195" s="1" t="n">
+        <v>35</v>
+      </c>
+      <c r="S195" s="1" t="n">
+        <v>44</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
+      <c r="A196" s="1" t="n">
+        <v>19454</v>
+      </c>
+      <c r="B196" s="2" t="inlineStr">
+        <is>
+          <t>19-07-0001-43_2025</t>
+        </is>
+      </c>
+      <c r="C196" s="2" t="inlineStr">
+        <is>
+          <t>19-07-0001-43</t>
+        </is>
+      </c>
+      <c r="D196" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E196" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F196" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G196" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H196" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I196" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J196" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K196" s="2" t="inlineStr">
+        <is>
+          <t>CABA?AS</t>
+        </is>
+      </c>
+      <c r="L196" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M196" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA PLAN DE LA CRUZ</t>
+        </is>
+      </c>
+      <c r="N196" s="2" t="inlineStr">
+        <is>
+          <t>14.85097829,-89.7204178</t>
+        </is>
+      </c>
+      <c r="O196" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P196" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q196" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R196" s="1" t="n">
+        <v>80</v>
+      </c>
+      <c r="S196" s="1" t="n">
+        <v>72</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
+      <c r="A197" s="1" t="n">
+        <v>19455</v>
+      </c>
+      <c r="B197" s="2" t="inlineStr">
+        <is>
+          <t>19-07-0004-46_2025</t>
+        </is>
+      </c>
+      <c r="C197" s="2" t="inlineStr">
+        <is>
+          <t>19-07-0004-46</t>
+        </is>
+      </c>
+      <c r="D197" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E197" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F197" s="2" t="inlineStr">
+        <is>
+          <t>Diversificado</t>
+        </is>
+      </c>
+      <c r="G197" s="2" t="inlineStr">
+        <is>
+          <t>Vespertina</t>
+        </is>
+      </c>
+      <c r="H197" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I197" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J197" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K197" s="2" t="inlineStr">
+        <is>
+          <t>CABA?AS</t>
+        </is>
+      </c>
+      <c r="L197" s="2" t="inlineStr">
+        <is>
+          <t>INSTITUTO NACIONAL DE EDUCACION DIVERSIFICADA, INED</t>
+        </is>
+      </c>
+      <c r="M197" s="2" t="inlineStr">
+        <is>
+          <t>BARRIO SAN PEDRO</t>
+        </is>
+      </c>
+      <c r="N197" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O197" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P197" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q197" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R197" s="1" t="n">
+        <v>111</v>
+      </c>
+      <c r="S197" s="1" t="n">
+        <v>98</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
+      <c r="A198" s="1" t="n">
+        <v>19456</v>
+      </c>
+      <c r="B198" s="2" t="inlineStr">
+        <is>
+          <t>19-07-0005-42_2025</t>
+        </is>
+      </c>
+      <c r="C198" s="2" t="inlineStr">
+        <is>
+          <t>19-07-0005-42</t>
+        </is>
+      </c>
+      <c r="D198" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E198" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F198" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G198" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H198" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I198" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J198" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K198" s="2" t="inlineStr">
+        <is>
+          <t>CABA?AS</t>
+        </is>
+      </c>
+      <c r="L198" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M198" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA PLAN DE LA CRUZ</t>
+        </is>
+      </c>
+      <c r="N198" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O198" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P198" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q198" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R198" s="1" t="n">
+        <v>20</v>
+      </c>
+      <c r="S198" s="1" t="n">
+        <v>24</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
+      <c r="A199" s="1" t="n">
+        <v>19457</v>
+      </c>
+      <c r="B199" s="2" t="inlineStr">
+        <is>
+          <t>19-07-0228-43_2025</t>
+        </is>
+      </c>
+      <c r="C199" s="2" t="inlineStr">
+        <is>
+          <t>19-07-0228-43</t>
+        </is>
+      </c>
+      <c r="D199" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E199" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F199" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G199" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H199" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I199" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J199" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K199" s="2" t="inlineStr">
+        <is>
+          <t>CABA?AS</t>
+        </is>
+      </c>
+      <c r="L199" s="2" t="inlineStr">
+        <is>
+          <t>EOUM NO.1 PEM. FRANCISCO ARCHILA CALDERON</t>
+        </is>
+      </c>
+      <c r="M199" s="2" t="inlineStr">
+        <is>
+          <t>1RA. CALLE 1-22 ZONA 1</t>
+        </is>
+      </c>
+      <c r="N199" s="2" t="inlineStr">
+        <is>
+          <t>14.93414542,-89.79697615</t>
+        </is>
+      </c>
+      <c r="O199" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P199" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q199" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R199" s="1" t="n">
+        <v>384</v>
+      </c>
+      <c r="S199" s="1" t="n">
+        <v>384</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
+      <c r="A200" s="1" t="n">
+        <v>19458</v>
+      </c>
+      <c r="B200" s="2" t="inlineStr">
+        <is>
+          <t>19-07-0230-43_2025</t>
+        </is>
+      </c>
+      <c r="C200" s="2" t="inlineStr">
+        <is>
+          <t>19-07-0230-43</t>
+        </is>
+      </c>
+      <c r="D200" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E200" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F200" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G200" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H200" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I200" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J200" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K200" s="2" t="inlineStr">
+        <is>
+          <t>CABA?AS</t>
+        </is>
+      </c>
+      <c r="L200" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M200" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA SUNZAPOTE</t>
+        </is>
+      </c>
+      <c r="N200" s="2" t="inlineStr">
+        <is>
+          <t>14.86319154,-89.72332887</t>
+        </is>
+      </c>
+      <c r="O200" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P200" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q200" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R200" s="1" t="n">
+        <v>67</v>
+      </c>
+      <c r="S200" s="1" t="n">
+        <v>69</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
+      <c r="A201" s="1" t="n">
+        <v>19459</v>
+      </c>
+      <c r="B201" s="2" t="inlineStr">
+        <is>
+          <t>19-07-0236-43_2025</t>
+        </is>
+      </c>
+      <c r="C201" s="2" t="inlineStr">
+        <is>
+          <t>19-07-0236-43</t>
+        </is>
+      </c>
+      <c r="D201" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E201" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F201" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G201" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H201" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I201" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J201" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K201" s="2" t="inlineStr">
+        <is>
+          <t>CABA?AS</t>
+        </is>
+      </c>
+      <c r="L201" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M201" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA EL ARENAL</t>
+        </is>
+      </c>
+      <c r="N201" s="2" t="inlineStr">
+        <is>
+          <t>14.87297867,-89.75392215</t>
+        </is>
+      </c>
+      <c r="O201" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P201" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q201" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R201" s="1" t="n">
+        <v>70</v>
+      </c>
+      <c r="S201" s="1" t="n">
+        <v>59</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
+      <c r="A202" s="1" t="n">
+        <v>15817</v>
+      </c>
+      <c r="B202" s="2" t="inlineStr">
+        <is>
+          <t>19-07-0239-43_2025</t>
+        </is>
+      </c>
+      <c r="C202" s="2" t="inlineStr">
+        <is>
+          <t>19-07-0239-43</t>
+        </is>
+      </c>
+      <c r="D202" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E202" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F202" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G202" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H202" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I202" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J202" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K202" s="2" t="inlineStr">
+        <is>
+          <t>CABA?AS</t>
+        </is>
+      </c>
+      <c r="L202" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M202" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA QUEBRADA HONDA</t>
+        </is>
+      </c>
+      <c r="N202" s="2" t="inlineStr">
+        <is>
+          <t>14.93181148,-89.77877634</t>
+        </is>
+      </c>
+      <c r="O202" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P202" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q202" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R202" s="1" t="n">
+        <v>115</v>
+      </c>
+      <c r="S202" s="1" t="n">
+        <v>111</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
+      <c r="A203" s="1" t="n">
+        <v>15818</v>
+      </c>
+      <c r="B203" s="2" t="inlineStr">
+        <is>
+          <t>19-07-0240-43_2025</t>
+        </is>
+      </c>
+      <c r="C203" s="2" t="inlineStr">
+        <is>
+          <t>19-07-0240-43</t>
+        </is>
+      </c>
+      <c r="D203" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E203" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F203" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G203" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H203" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I203" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J203" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K203" s="2" t="inlineStr">
+        <is>
+          <t>CABA?AS</t>
+        </is>
+      </c>
+      <c r="L203" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M203" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA LOS ACHIOTES</t>
+        </is>
+      </c>
+      <c r="N203" s="2" t="inlineStr">
+        <is>
+          <t>14.85919504,-89.70458502</t>
+        </is>
+      </c>
+      <c r="O203" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P203" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q203" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R203" s="1" t="n">
+        <v>48</v>
+      </c>
+      <c r="S203" s="1" t="n">
+        <v>48</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
+      <c r="A204" s="1" t="n">
+        <v>19460</v>
+      </c>
+      <c r="B204" s="2" t="inlineStr">
+        <is>
+          <t>19-07-0242-43_2025</t>
+        </is>
+      </c>
+      <c r="C204" s="2" t="inlineStr">
+        <is>
+          <t>19-07-0242-43</t>
+        </is>
+      </c>
+      <c r="D204" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E204" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F204" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G204" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H204" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I204" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J204" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K204" s="2" t="inlineStr">
+        <is>
+          <t>CABA?AS</t>
+        </is>
+      </c>
+      <c r="L204" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M204" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA SAN LUIS</t>
+        </is>
+      </c>
+      <c r="N204" s="2" t="inlineStr">
+        <is>
+          <t>14.89621154,-89.81760534</t>
+        </is>
+      </c>
+      <c r="O204" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P204" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q204" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R204" s="1" t="n">
+        <v>5</v>
+      </c>
+      <c r="S204" s="1" t="n">
+        <v>7</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
+      <c r="A205" s="1" t="n">
+        <v>15822</v>
+      </c>
+      <c r="B205" s="2" t="inlineStr">
+        <is>
+          <t>19-07-0308-43_2025</t>
+        </is>
+      </c>
+      <c r="C205" s="2" t="inlineStr">
+        <is>
+          <t>19-07-0308-43</t>
+        </is>
+      </c>
+      <c r="D205" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E205" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F205" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G205" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H205" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I205" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J205" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K205" s="2" t="inlineStr">
+        <is>
+          <t>CABA?AS</t>
+        </is>
+      </c>
+      <c r="L205" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M205" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA EL SOLIS</t>
+        </is>
+      </c>
+      <c r="N205" s="2" t="inlineStr">
+        <is>
+          <t>14.84864339,-89.73067746</t>
+        </is>
+      </c>
+      <c r="O205" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P205" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q205" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R205" s="1" t="n">
+        <v>50</v>
+      </c>
+      <c r="S205" s="1" t="n">
+        <v>43</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
+      <c r="A206" s="1" t="n">
+        <v>15824</v>
+      </c>
+      <c r="B206" s="2" t="inlineStr">
+        <is>
+          <t>19-07-0349-43_2025</t>
+        </is>
+      </c>
+      <c r="C206" s="2" t="inlineStr">
+        <is>
+          <t>19-07-0349-43</t>
+        </is>
+      </c>
+      <c r="D206" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E206" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F206" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G206" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H206" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I206" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J206" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K206" s="2" t="inlineStr">
+        <is>
+          <t>CABA?AS</t>
+        </is>
+      </c>
+      <c r="L206" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M206" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA LA PUENTE</t>
+        </is>
+      </c>
+      <c r="N206" s="2" t="inlineStr">
+        <is>
+          <t>14.93337748,-89.8131849</t>
+        </is>
+      </c>
+      <c r="O206" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P206" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q206" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R206" s="1" t="n">
+        <v>32</v>
+      </c>
+      <c r="S206" s="1" t="n">
+        <v>37</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
+      <c r="A207" s="1" t="n">
+        <v>15829</v>
+      </c>
+      <c r="B207" s="2" t="inlineStr">
+        <is>
+          <t>19-07-0680-42_2025</t>
+        </is>
+      </c>
+      <c r="C207" s="2" t="inlineStr">
+        <is>
+          <t>19-07-0680-42</t>
+        </is>
+      </c>
+      <c r="D207" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E207" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F207" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G207" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H207" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I207" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J207" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K207" s="2" t="inlineStr">
+        <is>
+          <t>CABA?AS</t>
+        </is>
+      </c>
+      <c r="L207" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M207" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA QUEBRADA HONDA</t>
+        </is>
+      </c>
+      <c r="N207" s="2" t="inlineStr">
+        <is>
+          <t>14.93181148,-89.77877634</t>
+        </is>
+      </c>
+      <c r="O207" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P207" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q207" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R207" s="1" t="n">
+        <v>35</v>
+      </c>
+      <c r="S207" s="1" t="n">
+        <v>23</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
+      <c r="A208" s="1" t="n">
+        <v>15834</v>
+      </c>
+      <c r="B208" s="2" t="inlineStr">
+        <is>
+          <t>19-07-0796-42_2025</t>
+        </is>
+      </c>
+      <c r="C208" s="2" t="inlineStr">
+        <is>
+          <t>19-07-0796-42</t>
+        </is>
+      </c>
+      <c r="D208" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E208" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F208" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G208" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H208" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I208" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J208" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K208" s="2" t="inlineStr">
+        <is>
+          <t>CABA?AS</t>
+        </is>
+      </c>
+      <c r="L208" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M208" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA SANTO TOMAS</t>
+        </is>
+      </c>
+      <c r="N208" s="2" t="inlineStr">
+        <is>
+          <t>14.83659758,-89.70825018</t>
+        </is>
+      </c>
+      <c r="O208" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P208" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q208" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R208" s="1" t="n">
+        <v>55</v>
+      </c>
+      <c r="S208" s="1" t="n">
+        <v>46</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
+      <c r="A209" s="1" t="n">
+        <v>19461</v>
+      </c>
+      <c r="B209" s="2" t="inlineStr">
+        <is>
+          <t>19-07-0925-43_2025</t>
+        </is>
+      </c>
+      <c r="C209" s="2" t="inlineStr">
+        <is>
+          <t>19-07-0925-43</t>
+        </is>
+      </c>
+      <c r="D209" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E209" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F209" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G209" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H209" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I209" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J209" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K209" s="2" t="inlineStr">
+        <is>
+          <t>CABA?AS</t>
+        </is>
+      </c>
+      <c r="L209" s="2" t="inlineStr">
+        <is>
+          <t>EOUM NO.2</t>
+        </is>
+      </c>
+      <c r="M209" s="2" t="inlineStr">
+        <is>
+          <t>BARRIO SAN PEDRO</t>
+        </is>
+      </c>
+      <c r="N209" s="2" t="inlineStr">
+        <is>
+          <t>14.93308679,-89.79344184</t>
+        </is>
+      </c>
+      <c r="O209" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P209" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q209" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R209" s="1" t="n">
+        <v>142</v>
+      </c>
+      <c r="S209" s="1" t="n">
+        <v>141</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
+      <c r="A210" s="1" t="n">
+        <v>19462</v>
+      </c>
+      <c r="B210" s="2" t="inlineStr">
+        <is>
+          <t>19-07-1100-42_2025</t>
+        </is>
+      </c>
+      <c r="C210" s="2" t="inlineStr">
+        <is>
+          <t>19-07-1100-42</t>
+        </is>
+      </c>
+      <c r="D210" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E210" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F210" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G210" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H210" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I210" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J210" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K210" s="2" t="inlineStr">
+        <is>
+          <t>CABA?AS</t>
+        </is>
+      </c>
+      <c r="L210" s="2" t="inlineStr">
+        <is>
+          <t>CEIN -PAIN- ANEXO A EORM</t>
+        </is>
+      </c>
+      <c r="M210" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA PLAN DE LOS PINOS</t>
+        </is>
+      </c>
+      <c r="N210" s="2" t="inlineStr">
+        <is>
+          <t>14.8440507,-89.75524534</t>
+        </is>
+      </c>
+      <c r="O210" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P210" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q210" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R210" s="1" t="n">
+        <v>51</v>
+      </c>
+      <c r="S210" s="1" t="n">
+        <v>49</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
+      <c r="A211" s="1" t="n">
+        <v>19463</v>
+      </c>
+      <c r="B211" s="2" t="inlineStr">
+        <is>
+          <t>19-07-1120-42_2025</t>
+        </is>
+      </c>
+      <c r="C211" s="2" t="inlineStr">
+        <is>
+          <t>19-07-1120-42</t>
+        </is>
+      </c>
+      <c r="D211" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E211" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F211" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G211" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H211" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I211" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J211" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K211" s="2" t="inlineStr">
+        <is>
+          <t>CABA?AS</t>
+        </is>
+      </c>
+      <c r="L211" s="2" t="inlineStr">
+        <is>
+          <t>CEIN -PAIN-</t>
+        </is>
+      </c>
+      <c r="M211" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA SUNZAPOTE</t>
+        </is>
+      </c>
+      <c r="N211" s="2" t="inlineStr">
+        <is>
+          <t>14.86319154,-89.72332887</t>
+        </is>
+      </c>
+      <c r="O211" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P211" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q211" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R211" s="1" t="n">
+        <v>61</v>
+      </c>
+      <c r="S211" s="1" t="n">
+        <v>66</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
+      <c r="A212" s="1" t="n">
+        <v>19464</v>
+      </c>
+      <c r="B212" s="2" t="inlineStr">
+        <is>
+          <t>19-08-0003-46_2025</t>
+        </is>
+      </c>
+      <c r="C212" s="2" t="inlineStr">
+        <is>
+          <t>19-08-0003-46</t>
+        </is>
+      </c>
+      <c r="D212" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E212" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F212" s="2" t="inlineStr">
+        <is>
+          <t>Diversificado</t>
+        </is>
+      </c>
+      <c r="G212" s="2" t="inlineStr">
+        <is>
+          <t>Vespertina</t>
+        </is>
+      </c>
+      <c r="H212" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I212" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J212" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K212" s="2" t="inlineStr">
+        <is>
+          <t>SAN DIEGO</t>
+        </is>
+      </c>
+      <c r="L212" s="2" t="inlineStr">
+        <is>
+          <t>INSTITUTO NACIONAL DE EDUCACION DIVERSIFICADA, INED</t>
+        </is>
+      </c>
+      <c r="M212" s="2" t="inlineStr">
+        <is>
+          <t>BARRIO EL CENTRO</t>
+        </is>
+      </c>
+      <c r="N212" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O212" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P212" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q212" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R212" s="1" t="n">
+        <v>139</v>
+      </c>
+      <c r="S212" s="1" t="n">
+        <v>139</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
+      <c r="A213" s="1" t="n">
+        <v>19465</v>
+      </c>
+      <c r="B213" s="2" t="inlineStr">
+        <is>
+          <t>19-08-0004-45_2025</t>
+        </is>
+      </c>
+      <c r="C213" s="2" t="inlineStr">
+        <is>
+          <t>19-08-0004-45</t>
+        </is>
+      </c>
+      <c r="D213" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E213" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F213" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G213" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H213" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I213" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J213" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K213" s="2" t="inlineStr">
+        <is>
+          <t>SAN DIEGO</t>
+        </is>
+      </c>
+      <c r="L213" s="2" t="inlineStr">
+        <is>
+          <t>INEB DE TELESECUNDARIA</t>
+        </is>
+      </c>
+      <c r="M213" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA EL TERRERO</t>
+        </is>
+      </c>
+      <c r="N213" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O213" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P213" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q213" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R213" s="1" t="n">
+        <v>40</v>
+      </c>
+      <c r="S213" s="1" t="n">
+        <v>47</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
+      <c r="A214" s="1" t="n">
+        <v>19466</v>
+      </c>
+      <c r="B214" s="2" t="inlineStr">
+        <is>
+          <t>19-08-0248-43_2025</t>
+        </is>
+      </c>
+      <c r="C214" s="2" t="inlineStr">
+        <is>
+          <t>19-08-0248-43</t>
+        </is>
+      </c>
+      <c r="D214" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E214" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F214" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G214" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H214" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I214" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J214" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K214" s="2" t="inlineStr">
+        <is>
+          <t>SAN DIEGO</t>
+        </is>
+      </c>
+      <c r="L214" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M214" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA SAN ANTONIO LAS LOMAS</t>
+        </is>
+      </c>
+      <c r="N214" s="2" t="inlineStr">
+        <is>
+          <t>14.82511789,-89.73871059</t>
+        </is>
+      </c>
+      <c r="O214" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P214" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q214" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R214" s="1" t="n">
+        <v>185</v>
+      </c>
+      <c r="S214" s="1" t="n">
+        <v>174</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
+      <c r="A215" s="1" t="n">
+        <v>19467</v>
+      </c>
+      <c r="B215" s="2" t="inlineStr">
+        <is>
+          <t>19-08-0254-43_2025</t>
+        </is>
+      </c>
+      <c r="C215" s="2" t="inlineStr">
+        <is>
+          <t>19-08-0254-43</t>
+        </is>
+      </c>
+      <c r="D215" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E215" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F215" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G215" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H215" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I215" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J215" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K215" s="2" t="inlineStr">
+        <is>
+          <t>SAN DIEGO</t>
+        </is>
+      </c>
+      <c r="L215" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M215" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA SANTA ELENA</t>
+        </is>
+      </c>
+      <c r="N215" s="2" t="inlineStr">
+        <is>
+          <t>14.81578961,-89.78743812</t>
+        </is>
+      </c>
+      <c r="O215" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P215" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q215" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R215" s="1" t="n">
+        <v>31</v>
+      </c>
+      <c r="S215" s="1" t="n">
+        <v>24</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
+      <c r="A216" s="1" t="n">
+        <v>19468</v>
+      </c>
+      <c r="B216" s="2" t="inlineStr">
+        <is>
+          <t>19-08-0260-45_2025</t>
+        </is>
+      </c>
+      <c r="C216" s="2" t="inlineStr">
+        <is>
+          <t>19-08-0260-45</t>
+        </is>
+      </c>
+      <c r="D216" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E216" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F216" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G216" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H216" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I216" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J216" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K216" s="2" t="inlineStr">
+        <is>
+          <t>SAN DIEGO</t>
+        </is>
+      </c>
+      <c r="L216" s="2" t="inlineStr">
+        <is>
+          <t>INEB</t>
+        </is>
+      </c>
+      <c r="M216" s="2" t="inlineStr">
+        <is>
+          <t>BARRIO EL CENTRO</t>
+        </is>
+      </c>
+      <c r="N216" s="2" t="inlineStr">
+        <is>
+          <t>14.79036151,-89.77570809</t>
+        </is>
+      </c>
+      <c r="O216" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P216" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q216" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R216" s="1" t="n">
+        <v>261</v>
+      </c>
+      <c r="S216" s="1" t="n">
+        <v>292</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
+      <c r="A217" s="1" t="n">
+        <v>19469</v>
+      </c>
+      <c r="B217" s="2" t="inlineStr">
+        <is>
+          <t>19-08-0398-42_2025</t>
+        </is>
+      </c>
+      <c r="C217" s="2" t="inlineStr">
+        <is>
+          <t>19-08-0398-42</t>
+        </is>
+      </c>
+      <c r="D217" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E217" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F217" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G217" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H217" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I217" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J217" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K217" s="2" t="inlineStr">
+        <is>
+          <t>SAN DIEGO</t>
+        </is>
+      </c>
+      <c r="L217" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M217" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA SAN ANTONIO LAS LOMAS</t>
+        </is>
+      </c>
+      <c r="N217" s="2" t="inlineStr">
+        <is>
+          <t>14.82511789,-89.73871059</t>
+        </is>
+      </c>
+      <c r="O217" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P217" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q217" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R217" s="1" t="n">
+        <v>13</v>
+      </c>
+      <c r="S217" s="1" t="n">
+        <v>17</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
+      <c r="A218" s="1" t="n">
+        <v>19470</v>
+      </c>
+      <c r="B218" s="2" t="inlineStr">
+        <is>
+          <t>19-08-0399-42_2025</t>
+        </is>
+      </c>
+      <c r="C218" s="2" t="inlineStr">
+        <is>
+          <t>19-08-0399-42</t>
+        </is>
+      </c>
+      <c r="D218" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E218" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F218" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G218" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H218" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I218" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J218" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K218" s="2" t="inlineStr">
+        <is>
+          <t>SAN DIEGO</t>
+        </is>
+      </c>
+      <c r="L218" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M218" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA EL PORVENIR</t>
+        </is>
+      </c>
+      <c r="N218" s="2" t="inlineStr">
+        <is>
+          <t>14.77204554,-89.77260299</t>
+        </is>
+      </c>
+      <c r="O218" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P218" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q218" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R218" s="1" t="n">
+        <v>28</v>
+      </c>
+      <c r="S218" s="1" t="n">
+        <v>32</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
+      <c r="A219" s="1" t="n">
+        <v>19471</v>
+      </c>
+      <c r="B219" s="2" t="inlineStr">
+        <is>
+          <t>19-08-0813-45_2025</t>
+        </is>
+      </c>
+      <c r="C219" s="2" t="inlineStr">
+        <is>
+          <t>19-08-0813-45</t>
+        </is>
+      </c>
+      <c r="D219" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E219" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F219" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G219" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H219" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I219" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J219" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K219" s="2" t="inlineStr">
+        <is>
+          <t>SAN DIEGO</t>
+        </is>
+      </c>
+      <c r="L219" s="2" t="inlineStr">
+        <is>
+          <t>INEB DE TELESECUNDARIA</t>
+        </is>
+      </c>
+      <c r="M219" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA SAN ANTONIO LAS LOMAS</t>
+        </is>
+      </c>
+      <c r="N219" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O219" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P219" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q219" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R219" s="1" t="n">
+        <v>89</v>
+      </c>
+      <c r="S219" s="1" t="n">
+        <v>82</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
+      <c r="A220" s="1" t="n">
+        <v>19472</v>
+      </c>
+      <c r="B220" s="2" t="inlineStr">
+        <is>
+          <t>19-08-0998-43_2025</t>
+        </is>
+      </c>
+      <c r="C220" s="2" t="inlineStr">
+        <is>
+          <t>19-08-0998-43</t>
+        </is>
+      </c>
+      <c r="D220" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E220" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F220" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G220" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H220" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I220" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J220" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K220" s="2" t="inlineStr">
+        <is>
+          <t>SAN DIEGO</t>
+        </is>
+      </c>
+      <c r="L220" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M220" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA EL MOJON</t>
+        </is>
+      </c>
+      <c r="N220" s="2" t="inlineStr">
+        <is>
+          <t>14.74322954,-89.73192896</t>
+        </is>
+      </c>
+      <c r="O220" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P220" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q220" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R220" s="1" t="n">
+        <v>13</v>
+      </c>
+      <c r="S220" s="1" t="n">
+        <v>15</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
+      <c r="A221" s="1" t="n">
+        <v>19473</v>
+      </c>
+      <c r="B221" s="2" t="inlineStr">
+        <is>
+          <t>19-08-1204-43_2025</t>
+        </is>
+      </c>
+      <c r="C221" s="2" t="inlineStr">
+        <is>
+          <t>19-08-1204-43</t>
+        </is>
+      </c>
+      <c r="D221" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E221" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F221" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G221" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H221" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I221" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J221" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K221" s="2" t="inlineStr">
+        <is>
+          <t>SAN DIEGO</t>
+        </is>
+      </c>
+      <c r="L221" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M221" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO LOMA LA LUCA ALDEA EL PORVENIR</t>
+        </is>
+      </c>
+      <c r="N221" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O221" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P221" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q221" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R221" s="1" t="n">
+        <v>40</v>
+      </c>
+      <c r="S221" s="1" t="n">
+        <v>40</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
+      <c r="A222" s="1" t="n">
+        <v>15885</v>
+      </c>
+      <c r="B222" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0001-45_2025</t>
+        </is>
+      </c>
+      <c r="C222" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0001-45</t>
+        </is>
+      </c>
+      <c r="D222" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E222" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F222" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G222" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H222" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I222" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J222" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K222" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L222" s="2" t="inlineStr">
+        <is>
+          <t>INSTITUTO NACIONAL DE EDUCACION BASICA DE TELESECUNDARIA</t>
+        </is>
+      </c>
+      <c r="M222" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA LA JIGUA</t>
+        </is>
+      </c>
+      <c r="N222" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O222" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P222" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q222" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R222" s="1" t="n">
+        <v>32</v>
+      </c>
+      <c r="S222" s="1" t="n">
+        <v>40</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
+      <c r="A223" s="1" t="n">
+        <v>19474</v>
+      </c>
+      <c r="B223" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0006-45_2025</t>
+        </is>
+      </c>
+      <c r="C223" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0006-45</t>
+        </is>
+      </c>
+      <c r="D223" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E223" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F223" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G223" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H223" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I223" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J223" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K223" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L223" s="2" t="inlineStr">
+        <is>
+          <t>INEB</t>
+        </is>
+      </c>
+      <c r="M223" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA TAGUAYNI</t>
+        </is>
+      </c>
+      <c r="N223" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O223" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P223" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q223" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R223" s="1" t="n">
+        <v>79</v>
+      </c>
+      <c r="S223" s="1" t="n">
+        <v>74</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
+      <c r="A224" s="1" t="n">
+        <v>19475</v>
+      </c>
+      <c r="B224" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0007-45_2025</t>
+        </is>
+      </c>
+      <c r="C224" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0007-45</t>
+        </is>
+      </c>
+      <c r="D224" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E224" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F224" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G224" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H224" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I224" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J224" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K224" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L224" s="2" t="inlineStr">
+        <is>
+          <t>INEB</t>
+        </is>
+      </c>
+      <c r="M224" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA LAMPOCOY</t>
+        </is>
+      </c>
+      <c r="N224" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O224" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P224" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q224" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R224" s="1" t="n">
+        <v>47</v>
+      </c>
+      <c r="S224" s="1" t="n">
+        <v>44</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
+      <c r="A225" s="1" t="n">
+        <v>15896</v>
+      </c>
+      <c r="B225" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0017-42_2025</t>
+        </is>
+      </c>
+      <c r="C225" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0017-42</t>
+        </is>
+      </c>
+      <c r="D225" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E225" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F225" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G225" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H225" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I225" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J225" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K225" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L225" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M225" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO LOS SANCHEZ, ALDEA TAGUAYNI</t>
+        </is>
+      </c>
+      <c r="N225" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O225" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P225" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q225" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R225" s="1" t="n">
+        <v>18</v>
+      </c>
+      <c r="S225" s="1" t="n">
+        <v>11</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
+      <c r="A226" s="1" t="n">
+        <v>15897</v>
+      </c>
+      <c r="B226" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0018-43_2025</t>
+        </is>
+      </c>
+      <c r="C226" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0018-43</t>
+        </is>
+      </c>
+      <c r="D226" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E226" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F226" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G226" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H226" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I226" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J226" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K226" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L226" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M226" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO SAGASTUME, ALDEA CAPUCAL</t>
+        </is>
+      </c>
+      <c r="N226" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O226" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P226" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q226" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R226" s="1" t="n">
+        <v>33</v>
+      </c>
+      <c r="S226" s="1" t="n">
+        <v>34</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
+      <c r="A227" s="1" t="n">
+        <v>15900</v>
+      </c>
+      <c r="B227" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0022-45_2025</t>
+        </is>
+      </c>
+      <c r="C227" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0022-45</t>
+        </is>
+      </c>
+      <c r="D227" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E227" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F227" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G227" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H227" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I227" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J227" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K227" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L227" s="2" t="inlineStr">
+        <is>
+          <t>INEB DE TELESECUNDARIA</t>
+        </is>
+      </c>
+      <c r="M227" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO CAPUCALITO, ALDEA CAPUCAL</t>
+        </is>
+      </c>
+      <c r="N227" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O227" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P227" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q227" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R227" s="1" t="n">
+        <v>42</v>
+      </c>
+      <c r="S227" s="1" t="n">
+        <v>47</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
+      <c r="A228" s="1" t="n">
+        <v>15903</v>
+      </c>
+      <c r="B228" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0025-45_2025</t>
+        </is>
+      </c>
+      <c r="C228" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0025-45</t>
+        </is>
+      </c>
+      <c r="D228" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E228" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F228" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G228" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H228" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I228" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J228" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K228" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L228" s="2" t="inlineStr">
+        <is>
+          <t>INEB DE TELESECUNDARIA</t>
+        </is>
+      </c>
+      <c r="M228" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA ROBLARCITO</t>
+        </is>
+      </c>
+      <c r="N228" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O228" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P228" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q228" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R228" s="1" t="n">
+        <v>27</v>
+      </c>
+      <c r="S228" s="1" t="n">
+        <v>23</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
+      <c r="A229" s="1" t="n">
+        <v>15905</v>
+      </c>
+      <c r="B229" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0028-43_2025</t>
+        </is>
+      </c>
+      <c r="C229" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0028-43</t>
+        </is>
+      </c>
+      <c r="D229" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E229" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F229" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G229" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H229" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I229" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J229" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K229" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L229" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M229" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO LOS RAMIREZ, ALDEA LAMPOCOY</t>
+        </is>
+      </c>
+      <c r="N229" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O229" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P229" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q229" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R229" s="1" t="n">
+        <v>67</v>
+      </c>
+      <c r="S229" s="1" t="n">
+        <v>65</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
+      <c r="A230" s="1" t="n">
+        <v>19476</v>
+      </c>
+      <c r="B230" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0029-43_2025</t>
+        </is>
+      </c>
+      <c r="C230" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0029-43</t>
+        </is>
+      </c>
+      <c r="D230" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E230" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F230" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G230" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H230" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I230" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J230" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K230" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L230" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M230" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO LOS VASQUEZ, ALDEA LAMPOCOY</t>
+        </is>
+      </c>
+      <c r="N230" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O230" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P230" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q230" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R230" s="1" t="n">
+        <v>109</v>
+      </c>
+      <c r="S230" s="1" t="n">
+        <v>108</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
+      <c r="A231" s="1" t="n">
+        <v>19477</v>
+      </c>
+      <c r="B231" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0030-43_2025</t>
+        </is>
+      </c>
+      <c r="C231" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0030-43</t>
+        </is>
+      </c>
+      <c r="D231" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E231" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F231" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G231" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H231" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I231" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J231" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K231" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L231" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M231" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO LOS CANAN ALDEA LAMPOCOY</t>
+        </is>
+      </c>
+      <c r="N231" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O231" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P231" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q231" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R231" s="1" t="n">
+        <v>44</v>
+      </c>
+      <c r="S231" s="1" t="n">
+        <v>45</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
+      <c r="A232" s="1" t="n">
+        <v>19478</v>
+      </c>
+      <c r="B232" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0033-43_2025</t>
+        </is>
+      </c>
+      <c r="C232" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0033-43</t>
+        </is>
+      </c>
+      <c r="D232" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E232" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F232" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G232" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H232" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I232" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J232" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K232" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L232" s="2" t="inlineStr">
+        <is>
+          <t>EODEE</t>
+        </is>
+      </c>
+      <c r="M232" s="2" t="inlineStr">
+        <is>
+          <t>COLONIA VISTA HERMOSA TAIT</t>
+        </is>
+      </c>
+      <c r="N232" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O232" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P232" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q232" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R232" s="1" t="n">
+        <v>36</v>
+      </c>
+      <c r="S232" s="1" t="n">
+        <v>36</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
+      <c r="A233" s="1" t="n">
+        <v>15910</v>
+      </c>
+      <c r="B233" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0038-42_2025</t>
+        </is>
+      </c>
+      <c r="C233" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0038-42</t>
+        </is>
+      </c>
+      <c r="D233" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E233" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F233" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G233" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H233" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I233" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J233" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K233" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L233" s="2" t="inlineStr">
+        <is>
+          <t>EODP</t>
+        </is>
+      </c>
+      <c r="M233" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO LOS RAMIREZ ALDEA LAMPOCOY</t>
+        </is>
+      </c>
+      <c r="N233" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O233" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P233" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q233" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R233" s="1" t="n">
+        <v>17</v>
+      </c>
+      <c r="S233" s="1" t="n">
+        <v>16</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
+      <c r="A234" s="1" t="n">
+        <v>19479</v>
+      </c>
+      <c r="B234" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0041-42_2025</t>
+        </is>
+      </c>
+      <c r="C234" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0041-42</t>
+        </is>
+      </c>
+      <c r="D234" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E234" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F234" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G234" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H234" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I234" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J234" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K234" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L234" s="2" t="inlineStr">
+        <is>
+          <t>ESCUELA OFICIAL DE PARVULOS ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M234" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO LOS CANAN ALDEA LAMPOCOY</t>
+        </is>
+      </c>
+      <c r="N234" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O234" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P234" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q234" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R234" s="1" t="n">
+        <v>15</v>
+      </c>
+      <c r="S234" s="1" t="n">
+        <v>14</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
+      <c r="A235" s="1" t="n">
+        <v>19480</v>
+      </c>
+      <c r="B235" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0042-43_2025</t>
+        </is>
+      </c>
+      <c r="C235" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0042-43</t>
+        </is>
+      </c>
+      <c r="D235" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E235" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F235" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G235" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H235" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I235" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J235" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K235" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L235" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M235" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO EL VOLCANCITO ARRIBA ALDEA PEÑA BLANCA</t>
+        </is>
+      </c>
+      <c r="N235" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O235" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P235" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q235" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R235" s="1" t="n">
+        <v>110</v>
+      </c>
+      <c r="S235" s="1" t="n">
+        <v>101</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
+      <c r="A236" s="1" t="n">
+        <v>15913</v>
+      </c>
+      <c r="B236" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0043-45_2025</t>
+        </is>
+      </c>
+      <c r="C236" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0043-45</t>
+        </is>
+      </c>
+      <c r="D236" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E236" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F236" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G236" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H236" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I236" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J236" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K236" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L236" s="2" t="inlineStr">
+        <is>
+          <t>INSTITUTO NACIONAL DE EDUCACION BASICA DE TELESECUNDARIA</t>
+        </is>
+      </c>
+      <c r="M236" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA TIMUSHAN</t>
+        </is>
+      </c>
+      <c r="N236" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O236" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P236" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q236" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R236" s="1" t="n">
+        <v>34</v>
+      </c>
+      <c r="S236" s="1" t="n">
+        <v>35</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
+      <c r="A237" s="1" t="n">
+        <v>19481</v>
+      </c>
+      <c r="B237" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0045-43_2025</t>
+        </is>
+      </c>
+      <c r="C237" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0045-43</t>
+        </is>
+      </c>
+      <c r="D237" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E237" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F237" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G237" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H237" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I237" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J237" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K237" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L237" s="2" t="inlineStr">
+        <is>
+          <t>ESCUELA OFICIAL RURAL MIXTA</t>
+        </is>
+      </c>
+      <c r="M237" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO LOS CASTILLO Y LOS SUCHITE, ORATORIO</t>
+        </is>
+      </c>
+      <c r="N237" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O237" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P237" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q237" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R237" s="1" t="n">
+        <v>64</v>
+      </c>
+      <c r="S237" s="1" t="n">
+        <v>75</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
+      <c r="A238" s="1" t="n">
+        <v>19482</v>
+      </c>
+      <c r="B238" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0049-42_2025</t>
+        </is>
+      </c>
+      <c r="C238" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0049-42</t>
+        </is>
+      </c>
+      <c r="D238" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E238" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F238" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G238" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H238" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I238" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J238" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K238" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L238" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M238" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO ORATORIO, ALDEA PACAYALITO</t>
+        </is>
+      </c>
+      <c r="N238" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O238" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P238" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q238" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R238" s="1" t="n">
+        <v>37</v>
+      </c>
+      <c r="S238" s="1" t="n">
+        <v>33</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
+      <c r="A239" s="1" t="n">
+        <v>15918</v>
+      </c>
+      <c r="B239" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0263-43_2025</t>
+        </is>
+      </c>
+      <c r="C239" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0263-43</t>
+        </is>
+      </c>
+      <c r="D239" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E239" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F239" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G239" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H239" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I239" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J239" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K239" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L239" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M239" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA LA LAGUNA</t>
+        </is>
+      </c>
+      <c r="N239" s="2" t="inlineStr">
+        <is>
+          <t>14.99436461,-89.20818633</t>
+        </is>
+      </c>
+      <c r="O239" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P239" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q239" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R239" s="1" t="n">
+        <v>26</v>
+      </c>
+      <c r="S239" s="1" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
+      <c r="A240" s="1" t="n">
+        <v>15919</v>
+      </c>
+      <c r="B240" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0264-43_2025</t>
+        </is>
+      </c>
+      <c r="C240" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0264-43</t>
+        </is>
+      </c>
+      <c r="D240" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E240" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F240" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G240" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H240" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I240" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J240" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K240" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L240" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M240" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA TRES PINOS</t>
+        </is>
+      </c>
+      <c r="N240" s="2" t="inlineStr">
+        <is>
+          <t>14.98788733,-89.2886324</t>
+        </is>
+      </c>
+      <c r="O240" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P240" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q240" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R240" s="1" t="n">
+        <v>74</v>
+      </c>
+      <c r="S240" s="1" t="n">
+        <v>83</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
+      <c r="A241" s="1" t="n">
+        <v>19483</v>
+      </c>
+      <c r="B241" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0265-43_2025</t>
+        </is>
+      </c>
+      <c r="C241" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0265-43</t>
+        </is>
+      </c>
+      <c r="D241" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E241" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F241" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G241" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H241" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I241" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J241" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K241" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L241" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M241" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA CARI</t>
+        </is>
+      </c>
+      <c r="N241" s="2" t="inlineStr">
+        <is>
+          <t>14.94474208,-89.37305283</t>
+        </is>
+      </c>
+      <c r="O241" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P241" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q241" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R241" s="1" t="n">
+        <v>130</v>
+      </c>
+      <c r="S241" s="1" t="n">
+        <v>120</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
+      <c r="A242" s="1" t="n">
+        <v>19484</v>
+      </c>
+      <c r="B242" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0269-43_2025</t>
+        </is>
+      </c>
+      <c r="C242" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0269-43</t>
+        </is>
+      </c>
+      <c r="D242" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E242" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F242" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G242" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H242" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I242" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J242" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K242" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L242" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M242" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA LAMPOCOY</t>
+        </is>
+      </c>
+      <c r="N242" s="2" t="inlineStr">
+        <is>
+          <t>14.94862986,-89.33332312</t>
+        </is>
+      </c>
+      <c r="O242" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P242" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q242" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R242" s="1" t="n">
+        <v>235</v>
+      </c>
+      <c r="S242" s="1" t="n">
+        <v>231</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
+      <c r="A243" s="1" t="n">
+        <v>15925</v>
+      </c>
+      <c r="B243" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0270-43_2025</t>
+        </is>
+      </c>
+      <c r="C243" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0270-43</t>
+        </is>
+      </c>
+      <c r="D243" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E243" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F243" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G243" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H243" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I243" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J243" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K243" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L243" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M243" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA TASHARTE</t>
+        </is>
+      </c>
+      <c r="N243" s="2" t="inlineStr">
+        <is>
+          <t>14.93560648,-89.35049362</t>
+        </is>
+      </c>
+      <c r="O243" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P243" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q243" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R243" s="1" t="n">
+        <v>280</v>
+      </c>
+      <c r="S243" s="1" t="n">
+        <v>276</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
+      <c r="A244" s="1" t="n">
+        <v>19485</v>
+      </c>
+      <c r="B244" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0273-43_2025</t>
+        </is>
+      </c>
+      <c r="C244" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0273-43</t>
+        </is>
+      </c>
+      <c r="D244" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E244" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F244" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G244" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H244" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I244" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J244" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K244" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L244" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M244" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA CUMBRE ALTA</t>
+        </is>
+      </c>
+      <c r="N244" s="2" t="inlineStr">
+        <is>
+          <t>14.98554367,-89.31669543</t>
+        </is>
+      </c>
+      <c r="O244" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P244" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q244" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R244" s="1" t="n">
+        <v>93</v>
+      </c>
+      <c r="S244" s="1" t="n">
+        <v>107</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
+      <c r="A245" s="1" t="n">
+        <v>19486</v>
+      </c>
+      <c r="B245" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0275-43_2025</t>
+        </is>
+      </c>
+      <c r="C245" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0275-43</t>
+        </is>
+      </c>
+      <c r="D245" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E245" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F245" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G245" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H245" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I245" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J245" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K245" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L245" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M245" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA EL COROZAL</t>
+        </is>
+      </c>
+      <c r="N245" s="2" t="inlineStr">
+        <is>
+          <t>14.95181842,-89.30493043</t>
+        </is>
+      </c>
+      <c r="O245" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P245" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q245" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R245" s="1" t="n">
+        <v>239</v>
+      </c>
+      <c r="S245" s="1" t="n">
+        <v>249</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
+      <c r="A246" s="1" t="n">
+        <v>19487</v>
+      </c>
+      <c r="B246" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0276-43_2025</t>
+        </is>
+      </c>
+      <c r="C246" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0276-43</t>
+        </is>
+      </c>
+      <c r="D246" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E246" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F246" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G246" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H246" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I246" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J246" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K246" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L246" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M246" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA PACAYALITO</t>
+        </is>
+      </c>
+      <c r="N246" s="2" t="inlineStr">
+        <is>
+          <t>14.92607254,-89.34015052</t>
+        </is>
+      </c>
+      <c r="O246" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P246" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q246" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R246" s="1" t="n">
+        <v>111</v>
+      </c>
+      <c r="S246" s="1" t="n">
+        <v>112</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
+      <c r="A247" s="1" t="n">
+        <v>19488</v>
+      </c>
+      <c r="B247" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0277-43_2025</t>
+        </is>
+      </c>
+      <c r="C247" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0277-43</t>
+        </is>
+      </c>
+      <c r="D247" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E247" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F247" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G247" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H247" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I247" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J247" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K247" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L247" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M247" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA PEÑA BLANCA</t>
+        </is>
+      </c>
+      <c r="N247" s="2" t="inlineStr">
+        <is>
+          <t>14.89908661,-89.30982193</t>
+        </is>
+      </c>
+      <c r="O247" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P247" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q247" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R247" s="1" t="n">
+        <v>108</v>
+      </c>
+      <c r="S247" s="1" t="n">
+        <v>102</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
+      <c r="A248" s="1" t="n">
+        <v>15933</v>
+      </c>
+      <c r="B248" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0278-43_2025</t>
+        </is>
+      </c>
+      <c r="C248" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0278-43</t>
+        </is>
+      </c>
+      <c r="D248" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E248" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F248" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G248" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H248" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I248" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J248" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K248" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L248" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M248" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA TAGUAYNI</t>
+        </is>
+      </c>
+      <c r="N248" s="2" t="inlineStr">
+        <is>
+          <t>14.91612123,-89.26880483</t>
+        </is>
+      </c>
+      <c r="O248" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P248" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q248" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R248" s="1" t="n">
+        <v>128</v>
+      </c>
+      <c r="S248" s="1" t="n">
+        <v>136</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
+      <c r="A249" s="1" t="n">
+        <v>19489</v>
+      </c>
+      <c r="B249" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0279-43_2025</t>
+        </is>
+      </c>
+      <c r="C249" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0279-43</t>
+        </is>
+      </c>
+      <c r="D249" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E249" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F249" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G249" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H249" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I249" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J249" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K249" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L249" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M249" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA TIMUSHAN</t>
+        </is>
+      </c>
+      <c r="N249" s="2" t="inlineStr">
+        <is>
+          <t>14.9208027,-89.32890643</t>
+        </is>
+      </c>
+      <c r="O249" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P249" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q249" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R249" s="1" t="n">
+        <v>90</v>
+      </c>
+      <c r="S249" s="1" t="n">
+        <v>87</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
+      <c r="A250" s="1" t="n">
+        <v>19490</v>
+      </c>
+      <c r="B250" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0281-43_2025</t>
+        </is>
+      </c>
+      <c r="C250" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0281-43</t>
+        </is>
+      </c>
+      <c r="D250" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E250" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F250" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G250" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H250" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I250" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J250" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K250" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L250" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M250" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO EL PROGRESO ALDEA EL CAMPANARIO</t>
+        </is>
+      </c>
+      <c r="N250" s="2" t="inlineStr">
+        <is>
+          <t>14.96592333,-89.25872383</t>
+        </is>
+      </c>
+      <c r="O250" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P250" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q250" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R250" s="1" t="n">
+        <v>286</v>
+      </c>
+      <c r="S250" s="1" t="n">
+        <v>257</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
+      <c r="A251" s="1" t="n">
+        <v>19491</v>
+      </c>
+      <c r="B251" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0282-43_2025</t>
+        </is>
+      </c>
+      <c r="C251" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0282-43</t>
+        </is>
+      </c>
+      <c r="D251" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E251" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F251" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G251" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H251" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I251" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J251" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K251" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L251" s="2" t="inlineStr">
+        <is>
+          <t>EORM LA VEGONA,</t>
+        </is>
+      </c>
+      <c r="M251" s="2" t="inlineStr">
+        <is>
+          <t>CANTON LA VEGONA</t>
+        </is>
+      </c>
+      <c r="N251" s="2" t="inlineStr">
+        <is>
+          <t>14.97347348,-89.29792199</t>
+        </is>
+      </c>
+      <c r="O251" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P251" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q251" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R251" s="1" t="n">
+        <v>166</v>
+      </c>
+      <c r="S251" s="1" t="n">
+        <v>158</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
+      <c r="A252" s="1" t="n">
+        <v>15939</v>
+      </c>
+      <c r="B252" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0284-43_2025</t>
+        </is>
+      </c>
+      <c r="C252" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0284-43</t>
+        </is>
+      </c>
+      <c r="D252" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E252" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F252" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G252" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H252" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I252" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J252" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K252" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L252" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M252" s="2" t="inlineStr">
+        <is>
+          <t>CANTON QUEBRADA, ALDEA CUMBRE ALTA</t>
+        </is>
+      </c>
+      <c r="N252" s="2" t="inlineStr">
+        <is>
+          <t>14.97604573,-89.32314555</t>
+        </is>
+      </c>
+      <c r="O252" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P252" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q252" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R252" s="1" t="n">
+        <v>106</v>
+      </c>
+      <c r="S252" s="1" t="n">
+        <v>102</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
+      <c r="A253" s="1" t="n">
+        <v>15941</v>
+      </c>
+      <c r="B253" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0286-43_2025</t>
+        </is>
+      </c>
+      <c r="C253" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0286-43</t>
+        </is>
+      </c>
+      <c r="D253" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E253" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F253" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G253" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H253" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I253" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J253" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K253" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L253" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M253" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA JOCONAL</t>
+        </is>
+      </c>
+      <c r="N253" s="2" t="inlineStr">
+        <is>
+          <t>14.99508723,-89.19324658</t>
+        </is>
+      </c>
+      <c r="O253" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P253" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q253" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R253" s="1" t="n">
+        <v>89</v>
+      </c>
+      <c r="S253" s="1" t="n">
+        <v>91</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
+      <c r="A254" s="1" t="n">
+        <v>19492</v>
+      </c>
+      <c r="B254" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0288-43_2025</t>
+        </is>
+      </c>
+      <c r="C254" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0288-43</t>
+        </is>
+      </c>
+      <c r="D254" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E254" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F254" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G254" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H254" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I254" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J254" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K254" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L254" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M254" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA EL SAUCE</t>
+        </is>
+      </c>
+      <c r="N254" s="2" t="inlineStr">
+        <is>
+          <t>14.92589301,-89.33208333</t>
+        </is>
+      </c>
+      <c r="O254" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P254" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q254" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R254" s="1" t="n">
+        <v>59</v>
+      </c>
+      <c r="S254" s="1" t="n">
+        <v>46</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
+      <c r="A255" s="1" t="n">
+        <v>15946</v>
+      </c>
+      <c r="B255" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0292-45_2025</t>
+        </is>
+      </c>
+      <c r="C255" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0292-45</t>
+        </is>
+      </c>
+      <c r="D255" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E255" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F255" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G255" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H255" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I255" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J255" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K255" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L255" s="2" t="inlineStr">
+        <is>
+          <t>INEB ARMANDO SUCHITE VASQUEZ</t>
+        </is>
+      </c>
+      <c r="M255" s="2" t="inlineStr">
+        <is>
+          <t>BARRIO NUEVO</t>
+        </is>
+      </c>
+      <c r="N255" s="2" t="inlineStr">
+        <is>
+          <t>14.96500608,-89.29539652</t>
+        </is>
+      </c>
+      <c r="O255" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P255" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q255" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R255" s="1" t="n">
+        <v>224</v>
+      </c>
+      <c r="S255" s="1" t="n">
+        <v>227</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
+      <c r="A256" s="1" t="n">
+        <v>15947</v>
+      </c>
+      <c r="B256" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0327-43_2025</t>
+        </is>
+      </c>
+      <c r="C256" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0327-43</t>
+        </is>
+      </c>
+      <c r="D256" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E256" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F256" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G256" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H256" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I256" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J256" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K256" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L256" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M256" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA LOS PARACHICOS</t>
+        </is>
+      </c>
+      <c r="N256" s="2" t="inlineStr">
+        <is>
+          <t>14.91927636,-89.24756887</t>
+        </is>
+      </c>
+      <c r="O256" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P256" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q256" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R256" s="1" t="n">
+        <v>41</v>
+      </c>
+      <c r="S256" s="1" t="n">
+        <v>41</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
+      <c r="A257" s="1" t="n">
+        <v>19493</v>
+      </c>
+      <c r="B257" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0639-43_2025</t>
+        </is>
+      </c>
+      <c r="C257" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0639-43</t>
+        </is>
+      </c>
+      <c r="D257" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E257" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F257" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G257" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H257" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I257" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J257" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K257" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L257" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M257" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA LAMPOCOY</t>
+        </is>
+      </c>
+      <c r="N257" s="2" t="inlineStr">
+        <is>
+          <t>14.94862986,-89.33332312</t>
+        </is>
+      </c>
+      <c r="O257" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P257" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q257" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R257" s="1" t="n">
+        <v>57</v>
+      </c>
+      <c r="S257" s="1" t="n">
+        <v>63</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
+      <c r="A258" s="1" t="n">
+        <v>15957</v>
+      </c>
+      <c r="B258" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0777-43_2025</t>
+        </is>
+      </c>
+      <c r="C258" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0777-43</t>
+        </is>
+      </c>
+      <c r="D258" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E258" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F258" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G258" s="2" t="inlineStr">
+        <is>
+          <t>Vespertina</t>
+        </is>
+      </c>
+      <c r="H258" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I258" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J258" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K258" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L258" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M258" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA TRES PINOS</t>
+        </is>
+      </c>
+      <c r="N258" s="2" t="inlineStr">
+        <is>
+          <t>14.98788733,-89.2886324</t>
+        </is>
+      </c>
+      <c r="O258" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P258" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q258" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R258" s="1" t="n">
+        <v>9</v>
+      </c>
+      <c r="S258" s="1" t="n">
+        <v>11</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
+      <c r="A259" s="1" t="n">
+        <v>19494</v>
+      </c>
+      <c r="B259" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0800-42_2025</t>
+        </is>
+      </c>
+      <c r="C259" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0800-42</t>
+        </is>
+      </c>
+      <c r="D259" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E259" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F259" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G259" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H259" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I259" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J259" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K259" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L259" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M259" s="2" t="inlineStr">
+        <is>
+          <t>CANTON LA VEGONA</t>
+        </is>
+      </c>
+      <c r="N259" s="2" t="inlineStr">
+        <is>
+          <t>14.97347348,-89.29792199</t>
+        </is>
+      </c>
+      <c r="O259" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P259" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q259" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R259" s="1" t="n">
+        <v>32</v>
+      </c>
+      <c r="S259" s="1" t="n">
+        <v>37</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
+      <c r="A260" s="1" t="n">
+        <v>15962</v>
+      </c>
+      <c r="B260" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0857-43_2025</t>
+        </is>
+      </c>
+      <c r="C260" s="2" t="inlineStr">
+        <is>
+          <t>19-09-0857-43</t>
+        </is>
+      </c>
+      <c r="D260" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E260" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F260" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G260" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H260" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I260" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J260" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K260" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L260" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M260" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO VOLCANCITO ALDEA PEÑA BLANCA</t>
+        </is>
+      </c>
+      <c r="N260" s="2" t="inlineStr">
+        <is>
+          <t>14.90095879,-89.29525527</t>
+        </is>
+      </c>
+      <c r="O260" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P260" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q260" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R260" s="1" t="n">
+        <v>81</v>
+      </c>
+      <c r="S260" s="1" t="n">
+        <v>78</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
+      <c r="A261" s="1" t="n">
+        <v>15965</v>
+      </c>
+      <c r="B261" s="2" t="inlineStr">
+        <is>
+          <t>19-09-1015-43_2025</t>
+        </is>
+      </c>
+      <c r="C261" s="2" t="inlineStr">
+        <is>
+          <t>19-09-1015-43</t>
+        </is>
+      </c>
+      <c r="D261" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E261" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F261" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G261" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H261" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I261" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J261" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K261" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L261" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M261" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO LAGUNA ABAJO ALDEA LA LAGUNA</t>
+        </is>
+      </c>
+      <c r="N261" s="2" t="inlineStr">
+        <is>
+          <t>14.98572926,-89.20700087</t>
+        </is>
+      </c>
+      <c r="O261" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P261" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q261" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R261" s="1" t="n">
+        <v>30</v>
+      </c>
+      <c r="S261" s="1" t="n">
+        <v>27</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
+      <c r="A262" s="1" t="n">
+        <v>19495</v>
+      </c>
+      <c r="B262" s="2" t="inlineStr">
+        <is>
+          <t>19-09-1031-45_2025</t>
+        </is>
+      </c>
+      <c r="C262" s="2" t="inlineStr">
+        <is>
+          <t>19-09-1031-45</t>
+        </is>
+      </c>
+      <c r="D262" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E262" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F262" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G262" s="2" t="inlineStr">
+        <is>
+          <t>Vespertina</t>
+        </is>
+      </c>
+      <c r="H262" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I262" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J262" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K262" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L262" s="2" t="inlineStr">
+        <is>
+          <t>INEB DE TELESECUNDARIA</t>
+        </is>
+      </c>
+      <c r="M262" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA TASHARTE</t>
+        </is>
+      </c>
+      <c r="N262" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O262" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P262" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q262" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R262" s="1" t="n">
+        <v>114</v>
+      </c>
+      <c r="S262" s="1" t="n">
+        <v>144</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
+      <c r="A263" s="1" t="n">
+        <v>15970</v>
+      </c>
+      <c r="B263" s="2" t="inlineStr">
+        <is>
+          <t>19-09-1128-42_2025</t>
+        </is>
+      </c>
+      <c r="C263" s="2" t="inlineStr">
+        <is>
+          <t>19-09-1128-42</t>
+        </is>
+      </c>
+      <c r="D263" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E263" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F263" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G263" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H263" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I263" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J263" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K263" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L263" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M263" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO CAPUCALITO ALDEA CAPUCAL</t>
+        </is>
+      </c>
+      <c r="N263" s="2" t="inlineStr">
+        <is>
+          <t>14.93059192,-89.26369724</t>
+        </is>
+      </c>
+      <c r="O263" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P263" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q263" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R263" s="1" t="n">
+        <v>48</v>
+      </c>
+      <c r="S263" s="1" t="n">
+        <v>46</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
+      <c r="A264" s="1" t="n">
+        <v>19496</v>
+      </c>
+      <c r="B264" s="2" t="inlineStr">
+        <is>
+          <t>19-09-1132-42_2025</t>
+        </is>
+      </c>
+      <c r="C264" s="2" t="inlineStr">
+        <is>
+          <t>19-09-1132-42</t>
+        </is>
+      </c>
+      <c r="D264" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E264" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F264" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G264" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H264" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I264" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J264" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K264" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L264" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M264" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA LA JIGUA</t>
+        </is>
+      </c>
+      <c r="N264" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O264" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P264" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q264" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R264" s="1" t="n">
+        <v>23</v>
+      </c>
+      <c r="S264" s="1" t="n">
+        <v>22</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
+      <c r="A265" s="1" t="n">
+        <v>15975</v>
+      </c>
+      <c r="B265" s="2" t="inlineStr">
+        <is>
+          <t>19-09-1199-42_2025</t>
+        </is>
+      </c>
+      <c r="C265" s="2" t="inlineStr">
+        <is>
+          <t>19-09-1199-42</t>
+        </is>
+      </c>
+      <c r="D265" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E265" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F265" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G265" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H265" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I265" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J265" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K265" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L265" s="2" t="inlineStr">
+        <is>
+          <t>EODP</t>
+        </is>
+      </c>
+      <c r="M265" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA CHAGUITON</t>
+        </is>
+      </c>
+      <c r="N265" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O265" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P265" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q265" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R265" s="1" t="n">
+        <v>30</v>
+      </c>
+      <c r="S265" s="1" t="n">
+        <v>26</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
+      <c r="A266" s="1" t="n">
+        <v>19497</v>
+      </c>
+      <c r="B266" s="2" t="inlineStr">
+        <is>
+          <t>19-09-1217-45_2025</t>
+        </is>
+      </c>
+      <c r="C266" s="2" t="inlineStr">
+        <is>
+          <t>19-09-1217-45</t>
+        </is>
+      </c>
+      <c r="D266" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E266" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F266" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G266" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H266" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I266" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J266" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K266" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L266" s="2" t="inlineStr">
+        <is>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 223</t>
+        </is>
+      </c>
+      <c r="M266" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA CAMPANARIO EL PROGRESO LA UNION, ZACAPA</t>
+        </is>
+      </c>
+      <c r="N266" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O266" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P266" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q266" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R266" s="1" t="n">
+        <v>72</v>
+      </c>
+      <c r="S266" s="1" t="n">
+        <v>82</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
+      <c r="A267" s="1" t="n">
+        <v>15981</v>
+      </c>
+      <c r="B267" s="2" t="inlineStr">
+        <is>
+          <t>19-09-1224-42_2025</t>
+        </is>
+      </c>
+      <c r="C267" s="2" t="inlineStr">
+        <is>
+          <t>19-09-1224-42</t>
+        </is>
+      </c>
+      <c r="D267" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E267" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F267" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G267" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H267" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I267" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J267" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K267" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L267" s="2" t="inlineStr">
+        <is>
+          <t>EODP</t>
+        </is>
+      </c>
+      <c r="M267" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO GUARANJA,ALDEA TASHARTE</t>
+        </is>
+      </c>
+      <c r="N267" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O267" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P267" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q267" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R267" s="1" t="n">
+        <v>47</v>
+      </c>
+      <c r="S267" s="1" t="n">
+        <v>33</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
+      <c r="A268" s="1" t="n">
+        <v>19498</v>
+      </c>
+      <c r="B268" s="2" t="inlineStr">
+        <is>
+          <t>19-09-1227-42_2025</t>
+        </is>
+      </c>
+      <c r="C268" s="2" t="inlineStr">
+        <is>
+          <t>19-09-1227-42</t>
+        </is>
+      </c>
+      <c r="D268" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E268" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F268" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G268" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H268" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I268" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J268" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K268" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L268" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M268" s="2" t="inlineStr">
+        <is>
+          <t>CANTON QUEBRADA ALDEA CUMBRE ALTA</t>
+        </is>
+      </c>
+      <c r="N268" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O268" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P268" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q268" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R268" s="1" t="n">
+        <v>28</v>
+      </c>
+      <c r="S268" s="1" t="n">
+        <v>31</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
+      <c r="A269" s="1" t="n">
+        <v>15985</v>
+      </c>
+      <c r="B269" s="2" t="inlineStr">
+        <is>
+          <t>19-09-1236-42_2025</t>
+        </is>
+      </c>
+      <c r="C269" s="2" t="inlineStr">
+        <is>
+          <t>19-09-1236-42</t>
+        </is>
+      </c>
+      <c r="D269" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E269" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F269" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G269" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H269" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I269" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J269" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K269" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L269" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M269" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO EL VOLCANCITO ALDEA PEÑA BLANCA</t>
+        </is>
+      </c>
+      <c r="N269" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O269" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P269" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q269" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R269" s="1" t="n">
+        <v>27</v>
+      </c>
+      <c r="S269" s="1" t="n">
+        <v>23</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
+      <c r="A270" s="1" t="n">
+        <v>15988</v>
+      </c>
+      <c r="B270" s="2" t="inlineStr">
+        <is>
+          <t>19-09-1260-43_2025</t>
+        </is>
+      </c>
+      <c r="C270" s="2" t="inlineStr">
+        <is>
+          <t>19-09-1260-43</t>
+        </is>
+      </c>
+      <c r="D270" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E270" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F270" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G270" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H270" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I270" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J270" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K270" s="2" t="inlineStr">
+        <is>
+          <t>LA UNION</t>
+        </is>
+      </c>
+      <c r="L270" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M270" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO ORATORIO, ALDEA PACAYALITO</t>
+        </is>
+      </c>
+      <c r="N270" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O270" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P270" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q270" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R270" s="1" t="n">
+        <v>214</v>
+      </c>
+      <c r="S270" s="1" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
+      <c r="A271" s="1" t="n">
+        <v>19499</v>
+      </c>
+      <c r="B271" s="2" t="inlineStr">
+        <is>
+          <t>19-10-0003-42_2025</t>
+        </is>
+      </c>
+      <c r="C271" s="2" t="inlineStr">
+        <is>
+          <t>19-10-0003-42</t>
+        </is>
+      </c>
+      <c r="D271" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E271" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F271" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G271" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H271" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I271" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J271" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K271" s="2" t="inlineStr">
+        <is>
+          <t>HUITE</t>
+        </is>
+      </c>
+      <c r="L271" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M271" s="2" t="inlineStr">
+        <is>
+          <t>BARRIO EL GUACAMAYO ALDEA EL JUTE</t>
+        </is>
+      </c>
+      <c r="N271" s="2" t="inlineStr">
+        <is>
+          <t>14.86423767,-89.69746921</t>
+        </is>
+      </c>
+      <c r="O271" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P271" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q271" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R271" s="1" t="n">
+        <v>13</v>
+      </c>
+      <c r="S271" s="1" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
+      <c r="A272" s="1" t="n">
+        <v>19500</v>
+      </c>
+      <c r="B272" s="2" t="inlineStr">
+        <is>
+          <t>19-10-0011-45_2025</t>
+        </is>
+      </c>
+      <c r="C272" s="2" t="inlineStr">
+        <is>
+          <t>19-10-0011-45</t>
+        </is>
+      </c>
+      <c r="D272" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E272" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F272" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G272" s="2" t="inlineStr">
+        <is>
+          <t>Vespertina</t>
+        </is>
+      </c>
+      <c r="H272" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I272" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J272" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K272" s="2" t="inlineStr">
+        <is>
+          <t>HUITE</t>
+        </is>
+      </c>
+      <c r="L272" s="2" t="inlineStr">
+        <is>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO -NUFED- NO. 492</t>
+        </is>
+      </c>
+      <c r="M272" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA SANTA CRUZ</t>
+        </is>
+      </c>
+      <c r="N272" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O272" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P272" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q272" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R272" s="1" t="n">
+        <v>75</v>
+      </c>
+      <c r="S272" s="1" t="n">
+        <v>78</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
+      <c r="A273" s="1" t="n">
+        <v>19501</v>
+      </c>
+      <c r="B273" s="2" t="inlineStr">
+        <is>
+          <t>19-10-0294-43_2025</t>
+        </is>
+      </c>
+      <c r="C273" s="2" t="inlineStr">
+        <is>
+          <t>19-10-0294-43</t>
+        </is>
+      </c>
+      <c r="D273" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E273" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F273" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G273" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H273" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I273" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J273" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K273" s="2" t="inlineStr">
+        <is>
+          <t>HUITE</t>
+        </is>
+      </c>
+      <c r="L273" s="2" t="inlineStr">
+        <is>
+          <t>EOUM</t>
+        </is>
+      </c>
+      <c r="M273" s="2" t="inlineStr">
+        <is>
+          <t>5TA. CALLE 2-94 ZONA 1</t>
+        </is>
+      </c>
+      <c r="N273" s="2" t="inlineStr">
+        <is>
+          <t>14.98251864,-89.74961343</t>
+        </is>
+      </c>
+      <c r="O273" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P273" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q273" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R273" s="1" t="n">
+        <v>235</v>
+      </c>
+      <c r="S273" s="1" t="n">
+        <v>230</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
+      <c r="A274" s="1" t="n">
+        <v>19502</v>
+      </c>
+      <c r="B274" s="2" t="inlineStr">
+        <is>
+          <t>19-10-0295-43_2025</t>
+        </is>
+      </c>
+      <c r="C274" s="2" t="inlineStr">
+        <is>
+          <t>19-10-0295-43</t>
+        </is>
+      </c>
+      <c r="D274" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E274" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F274" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G274" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H274" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I274" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J274" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K274" s="2" t="inlineStr">
+        <is>
+          <t>HUITE</t>
+        </is>
+      </c>
+      <c r="L274" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M274" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA LA REFORMA</t>
+        </is>
+      </c>
+      <c r="N274" s="2" t="inlineStr">
+        <is>
+          <t>14.95672308,-89.70424337</t>
+        </is>
+      </c>
+      <c r="O274" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P274" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q274" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R274" s="1" t="n">
+        <v>235</v>
+      </c>
+      <c r="S274" s="1" t="n">
+        <v>242</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
+      <c r="A275" s="1" t="n">
+        <v>19503</v>
+      </c>
+      <c r="B275" s="2" t="inlineStr">
+        <is>
+          <t>19-10-0297-43_2025</t>
+        </is>
+      </c>
+      <c r="C275" s="2" t="inlineStr">
+        <is>
+          <t>19-10-0297-43</t>
+        </is>
+      </c>
+      <c r="D275" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E275" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F275" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G275" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H275" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I275" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J275" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K275" s="2" t="inlineStr">
+        <is>
+          <t>HUITE</t>
+        </is>
+      </c>
+      <c r="L275" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M275" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA SAN FRANCISCO</t>
+        </is>
+      </c>
+      <c r="N275" s="2" t="inlineStr">
+        <is>
+          <t>14.93198492,-89.67106612</t>
+        </is>
+      </c>
+      <c r="O275" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P275" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q275" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R275" s="1" t="n">
+        <v>36</v>
+      </c>
+      <c r="S275" s="1" t="n">
+        <v>34</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
+      <c r="A276" s="1" t="n">
+        <v>19504</v>
+      </c>
+      <c r="B276" s="2" t="inlineStr">
+        <is>
+          <t>19-10-0300-43_2025</t>
+        </is>
+      </c>
+      <c r="C276" s="2" t="inlineStr">
+        <is>
+          <t>19-10-0300-43</t>
+        </is>
+      </c>
+      <c r="D276" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E276" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F276" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G276" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H276" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I276" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J276" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K276" s="2" t="inlineStr">
+        <is>
+          <t>HUITE</t>
+        </is>
+      </c>
+      <c r="L276" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M276" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA SANTA CRUZ</t>
+        </is>
+      </c>
+      <c r="N276" s="2" t="inlineStr">
+        <is>
+          <t>14.87753639,-89.72092712</t>
+        </is>
+      </c>
+      <c r="O276" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P276" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q276" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R276" s="1" t="n">
+        <v>183</v>
+      </c>
+      <c r="S276" s="1" t="n">
+        <v>186</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
+      <c r="A277" s="1" t="n">
+        <v>19505</v>
+      </c>
+      <c r="B277" s="2" t="inlineStr">
+        <is>
+          <t>19-10-0301-43_2025</t>
+        </is>
+      </c>
+      <c r="C277" s="2" t="inlineStr">
+        <is>
+          <t>19-10-0301-43</t>
+        </is>
+      </c>
+      <c r="D277" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E277" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F277" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G277" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H277" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I277" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J277" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K277" s="2" t="inlineStr">
+        <is>
+          <t>HUITE</t>
+        </is>
+      </c>
+      <c r="L277" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M277" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA EL PARAISO</t>
+        </is>
+      </c>
+      <c r="N277" s="2" t="inlineStr">
+        <is>
+          <t>14.87726073,-89.7075964</t>
+        </is>
+      </c>
+      <c r="O277" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P277" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q277" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R277" s="1" t="n">
+        <v>113</v>
+      </c>
+      <c r="S277" s="1" t="n">
+        <v>118</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
+      <c r="A278" s="1" t="n">
+        <v>19506</v>
+      </c>
+      <c r="B278" s="2" t="inlineStr">
+        <is>
+          <t>19-10-0303-45_2025</t>
+        </is>
+      </c>
+      <c r="C278" s="2" t="inlineStr">
+        <is>
+          <t>19-10-0303-45</t>
+        </is>
+      </c>
+      <c r="D278" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E278" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F278" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G278" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H278" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I278" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J278" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K278" s="2" t="inlineStr">
+        <is>
+          <t>HUITE</t>
+        </is>
+      </c>
+      <c r="L278" s="2" t="inlineStr">
+        <is>
+          <t>INEB</t>
+        </is>
+      </c>
+      <c r="M278" s="2" t="inlineStr">
+        <is>
+          <t>5TA. CALLE 2-94 ZONA 1</t>
+        </is>
+      </c>
+      <c r="N278" s="2" t="inlineStr">
+        <is>
+          <t>14.92435595,-89.71906987</t>
+        </is>
+      </c>
+      <c r="O278" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P278" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q278" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R278" s="1" t="n">
+        <v>161</v>
+      </c>
+      <c r="S278" s="1" t="n">
+        <v>180</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
+      <c r="A279" s="1" t="n">
+        <v>19507</v>
+      </c>
+      <c r="B279" s="2" t="inlineStr">
+        <is>
+          <t>19-10-0360-43_2025</t>
+        </is>
+      </c>
+      <c r="C279" s="2" t="inlineStr">
+        <is>
+          <t>19-10-0360-43</t>
+        </is>
+      </c>
+      <c r="D279" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E279" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F279" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G279" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H279" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I279" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J279" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K279" s="2" t="inlineStr">
+        <is>
+          <t>HUITE</t>
+        </is>
+      </c>
+      <c r="L279" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M279" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA LA OSCURANA</t>
+        </is>
+      </c>
+      <c r="N279" s="2" t="inlineStr">
+        <is>
+          <t>14.89864623,-89.66941909</t>
+        </is>
+      </c>
+      <c r="O279" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P279" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q279" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R279" s="1" t="n">
+        <v>70</v>
+      </c>
+      <c r="S279" s="1" t="n">
+        <v>64</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
+      <c r="A280" s="1" t="n">
+        <v>19508</v>
+      </c>
+      <c r="B280" s="2" t="inlineStr">
+        <is>
+          <t>19-10-0602-42_2025</t>
+        </is>
+      </c>
+      <c r="C280" s="2" t="inlineStr">
+        <is>
+          <t>19-10-0602-42</t>
+        </is>
+      </c>
+      <c r="D280" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E280" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F280" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G280" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H280" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I280" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J280" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K280" s="2" t="inlineStr">
+        <is>
+          <t>HUITE</t>
+        </is>
+      </c>
+      <c r="L280" s="2" t="inlineStr">
+        <is>
+          <t>EODP</t>
+        </is>
+      </c>
+      <c r="M280" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA EL JUTE</t>
+        </is>
+      </c>
+      <c r="N280" s="2" t="inlineStr">
+        <is>
+          <t>14.86930595,-89.69968671</t>
+        </is>
+      </c>
+      <c r="O280" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P280" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q280" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R280" s="1" t="n">
+        <v>68</v>
+      </c>
+      <c r="S280" s="1" t="n">
+        <v>72</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
+      <c r="A281" s="1" t="n">
+        <v>19509</v>
+      </c>
+      <c r="B281" s="2" t="inlineStr">
+        <is>
+          <t>19-10-0607-43_2025</t>
+        </is>
+      </c>
+      <c r="C281" s="2" t="inlineStr">
+        <is>
+          <t>19-10-0607-43</t>
+        </is>
+      </c>
+      <c r="D281" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E281" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F281" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G281" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H281" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I281" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J281" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K281" s="2" t="inlineStr">
+        <is>
+          <t>HUITE</t>
+        </is>
+      </c>
+      <c r="L281" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M281" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO FILO DEL MECATE Y EL PALMO</t>
+        </is>
+      </c>
+      <c r="N281" s="2" t="inlineStr">
+        <is>
+          <t>14.88608401,-89.68930759</t>
+        </is>
+      </c>
+      <c r="O281" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P281" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q281" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R281" s="1" t="n">
+        <v>52</v>
+      </c>
+      <c r="S281" s="1" t="n">
+        <v>45</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
+      <c r="A282" s="1" t="n">
+        <v>19510</v>
+      </c>
+      <c r="B282" s="2" t="inlineStr">
+        <is>
+          <t>19-10-0682-42_2025</t>
+        </is>
+      </c>
+      <c r="C282" s="2" t="inlineStr">
+        <is>
+          <t>19-10-0682-42</t>
+        </is>
+      </c>
+      <c r="D282" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E282" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F282" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G282" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H282" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I282" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J282" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K282" s="2" t="inlineStr">
+        <is>
+          <t>HUITE</t>
+        </is>
+      </c>
+      <c r="L282" s="2" t="inlineStr">
+        <is>
+          <t>EODP</t>
+        </is>
+      </c>
+      <c r="M282" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA SAN MIGUEL</t>
+        </is>
+      </c>
+      <c r="N282" s="2" t="inlineStr">
+        <is>
+          <t>14.88281054,-89.68345284</t>
+        </is>
+      </c>
+      <c r="O282" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P282" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q282" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R282" s="1" t="n">
+        <v>66</v>
+      </c>
+      <c r="S282" s="1" t="n">
+        <v>57</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
+      <c r="A283" s="1" t="n">
+        <v>19511</v>
+      </c>
+      <c r="B283" s="2" t="inlineStr">
+        <is>
+          <t>19-10-0956-43_2025</t>
+        </is>
+      </c>
+      <c r="C283" s="2" t="inlineStr">
+        <is>
+          <t>19-10-0956-43</t>
+        </is>
+      </c>
+      <c r="D283" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E283" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F283" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G283" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H283" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I283" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J283" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K283" s="2" t="inlineStr">
+        <is>
+          <t>HUITE</t>
+        </is>
+      </c>
+      <c r="L283" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M283" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO LAS JOYAS</t>
+        </is>
+      </c>
+      <c r="N283" s="2" t="inlineStr">
+        <is>
+          <t>14.91892967,-89.66589777</t>
+        </is>
+      </c>
+      <c r="O283" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P283" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q283" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R283" s="1" t="n">
+        <v>8</v>
+      </c>
+      <c r="S283" s="1" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
+      <c r="A284" s="1" t="n">
+        <v>19512</v>
+      </c>
+      <c r="B284" s="2" t="inlineStr">
+        <is>
+          <t>19-10-1074-45_2025</t>
+        </is>
+      </c>
+      <c r="C284" s="2" t="inlineStr">
+        <is>
+          <t>19-10-1074-45</t>
+        </is>
+      </c>
+      <c r="D284" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E284" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F284" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G284" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H284" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I284" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J284" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K284" s="2" t="inlineStr">
+        <is>
+          <t>HUITE</t>
+        </is>
+      </c>
+      <c r="L284" s="2" t="inlineStr">
+        <is>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 198</t>
+        </is>
+      </c>
+      <c r="M284" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA EL JUTE</t>
+        </is>
+      </c>
+      <c r="N284" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O284" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P284" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q284" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R284" s="1" t="n">
+        <v>107</v>
+      </c>
+      <c r="S284" s="1" t="n">
+        <v>96</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
+      <c r="A285" s="1" t="n">
+        <v>19513</v>
+      </c>
+      <c r="B285" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0008-42_2025</t>
+        </is>
+      </c>
+      <c r="C285" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0008-42</t>
+        </is>
+      </c>
+      <c r="D285" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E285" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F285" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G285" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H285" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I285" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J285" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K285" s="2" t="inlineStr">
+        <is>
+          <t>SAN JORGE</t>
+        </is>
+      </c>
+      <c r="L285" s="2" t="inlineStr">
+        <is>
+          <t>EODP</t>
+        </is>
+      </c>
+      <c r="M285" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA BARRANCO COLORADO</t>
+        </is>
+      </c>
+      <c r="N285" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O285" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P285" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q285" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R285" s="1" t="n">
+        <v>66</v>
+      </c>
+      <c r="S285" s="1" t="n">
+        <v>53</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
+      <c r="A286" s="1" t="n">
+        <v>19514</v>
+      </c>
+      <c r="B286" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0009-42_2025</t>
+        </is>
+      </c>
+      <c r="C286" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0009-42</t>
+        </is>
+      </c>
+      <c r="D286" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E286" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F286" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G286" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H286" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I286" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J286" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K286" s="2" t="inlineStr">
+        <is>
+          <t>SAN JORGE</t>
+        </is>
+      </c>
+      <c r="L286" s="2" t="inlineStr">
+        <is>
+          <t>EODP</t>
+        </is>
+      </c>
+      <c r="M286" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA LOS TABLONES</t>
+        </is>
+      </c>
+      <c r="N286" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O286" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P286" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q286" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R286" s="1" t="n">
+        <v>110</v>
+      </c>
+      <c r="S286" s="1" t="n">
+        <v>98</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
+      <c r="A287" s="1" t="n">
+        <v>19515</v>
+      </c>
+      <c r="B287" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0010-43_2025</t>
+        </is>
+      </c>
+      <c r="C287" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0010-43</t>
+        </is>
+      </c>
+      <c r="D287" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E287" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F287" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G287" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H287" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I287" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J287" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K287" s="2" t="inlineStr">
+        <is>
+          <t>SAN JORGE</t>
+        </is>
+      </c>
+      <c r="L287" s="2" t="inlineStr">
+        <is>
+          <t>EOUM</t>
+        </is>
+      </c>
+      <c r="M287" s="2" t="inlineStr">
+        <is>
+          <t>BARRIO EL CENTRO</t>
+        </is>
+      </c>
+      <c r="N287" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O287" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P287" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q287" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R287" s="1" t="n">
+        <v>438</v>
+      </c>
+      <c r="S287" s="1" t="n">
+        <v>419</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
+      <c r="A288" s="1" t="n">
+        <v>16034</v>
+      </c>
+      <c r="B288" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0011-43_2025</t>
+        </is>
+      </c>
+      <c r="C288" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0011-43</t>
+        </is>
+      </c>
+      <c r="D288" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E288" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F288" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G288" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H288" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I288" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J288" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K288" s="2" t="inlineStr">
+        <is>
+          <t>SAN JORGE</t>
+        </is>
+      </c>
+      <c r="L288" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M288" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA LOS TABLONES</t>
+        </is>
+      </c>
+      <c r="N288" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O288" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P288" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q288" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R288" s="1" t="n">
+        <v>310</v>
+      </c>
+      <c r="S288" s="1" t="n">
+        <v>309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
+      <c r="A289" s="1" t="n">
+        <v>19516</v>
+      </c>
+      <c r="B289" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0012-43_2025</t>
+        </is>
+      </c>
+      <c r="C289" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0012-43</t>
+        </is>
+      </c>
+      <c r="D289" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E289" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F289" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G289" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H289" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I289" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J289" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K289" s="2" t="inlineStr">
+        <is>
+          <t>SAN JORGE</t>
+        </is>
+      </c>
+      <c r="L289" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M289" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA SAN JUAN</t>
+        </is>
+      </c>
+      <c r="N289" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O289" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P289" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q289" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R289" s="1" t="n">
+        <v>187</v>
+      </c>
+      <c r="S289" s="1" t="n">
+        <v>170</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
+      <c r="A290" s="1" t="n">
+        <v>16039</v>
+      </c>
+      <c r="B290" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0015-43_2025</t>
+        </is>
+      </c>
+      <c r="C290" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0015-43</t>
+        </is>
+      </c>
+      <c r="D290" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E290" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F290" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G290" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H290" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I290" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J290" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K290" s="2" t="inlineStr">
+        <is>
+          <t>SAN JORGE</t>
+        </is>
+      </c>
+      <c r="L290" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M290" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA PLAN DEL MORRO</t>
+        </is>
+      </c>
+      <c r="N290" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O290" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P290" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q290" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R290" s="1" t="n">
+        <v>87</v>
+      </c>
+      <c r="S290" s="1" t="n">
+        <v>90</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
+      <c r="A291" s="1" t="n">
+        <v>19517</v>
+      </c>
+      <c r="B291" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0017-43_2025</t>
+        </is>
+      </c>
+      <c r="C291" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0017-43</t>
+        </is>
+      </c>
+      <c r="D291" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E291" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F291" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G291" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H291" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I291" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J291" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K291" s="2" t="inlineStr">
+        <is>
+          <t>SAN JORGE</t>
+        </is>
+      </c>
+      <c r="L291" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M291" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA SINANECA</t>
+        </is>
+      </c>
+      <c r="N291" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O291" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P291" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q291" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R291" s="1" t="n">
+        <v>105</v>
+      </c>
+      <c r="S291" s="1" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
+      <c r="A292" s="1" t="n">
         <v>16043</v>
       </c>
-      <c r="B187" s="2" t="inlineStr">
+      <c r="B292" s="2" t="inlineStr">
         <is>
           <t>19-11-0020-45_2025</t>
         </is>
       </c>
-      <c r="C187" s="2" t="inlineStr">
+      <c r="C292" s="2" t="inlineStr">
         <is>
           <t>19-11-0020-45</t>
         </is>
       </c>
-      <c r="D187" s="1" t="n">
-[...7 lines deleted...]
-      <c r="F187" s="2" t="inlineStr">
+      <c r="D292" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E292" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F292" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
-      <c r="G187" s="2" t="inlineStr">
-[...19 lines deleted...]
-      <c r="K187" s="2" t="inlineStr">
+      <c r="G292" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H292" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I292" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J292" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K292" s="2" t="inlineStr">
         <is>
           <t>SAN JORGE</t>
         </is>
       </c>
-      <c r="L187" s="2" t="inlineStr">
+      <c r="L292" s="2" t="inlineStr">
         <is>
           <t>INSTITUTO NACIONAL DE EDUCACION BASICA DE TELESECUNDARIA</t>
         </is>
       </c>
-      <c r="M187" s="2" t="inlineStr">
+      <c r="M292" s="2" t="inlineStr">
         <is>
           <t>ALDEA SAN JUAN</t>
         </is>
       </c>
-      <c r="N187" s="2" t="inlineStr">
+      <c r="N292" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
-      <c r="O187" s="1" t="n">
-[...10 lines deleted...]
-      <c r="R187" s="1" t="n">
+      <c r="O292" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P292" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q292" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R292" s="1" t="n">
         <v>76</v>
       </c>
-      <c r="S187" s="1" t="n">
+      <c r="S292" s="1" t="n">
         <v>63</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
+      <c r="A293" s="1" t="n">
+        <v>19518</v>
+      </c>
+      <c r="B293" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0021-45_2025</t>
+        </is>
+      </c>
+      <c r="C293" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0021-45</t>
+        </is>
+      </c>
+      <c r="D293" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E293" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F293" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G293" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H293" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I293" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J293" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K293" s="2" t="inlineStr">
+        <is>
+          <t>SAN JORGE</t>
+        </is>
+      </c>
+      <c r="L293" s="2" t="inlineStr">
+        <is>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO -NUFED- NO.240</t>
+        </is>
+      </c>
+      <c r="M293" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA PLAN DEL MORRO</t>
+        </is>
+      </c>
+      <c r="N293" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O293" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P293" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q293" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R293" s="1" t="n">
+        <v>47</v>
+      </c>
+      <c r="S293" s="1" t="n">
+        <v>42</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
+      <c r="A294" s="1" t="n">
+        <v>19519</v>
+      </c>
+      <c r="B294" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0022-45_2025</t>
+        </is>
+      </c>
+      <c r="C294" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0022-45</t>
+        </is>
+      </c>
+      <c r="D294" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E294" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F294" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G294" s="2" t="inlineStr">
+        <is>
+          <t>Vespertina</t>
+        </is>
+      </c>
+      <c r="H294" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I294" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J294" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K294" s="2" t="inlineStr">
+        <is>
+          <t>SAN JORGE</t>
+        </is>
+      </c>
+      <c r="L294" s="2" t="inlineStr">
+        <is>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO-NUFED-NO.583</t>
+        </is>
+      </c>
+      <c r="M294" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA TABLONES</t>
+        </is>
+      </c>
+      <c r="N294" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O294" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P294" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q294" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R294" s="1" t="n">
+        <v>114</v>
+      </c>
+      <c r="S294" s="1" t="n">
+        <v>101</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
+      <c r="A295" s="1" t="n">
+        <v>19520</v>
+      </c>
+      <c r="B295" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0023-45_2025</t>
+        </is>
+      </c>
+      <c r="C295" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0023-45</t>
+        </is>
+      </c>
+      <c r="D295" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E295" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F295" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G295" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H295" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I295" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J295" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K295" s="2" t="inlineStr">
+        <is>
+          <t>SAN JORGE</t>
+        </is>
+      </c>
+      <c r="L295" s="2" t="inlineStr">
+        <is>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO -NUFED- NO.458</t>
+        </is>
+      </c>
+      <c r="M295" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA SINANECA,</t>
+        </is>
+      </c>
+      <c r="N295" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O295" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P295" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q295" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R295" s="1" t="n">
+        <v>46</v>
+      </c>
+      <c r="S295" s="1" t="n">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>