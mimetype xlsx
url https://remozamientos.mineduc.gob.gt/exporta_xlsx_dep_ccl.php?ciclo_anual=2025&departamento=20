--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -117,51 +117,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:S183"/>
+  <dimension ref="A1:S323"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>ID del remozamiento</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>Código del Remozamiento</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>Código del Centro</t>
         </is>
       </c>
@@ -226,15516 +226,27416 @@
         </is>
       </c>
       <c r="P1" s="2" t="inlineStr">
         <is>
           <t>Fuente Financiera</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>Porcentaje de Avance</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Matrícula en 2024</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Matrícula en 2025</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="n">
-        <v>5557</v>
+        <v>18983</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>10-01-0036-43_2025</t>
+          <t>10-01-0015-42_2025</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>10-01-0036-43</t>
+          <t>10-01-0015-42</t>
         </is>
       </c>
       <c r="D2" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>MAZATENANGO</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>EOUM</t>
+          <t>EODP ANEXA A EOUM LOS ALMENDROS</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>BARRIO EL PORVENIR</t>
+          <t>COLONIA LOS ALMENDROS ZONA 2</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>14.52876273,-91.50422365</t>
+          <t>14.52983989,-91.51869156</t>
         </is>
       </c>
       <c r="O2" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q2" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R2" s="1" t="n">
-        <v>221</v>
+        <v>70</v>
       </c>
       <c r="S2" s="1" t="n">
-        <v>207</v>
+        <v>58</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>5560</v>
+        <v>5557</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>10-01-0039-43_2025</t>
+          <t>10-01-0036-43_2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>10-01-0039-43</t>
+          <t>10-01-0036-43</t>
         </is>
       </c>
       <c r="D3" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>MAZATENANGO</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>EOUM</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>LOTIFICACION DIAZ CAJAS</t>
+          <t>BARRIO EL PORVENIR</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>14.52378698,-91.51064081</t>
+          <t>14.52876273,-91.50422365</t>
         </is>
       </c>
       <c r="O3" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P3" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q3" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R3" s="1" t="n">
-        <v>160</v>
+        <v>221</v>
       </c>
       <c r="S3" s="1" t="n">
-        <v>142</v>
+        <v>207</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>5562</v>
+        <v>5560</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>10-01-0040-43_2025</t>
+          <t>10-01-0039-43_2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>10-01-0040-43</t>
+          <t>10-01-0039-43</t>
         </is>
       </c>
       <c r="D4" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>MAZATENANGO</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>EOUM DE APLICACION ADSCRITA AL INSTITUTO RAFAEL LANDIVAR</t>
+          <t>EOUM</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>COLONIA OBREGON</t>
+          <t>LOTIFICACION DIAZ CAJAS</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>14.53518158,-91.51009121</t>
+          <t>14.52378698,-91.51064081</t>
         </is>
       </c>
       <c r="O4" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q4" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R4" s="1" t="n">
-        <v>88</v>
+        <v>160</v>
       </c>
       <c r="S4" s="1" t="n">
-        <v>82</v>
+        <v>142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>5565</v>
+        <v>5562</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>10-01-0042-43_2025</t>
+          <t>10-01-0040-43_2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>10-01-0042-43</t>
+          <t>10-01-0040-43</t>
         </is>
       </c>
       <c r="D5" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>MAZATENANGO</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>EOUM</t>
+          <t>EOUM DE APLICACION ADSCRITA AL INSTITUTO RAFAEL LANDIVAR</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>2A. AVENIDA 1-60 ZONA 3, BARRIO SAN BENITO</t>
+          <t>COLONIA OBREGON</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>14.53144586,-91.49835052</t>
+          <t>14.53518158,-91.51009121</t>
         </is>
       </c>
       <c r="O5" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P5" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q5" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R5" s="1" t="n">
-        <v>528</v>
+        <v>88</v>
       </c>
       <c r="S5" s="1" t="n">
-        <v>526</v>
+        <v>82</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>5570</v>
+        <v>5565</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>10-01-0047-43_2025</t>
+          <t>10-01-0042-43_2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>10-01-0047-43</t>
+          <t>10-01-0042-43</t>
         </is>
       </c>
       <c r="D6" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>MAZATENANGO</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>EOUN No.2 25 DE JUNIO</t>
+          <t>EOUM</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>CONTIGUO A INSTITUTO RAFAEL LANDIVAR</t>
+          <t>2A. AVENIDA 1-60 ZONA 3, BARRIO SAN BENITO</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>14.53575986,-91.51005956</t>
+          <t>14.53144586,-91.49835052</t>
         </is>
       </c>
       <c r="O6" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P6" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q6" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R6" s="1" t="n">
-        <v>430</v>
+        <v>528</v>
       </c>
       <c r="S6" s="1" t="n">
-        <v>408</v>
+        <v>526</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>5574</v>
+        <v>5570</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>10-01-0052-43_2025</t>
+          <t>10-01-0047-43_2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>10-01-0052-43</t>
+          <t>10-01-0047-43</t>
         </is>
       </c>
       <c r="D7" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>MAZATENANGO</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>EORN</t>
+          <t>EOUN No.2 25 DE JUNIO</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SAN RAFAEL TIERRAS DEL PUEBLO</t>
+          <t>CONTIGUO A INSTITUTO RAFAEL LANDIVAR</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>14.49940973,-91.53663302</t>
+          <t>14.53575986,-91.51005956</t>
         </is>
       </c>
       <c r="O7" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P7" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q7" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R7" s="1" t="n">
-        <v>502</v>
+        <v>430</v>
       </c>
       <c r="S7" s="1" t="n">
-        <v>490</v>
+        <v>408</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>5576</v>
+        <v>5574</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>10-01-0053-43_2025</t>
+          <t>10-01-0052-43_2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>10-01-0053-43</t>
+          <t>10-01-0052-43</t>
         </is>
       </c>
       <c r="D8" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>MAZATENANGO</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EORN</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>CANTON GRANADA</t>
+          <t>ALDEA SAN RAFAEL TIERRAS DEL PUEBLO</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>14.52056739,-91.53331143</t>
+          <t>14.49940973,-91.53663302</t>
         </is>
       </c>
       <c r="O8" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P8" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q8" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R8" s="1" t="n">
-        <v>265</v>
+        <v>502</v>
       </c>
       <c r="S8" s="1" t="n">
-        <v>255</v>
+        <v>490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>5579</v>
+        <v>5576</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>10-01-0056-43_2025</t>
+          <t>10-01-0053-43_2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>10-01-0056-43</t>
+          <t>10-01-0053-43</t>
         </is>
       </c>
       <c r="D9" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>MAZATENANGO</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>EORV SAN BARTOLOME</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>SECTOR 1, ALDEA EL PROGRESO</t>
+          <t>CANTON GRANADA</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>14.51541998,-91.48150724</t>
+          <t>14.52056739,-91.53331143</t>
         </is>
       </c>
       <c r="O9" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P9" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q9" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R9" s="1" t="n">
-        <v>457</v>
+        <v>265</v>
       </c>
       <c r="S9" s="1" t="n">
-        <v>454</v>
+        <v>255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>5581</v>
+        <v>5579</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>10-01-0057-43_2025</t>
+          <t>10-01-0056-43_2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>10-01-0057-43</t>
+          <t>10-01-0056-43</t>
         </is>
       </c>
       <c r="D10" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>MAZATENANGO</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EORV SAN BARTOLOME</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>ALDEA TAHUEXCO</t>
+          <t>SECTOR 1, ALDEA EL PROGRESO</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.51541998,-91.48150724</t>
         </is>
       </c>
       <c r="O10" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P10" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q10" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R10" s="1" t="n">
-        <v>169</v>
+        <v>457</v>
       </c>
       <c r="S10" s="1" t="n">
-        <v>163</v>
+        <v>454</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>5584</v>
+        <v>5581</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>10-01-0059-43_2025</t>
+          <t>10-01-0057-43_2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>10-01-0059-43</t>
+          <t>10-01-0057-43</t>
         </is>
       </c>
       <c r="D11" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>MAZATENANGO</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>PARCELAMIENTO JAPON NACIONAL, SECTOR B</t>
+          <t>ALDEA TAHUEXCO</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>14.14450779,-91.58681331</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O11" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q11" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R11" s="1" t="n">
-        <v>192</v>
+        <v>169</v>
       </c>
       <c r="S11" s="1" t="n">
-        <v>175</v>
+        <v>163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>5586</v>
+        <v>5584</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>10-01-0061-43_2025</t>
+          <t>10-01-0059-43_2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>10-01-0061-43</t>
+          <t>10-01-0059-43</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>MAZATENANGO</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>CANTON COCALES</t>
+          <t>PARCELAMIENTO JAPON NACIONAL, SECTOR B</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>14.52106829,-91.52382531</t>
+          <t>14.14450779,-91.58681331</t>
         </is>
       </c>
       <c r="O12" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q12" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R12" s="1" t="n">
-        <v>297</v>
+        <v>192</v>
       </c>
       <c r="S12" s="1" t="n">
-        <v>280</v>
+        <v>175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>5587</v>
+        <v>5586</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>10-01-0062-43_2025</t>
+          <t>10-01-0061-43_2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>10-01-0062-43</t>
+          <t>10-01-0061-43</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>MAZATENANGO</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>EORV</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SAN RAFAEL TIERRAS DEL PUEBLO</t>
+          <t>CANTON COCALES</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>14.49940973,-91.53663302</t>
+          <t>14.52106829,-91.52382531</t>
         </is>
       </c>
       <c r="O13" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P13" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q13" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R13" s="1" t="n">
-        <v>563</v>
+        <v>297</v>
       </c>
       <c r="S13" s="1" t="n">
-        <v>508</v>
+        <v>280</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>5589</v>
+        <v>5587</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>10-01-0063-43_2025</t>
+          <t>10-01-0062-43_2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>10-01-0063-43</t>
+          <t>10-01-0062-43</t>
         </is>
       </c>
       <c r="D14" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
           <t>MAZATENANGO</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>EORM 15 DE SEPTIEMBRE</t>
+          <t>EORV</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>ALDEA BRACITOS</t>
+          <t>ALDEA SAN RAFAEL TIERRAS DEL PUEBLO</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>14.25194636,-91.55299624</t>
+          <t>14.49940973,-91.53663302</t>
         </is>
       </c>
       <c r="O14" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q14" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R14" s="1" t="n">
-        <v>147</v>
+        <v>563</v>
       </c>
       <c r="S14" s="1" t="n">
-        <v>131</v>
+        <v>508</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>5595</v>
+        <v>5589</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>10-01-0121-42_2025</t>
+          <t>10-01-0063-43_2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>10-01-0121-42</t>
+          <t>10-01-0063-43</t>
         </is>
       </c>
       <c r="D15" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
           <t>MAZATENANGO</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>EORM 15 DE SEPTIEMBRE</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>COMUNIDAD ECA LA VEGA</t>
+          <t>ALDEA BRACITOS</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>14.19159389,-91.58826371</t>
+          <t>14.25194636,-91.55299624</t>
         </is>
       </c>
       <c r="O15" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P15" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q15" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R15" s="1" t="n">
-        <v>47</v>
+        <v>147</v>
       </c>
       <c r="S15" s="1" t="n">
-        <v>48</v>
+        <v>131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>5600</v>
+        <v>5595</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>10-01-0126-43_2025</t>
+          <t>10-01-0121-42_2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>10-01-0126-43</t>
+          <t>10-01-0121-42</t>
         </is>
       </c>
       <c r="D16" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
           <t>MAZATENANGO</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>EORM COMUNIDAD SALINAS EL TIGRE</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>COMUNIDAD SALINAS EL TIGRE</t>
+          <t>COMUNIDAD ECA LA VEGA</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>14.10884892,-91.59636931</t>
+          <t>14.19159389,-91.58826371</t>
         </is>
       </c>
       <c r="O16" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q16" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R16" s="1" t="n">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="S16" s="1" t="n">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>5604</v>
+        <v>5600</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>10-01-0129-43_2025</t>
+          <t>10-01-0126-43_2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>10-01-0129-43</t>
+          <t>10-01-0126-43</t>
         </is>
       </c>
       <c r="D17" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
           <t>MAZATENANGO</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>EORM ALDEA LA MONTAÑITA</t>
+          <t>EORM COMUNIDAD SALINAS EL TIGRE</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LA MONTAÑITA</t>
+          <t>COMUNIDAD SALINAS EL TIGRE</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>14.55987748,-91.48080449</t>
+          <t>14.10884892,-91.59636931</t>
         </is>
       </c>
       <c r="O17" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P17" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q17" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R17" s="1" t="n">
-        <v>120</v>
+        <v>45</v>
       </c>
       <c r="S17" s="1" t="n">
-        <v>104</v>
+        <v>45</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>5606</v>
+        <v>5604</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>10-01-0130-43_2025</t>
+          <t>10-01-0129-43_2025</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>10-01-0130-43</t>
+          <t>10-01-0129-43</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
           <t>MAZATENANGO</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EORM ALDEA LA MONTAÑITA</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>CANTON CHITA</t>
+          <t>ALDEA LA MONTAÑITA</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>14.52576073,-91.52974193</t>
+          <t>14.55987748,-91.48080449</t>
         </is>
       </c>
       <c r="O18" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P18" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q18" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R18" s="1" t="n">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="S18" s="1" t="n">
-        <v>112</v>
+        <v>104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>5608</v>
+        <v>5606</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>10-01-0131-43_2025</t>
+          <t>10-01-0130-43_2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>10-01-0131-43</t>
+          <t>10-01-0130-43</t>
         </is>
       </c>
       <c r="D19" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
           <t>MAZATENANGO</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>EORM CANTON SALACHE</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>CANTON SALACHE</t>
+          <t>CANTON CHITA</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>14.52322433,-91.49187387</t>
+          <t>14.52576073,-91.52974193</t>
         </is>
       </c>
       <c r="O19" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P19" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q19" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R19" s="1" t="n">
-        <v>90</v>
+        <v>121</v>
       </c>
       <c r="S19" s="1" t="n">
-        <v>78</v>
+        <v>112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>5611</v>
+        <v>5608</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>10-01-0133-43_2025</t>
+          <t>10-01-0131-43_2025</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>10-01-0133-43</t>
+          <t>10-01-0131-43</t>
         </is>
       </c>
       <c r="D20" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
           <t>MAZATENANGO</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EORM CANTON SALACHE</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>ECA AGRARIA EL PARAISO</t>
+          <t>CANTON SALACHE</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>14.17926595,-91.60556334</t>
+          <t>14.52322433,-91.49187387</t>
         </is>
       </c>
       <c r="O20" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q20" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R20" s="1" t="n">
-        <v>173</v>
+        <v>90</v>
       </c>
       <c r="S20" s="1" t="n">
-        <v>174</v>
+        <v>78</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>5615</v>
+        <v>5611</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>10-01-0136-43_2025</t>
+          <t>10-01-0133-43_2025</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>10-01-0136-43</t>
+          <t>10-01-0133-43</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
           <t>MAZATENANGO</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>COMUNIDAD LA VEGA</t>
+          <t>ECA AGRARIA EL PARAISO</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>14.19159389,-91.58826371</t>
+          <t>14.17926595,-91.60556334</t>
         </is>
       </c>
       <c r="O21" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q21" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R21" s="1" t="n">
-        <v>154</v>
+        <v>173</v>
       </c>
       <c r="S21" s="1" t="n">
-        <v>149</v>
+        <v>174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>5620</v>
+        <v>5615</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>10-01-0141-43_2025</t>
+          <t>10-01-0136-43_2025</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>10-01-0141-43</t>
+          <t>10-01-0136-43</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
           <t>MAZATENANGO</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>EORM COLONIA CIUDAD NUEVA</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>COLONIA CIUDAD NUEVA</t>
+          <t>COMUNIDAD LA VEGA</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>14.53523548,-91.4804534</t>
+          <t>14.19159389,-91.58826371</t>
         </is>
       </c>
       <c r="O22" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q22" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R22" s="1" t="n">
-        <v>60</v>
+        <v>154</v>
       </c>
       <c r="S22" s="1" t="n">
-        <v>78</v>
+        <v>149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>5624</v>
+        <v>5620</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>10-01-0170-43_2025</t>
+          <t>10-01-0141-43_2025</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>10-01-0170-43</t>
+          <t>10-01-0141-43</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
           <t>MAZATENANGO</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EORM COLONIA CIUDAD NUEVA</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SAN RAFAEL TIERRAS DEL PUEBLO</t>
+          <t>COLONIA CIUDAD NUEVA</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.53523548,-91.4804534</t>
         </is>
       </c>
       <c r="O23" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q23" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R23" s="1" t="n">
-        <v>135</v>
+        <v>60</v>
       </c>
       <c r="S23" s="1" t="n">
-        <v>106</v>
+        <v>78</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>5631</v>
+        <v>5624</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>10-01-0854-43_2025</t>
+          <t>10-01-0170-43_2025</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>10-01-0854-43</t>
+          <t>10-01-0170-43</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
           <t>MAZATENANGO</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>CASERIO SAN FRANCISCO VIA TAHUEXCO</t>
+          <t>ALDEA SAN RAFAEL TIERRAS DEL PUEBLO</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>14.17540458,-91.61469409</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O24" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q24" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R24" s="1" t="n">
-        <v>38</v>
+        <v>135</v>
       </c>
       <c r="S24" s="1" t="n">
-        <v>36</v>
+        <v>106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>5632</v>
+        <v>18984</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>10-01-0912-46_2025</t>
+          <t>10-01-0197-45_2025</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>10-01-0912-46</t>
+          <t>10-01-0197-45</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>Diversificado</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
           <t>MAZATENANGO</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>INSTITUTO NORMAL RAFAEL LANDIVAR</t>
+          <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>CANTON SANTA CRISTINA</t>
+          <t>PARCELAMIENTO JAPON NACIONAL SECTOR B</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O25" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P25" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q25" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R25" s="1" t="n">
-        <v>202</v>
+        <v>40</v>
       </c>
       <c r="S25" s="1" t="n">
-        <v>190</v>
+        <v>58</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
-        <v>5637</v>
+        <v>5631</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>10-01-1868-42_2025</t>
+          <t>10-01-0854-43_2025</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>10-01-1868-42</t>
+          <t>10-01-0854-43</t>
         </is>
       </c>
       <c r="D26" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
           <t>MAZATENANGO</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM LIC. BERNARDO ALVARADO TELLO</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>CANTON COCALES</t>
+          <t>CASERIO SAN FRANCISCO VIA TAHUEXCO</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>14.52106829,-91.52382531</t>
+          <t>14.17540458,-91.61469409</t>
         </is>
       </c>
       <c r="O26" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P26" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q26" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R26" s="1" t="n">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="S26" s="1" t="n">
-        <v>57</v>
+        <v>36</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>5643</v>
+        <v>5632</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>10-01-2335-43_2025</t>
+          <t>10-01-0912-46_2025</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>10-01-2335-43</t>
+          <t>10-01-0912-46</t>
         </is>
       </c>
       <c r="D27" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Diversificado</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
           <t>MAZATENANGO</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>INSTITUTO NORMAL RAFAEL LANDIVAR</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>CASERIO CHICALES</t>
+          <t>CANTON SANTA CRISTINA</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>14.13762658,-91.65093862</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O27" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q27" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R27" s="1" t="n">
-        <v>28</v>
+        <v>202</v>
       </c>
       <c r="S27" s="1" t="n">
-        <v>29</v>
+        <v>190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>5655</v>
+        <v>5637</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>10-02-0036-45_2025</t>
+          <t>10-01-1868-42_2025</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>10-02-0036-45</t>
+          <t>10-01-1868-42</t>
         </is>
       </c>
       <c r="D28" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>CUYOTENANGO</t>
+          <t>MAZATENANGO</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>INEB DE TELESECUNDARIA</t>
+          <t>EODP ANEXA A EORM LIC. BERNARDO ALVARADO TELLO</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>CANTON CHACALTE APARICIO ZONA 2</t>
+          <t>CANTON COCALES</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.52106829,-91.52382531</t>
         </is>
       </c>
       <c r="O28" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q28" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R28" s="1" t="n">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="S28" s="1" t="n">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>5656</v>
+        <v>5643</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>10-02-0048-45_2025</t>
+          <t>10-01-2335-43_2025</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>10-02-0048-45</t>
+          <t>10-01-2335-43</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>CUYOTENANGO</t>
+          <t>MAZATENANGO</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>INSTITUTO DE TELESECUNDARIA</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>ALDEA CONCEPCION LA CEIBA</t>
+          <t>CASERIO CHICALES</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.13762658,-91.65093862</t>
         </is>
       </c>
       <c r="O29" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q29" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R29" s="1" t="n">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="S29" s="1" t="n">
-        <v>59</v>
+        <v>29</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>5658</v>
+        <v>18985</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>10-02-0101-42_2025</t>
+          <t>10-02-0022-43_2025</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>10-02-0101-42</t>
+          <t>10-02-0022-43</t>
         </is>
       </c>
       <c r="D30" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
           <t>CUYOTENANGO</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>EODP JM</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>CANTON PARROQUIA</t>
+          <t>LOTIFICACION CAÑAVERALES ACEITUNO</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>14.53873929,-91.57192409</t>
+          <t>14.54294473,-91.53855527</t>
         </is>
       </c>
       <c r="O30" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P30" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q30" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R30" s="1" t="n">
-        <v>506</v>
+        <v>294</v>
       </c>
       <c r="S30" s="1" t="n">
-        <v>480</v>
+        <v>296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>5675</v>
+        <v>18986</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>10-03-0003-42_2025</t>
+          <t>10-02-0024-43_2025</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>10-03-0003-42</t>
+          <t>10-02-0024-43</t>
         </is>
       </c>
       <c r="D31" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>SAN FRANCISCO ZAPOTITLAN</t>
+          <t>CUYOTENANGO</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A E0RM</t>
+          <t>EORM CANTON CHACALTE APARICIO SIS ZONA 1</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>CASERIO LAS MARGARITAS</t>
+          <t>APARICIO SIS ZONA 1 CANTON CHACALTE</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.50328479,-91.57734731</t>
         </is>
       </c>
       <c r="O31" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P31" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q31" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R31" s="1" t="n">
-        <v>27</v>
+        <v>304</v>
       </c>
       <c r="S31" s="1" t="n">
-        <v>28</v>
+        <v>291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>5678</v>
+        <v>5655</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>10-03-0006-43_2025</t>
+          <t>10-02-0036-45_2025</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>10-03-0006-43</t>
+          <t>10-02-0036-45</t>
         </is>
       </c>
       <c r="D32" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>SAN FRANCISCO ZAPOTITLAN</t>
+          <t>CUYOTENANGO</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>CASERIO LAS ANIMAS</t>
+          <t>CANTON CHACALTE APARICIO ZONA 2</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>14.61788498,-91.53250062</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O32" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P32" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q32" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R32" s="1" t="n">
-        <v>94</v>
+        <v>54</v>
       </c>
       <c r="S32" s="1" t="n">
-        <v>93</v>
+        <v>59</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>5679</v>
+        <v>5656</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>10-03-0007-43_2025</t>
+          <t>10-02-0048-45_2025</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>10-03-0007-43</t>
+          <t>10-02-0048-45</t>
         </is>
       </c>
       <c r="D33" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>SAN FRANCISCO ZAPOTITLAN</t>
+          <t>CUYOTENANGO</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>INSTITUTO DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>LOTIFICACION EL PANORAMA</t>
+          <t>ALDEA CONCEPCION LA CEIBA</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>14.59539876,-91.5300509</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O33" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q33" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R33" s="1" t="n">
-        <v>291</v>
+        <v>58</v>
       </c>
       <c r="S33" s="1" t="n">
-        <v>285</v>
+        <v>59</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>5681</v>
+        <v>5658</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>10-03-0008-43_2025</t>
+          <t>10-02-0101-42_2025</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>10-03-0008-43</t>
+          <t>10-02-0101-42</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>SAN FRANCISCO ZAPOTITLAN</t>
+          <t>CUYOTENANGO</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>EORM COMUNIDAD LICENCIADO ARGUETA</t>
+          <t>EODP JM</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>COMUNIDAD LICENCIADO ARGUETA</t>
+          <t>CANTON PARROQUIA</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>14.57067839,-91.54322652</t>
+          <t>14.53873929,-91.57192409</t>
         </is>
       </c>
       <c r="O34" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q34" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R34" s="1" t="n">
-        <v>111</v>
+        <v>506</v>
       </c>
       <c r="S34" s="1" t="n">
-        <v>127</v>
+        <v>480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>5682</v>
+        <v>18987</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>10-03-0009-45_2025</t>
+          <t>10-02-0135-43_2025</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>10-03-0009-45</t>
+          <t>10-02-0135-43</t>
         </is>
       </c>
       <c r="D35" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>SAN FRANCISCO ZAPOTITLAN</t>
+          <t>CUYOTENANGO</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>INEB DE TELESECUNDARIA</t>
+          <t>EOUN</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>CANTON BUENA VISTA</t>
+          <t>CANTON PARROQUIA</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.53900467,-91.57096662</t>
         </is>
       </c>
       <c r="O35" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P35" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q35" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R35" s="1" t="n">
-        <v>110</v>
+        <v>630</v>
       </c>
       <c r="S35" s="1" t="n">
-        <v>102</v>
+        <v>640</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>5683</v>
+        <v>18988</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>10-03-0010-43_2025</t>
+          <t>10-02-1862-42_2025</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>10-03-0010-43</t>
+          <t>10-02-1862-42</t>
         </is>
       </c>
       <c r="D36" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>SAN FRANCISCO ZAPOTITLAN</t>
+          <t>CUYOTENANGO</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>EORM LOTIFICACION EL PANORAMA</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>LOTIFICACION EL PANORAMA</t>
+          <t>CANTON CHACALTE SIS</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.52663264,-91.58330381</t>
         </is>
       </c>
       <c r="O36" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P36" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q36" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R36" s="1" t="n">
-        <v>172</v>
+        <v>100</v>
       </c>
       <c r="S36" s="1" t="n">
-        <v>144</v>
+        <v>92</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>5684</v>
+        <v>5675</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>10-03-0011-45_2025</t>
+          <t>10-03-0003-42_2025</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>10-03-0011-45</t>
+          <t>10-03-0003-42</t>
         </is>
       </c>
       <c r="D37" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
           <t>SAN FRANCISCO ZAPOTITLAN</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>INEB</t>
+          <t>EODP ANEXA A E0RM</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>COLONIA EL ROSARIO</t>
+          <t>CASERIO LAS MARGARITAS</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O37" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P37" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q37" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R37" s="1" t="n">
-        <v>377</v>
+        <v>27</v>
       </c>
       <c r="S37" s="1" t="n">
-        <v>462</v>
+        <v>28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>5685</v>
+        <v>18989</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>10-03-0012-46_2025</t>
+          <t>10-03-0005-42_2025</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>10-03-0012-46</t>
+          <t>10-03-0005-42</t>
         </is>
       </c>
       <c r="D38" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>Diversificado</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
           <t>SAN FRANCISCO ZAPOTITLAN</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>INSTITUTO NACIONAL DE EDUCACION DIVERSIFICADA SAN FRANCISCO</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>COLONIA EL ROSARIO</t>
+          <t>CASERIO LAS ANIMAS</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.61788498,-91.53250062</t>
         </is>
       </c>
       <c r="O38" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P38" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q38" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R38" s="1" t="n">
-        <v>103</v>
+        <v>25</v>
       </c>
       <c r="S38" s="1" t="n">
-        <v>129</v>
+        <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>5687</v>
+        <v>5678</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>10-03-0013-45_2025</t>
+          <t>10-03-0006-43_2025</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>10-03-0013-45</t>
+          <t>10-03-0006-43</t>
         </is>
       </c>
       <c r="D39" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
           <t>SAN FRANCISCO ZAPOTITLAN</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>INEB DE TELESECUNDARIA</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>CASERIO PALESTINA</t>
+          <t>CASERIO LAS ANIMAS</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.61788498,-91.53250062</t>
         </is>
       </c>
       <c r="O39" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P39" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q39" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R39" s="1" t="n">
-        <v>61</v>
+        <v>94</v>
       </c>
       <c r="S39" s="1" t="n">
-        <v>44</v>
+        <v>93</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>5691</v>
+        <v>5679</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>10-03-0144-43_2025</t>
+          <t>10-03-0007-43_2025</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>10-03-0144-43</t>
+          <t>10-03-0007-43</t>
         </is>
       </c>
       <c r="D40" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
           <t>SAN FRANCISCO ZAPOTITLAN</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>CANTON BUENA VISTA</t>
+          <t>LOTIFICACION EL PANORAMA</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>14.58084964,-91.53063937</t>
+          <t>14.59539876,-91.5300509</t>
         </is>
       </c>
       <c r="O40" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P40" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q40" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R40" s="1" t="n">
-        <v>366</v>
+        <v>291</v>
       </c>
       <c r="S40" s="1" t="n">
-        <v>346</v>
+        <v>285</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>5693</v>
+        <v>5681</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>10-03-1879-42_2025</t>
+          <t>10-03-0008-43_2025</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>10-03-1879-42</t>
+          <t>10-03-0008-43</t>
         </is>
       </c>
       <c r="D41" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
           <t>SAN FRANCISCO ZAPOTITLAN</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA EORM</t>
+          <t>EORM COMUNIDAD LICENCIADO ARGUETA</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>CANTON BUENA VISTA</t>
+          <t>COMUNIDAD LICENCIADO ARGUETA</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>14.58084964,-91.53063937</t>
+          <t>14.57067839,-91.54322652</t>
         </is>
       </c>
       <c r="O41" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P41" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q41" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R41" s="1" t="n">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="S41" s="1" t="n">
-        <v>88</v>
+        <v>127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>5694</v>
+        <v>5682</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>10-03-2016-42_2025</t>
+          <t>10-03-0009-45_2025</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>10-03-2016-42</t>
+          <t>10-03-0009-45</t>
         </is>
       </c>
       <c r="D42" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
           <t>SAN FRANCISCO ZAPOTITLAN</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>CEIN -PAIN-</t>
+          <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
-          <t>COLONIA EL ROSARIO</t>
+          <t>CANTON BUENA VISTA</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>14.58638111,-91.52342818</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O42" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P42" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q42" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R42" s="1" t="n">
-        <v>196</v>
+        <v>110</v>
       </c>
       <c r="S42" s="1" t="n">
-        <v>203</v>
+        <v>102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>5697</v>
+        <v>5683</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>10-03-2691-43_2025</t>
+          <t>10-03-0010-43_2025</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>10-03-2691-43</t>
+          <t>10-03-0010-43</t>
         </is>
       </c>
       <c r="D43" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
           <t>SAN FRANCISCO ZAPOTITLAN</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EORM LOTIFICACION EL PANORAMA</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>CASERIO LAS MARGARITAS</t>
+          <t>LOTIFICACION EL PANORAMA</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O43" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P43" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q43" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R43" s="1" t="n">
-        <v>66</v>
+        <v>172</v>
       </c>
       <c r="S43" s="1" t="n">
-        <v>76</v>
+        <v>144</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
-        <v>5698</v>
+        <v>5684</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>10-04-0002-42_2025</t>
+          <t>10-03-0011-45_2025</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>10-04-0002-42</t>
+          <t>10-03-0011-45</t>
         </is>
       </c>
       <c r="D44" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>SAN BERNARDINO</t>
+          <t>SAN FRANCISCO ZAPOTITLAN</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>EODP CANTON LAS FLORES - LA LIBERTAD</t>
+          <t>INEB</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>CANTON LA LIBERTAD/LAS FLORES</t>
+          <t>COLONIA EL ROSARIO</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>14.55052848,-91.45824465</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O44" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P44" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q44" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R44" s="1" t="n">
-        <v>73</v>
+        <v>377</v>
       </c>
       <c r="S44" s="1" t="n">
-        <v>85</v>
+        <v>462</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>5699</v>
+        <v>5685</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>10-04-0003-42_2025</t>
+          <t>10-03-0012-46_2025</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>10-04-0003-42</t>
+          <t>10-03-0012-46</t>
         </is>
       </c>
       <c r="D45" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Diversificado</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>SAN BERNARDINO</t>
+          <t>SAN FRANCISCO ZAPOTITLAN</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>EODP CANTON EL PROGRESO, SECTOR RIO LINDO</t>
+          <t>INSTITUTO NACIONAL DE EDUCACION DIVERSIFICADA SAN FRANCISCO</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t>CANTON EL PROGRESO SECTOR RIO LINDO</t>
+          <t>COLONIA EL ROSARIO</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>14.53887495,-91.43738262</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O45" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P45" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q45" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R45" s="1" t="n">
-        <v>35</v>
+        <v>103</v>
       </c>
       <c r="S45" s="1" t="n">
-        <v>24</v>
+        <v>129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>5703</v>
+        <v>5687</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>10-04-0007-43_2025</t>
+          <t>10-03-0013-45_2025</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>10-04-0007-43</t>
+          <t>10-03-0013-45</t>
         </is>
       </c>
       <c r="D46" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>SAN BERNARDINO</t>
+          <t>SAN FRANCISCO ZAPOTITLAN</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>CANTON EL PROGRESO SECTOR RIO LINDO</t>
+          <t>CASERIO PALESTINA</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>14.53887495,-91.43738262</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O46" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P46" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q46" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R46" s="1" t="n">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="S46" s="1" t="n">
-        <v>94</v>
+        <v>44</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>5704</v>
+        <v>5691</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>10-04-0009-45_2025</t>
+          <t>10-03-0144-43_2025</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>10-04-0009-45</t>
+          <t>10-03-0144-43</t>
         </is>
       </c>
       <c r="D47" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>SAN BERNARDINO</t>
+          <t>SAN FRANCISCO ZAPOTITLAN</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>INEB</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>CANTON EL JARDIN ZONA 2</t>
+          <t>CANTON BUENA VISTA</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.58084964,-91.53063937</t>
         </is>
       </c>
       <c r="O47" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P47" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q47" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R47" s="1" t="n">
-        <v>351</v>
+        <v>366</v>
       </c>
       <c r="S47" s="1" t="n">
-        <v>377</v>
+        <v>346</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
-        <v>5706</v>
+        <v>5693</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>10-04-0153-42_2025</t>
+          <t>10-03-1879-42_2025</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>10-04-0153-42</t>
+          <t>10-03-1879-42</t>
         </is>
       </c>
       <c r="D48" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>SAN BERNARDINO</t>
+          <t>SAN FRANCISCO ZAPOTITLAN</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EOUM TECUN UMAN</t>
+          <t>EODP ANEXA EORM</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>CANTON LAS FLORES</t>
+          <t>CANTON BUENA VISTA</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>14.54554883,-91.45700796</t>
+          <t>14.58084964,-91.53063937</t>
         </is>
       </c>
       <c r="O48" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P48" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q48" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R48" s="1" t="n">
-        <v>223</v>
+        <v>107</v>
       </c>
       <c r="S48" s="1" t="n">
-        <v>196</v>
+        <v>88</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>5712</v>
+        <v>5694</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>10-04-2187-45_2025</t>
+          <t>10-03-2016-42_2025</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>10-04-2187-45</t>
+          <t>10-03-2016-42</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>SAN BERNARDINO</t>
+          <t>SAN FRANCISCO ZAPOTITLAN</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>INEB DE TELESECUNDARIA</t>
+          <t>CEIN -PAIN-</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>CANTON EL SAUCE</t>
+          <t>COLONIA EL ROSARIO</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.58638111,-91.52342818</t>
         </is>
       </c>
       <c r="O49" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P49" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q49" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R49" s="1" t="n">
-        <v>116</v>
+        <v>196</v>
       </c>
       <c r="S49" s="1" t="n">
-        <v>103</v>
+        <v>203</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
-        <v>5714</v>
+        <v>5697</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>10-05-0003-42_2025</t>
+          <t>10-03-2691-43_2025</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>10-05-0003-42</t>
+          <t>10-03-2691-43</t>
         </is>
       </c>
       <c r="D50" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>SAN JOSE EL IDOLO</t>
+          <t>SAN FRANCISCO ZAPOTITLAN</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>EODP COMUNIDAD ECA NUEVO SANTIAGO CABRICAN</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
-          <t>COMUNIDAD ECA NUEVO SANTIAGO CABRICAN</t>
+          <t>CASERIO LAS MARGARITAS</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>14.35587939,-91.43356087</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O50" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P50" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q50" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R50" s="1" t="n">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="S50" s="1" t="n">
-        <v>25</v>
+        <v>76</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="n">
-        <v>5718</v>
+        <v>5698</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>10-05-0006-43_2025</t>
+          <t>10-04-0002-42_2025</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>10-05-0006-43</t>
+          <t>10-04-0002-42</t>
         </is>
       </c>
       <c r="D51" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>SAN JOSE EL IDOLO</t>
+          <t>SAN BERNARDINO</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP CANTON LAS FLORES - LA LIBERTAD</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
-          <t>LABOR SAN JUAN LA PAZ</t>
+          <t>CANTON LA LIBERTAD/LAS FLORES</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>14.33871892,-91.43966902</t>
+          <t>14.55052848,-91.45824465</t>
         </is>
       </c>
       <c r="O51" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P51" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q51" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R51" s="1" t="n">
-        <v>35</v>
+        <v>73</v>
       </c>
       <c r="S51" s="1" t="n">
-        <v>34</v>
+        <v>85</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="n">
-        <v>5720</v>
+        <v>5699</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>10-05-0007-43_2025</t>
+          <t>10-04-0003-42_2025</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>10-05-0007-43</t>
+          <t>10-04-0003-42</t>
         </is>
       </c>
       <c r="D52" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>SAN JOSE EL IDOLO</t>
+          <t>SAN BERNARDINO</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>EORM LABOR SAN SEBASTIAN LA CUCHILLA</t>
+          <t>EODP CANTON EL PROGRESO, SECTOR RIO LINDO</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
-          <t>LABOR SAN SEBASTIAN LA CUCHILLA</t>
+          <t>CANTON EL PROGRESO SECTOR RIO LINDO</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>14.44552451,-91.40380218</t>
+          <t>14.53887495,-91.43738262</t>
         </is>
       </c>
       <c r="O52" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P52" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q52" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R52" s="1" t="n">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="S52" s="1" t="n">
-        <v>33</v>
+        <v>24</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
-        <v>5721</v>
+        <v>5703</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>10-05-0008-43_2025</t>
+          <t>10-04-0007-43_2025</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>10-05-0008-43</t>
+          <t>10-04-0007-43</t>
         </is>
       </c>
       <c r="D53" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>SAN JOSE EL IDOLO</t>
+          <t>SAN BERNARDINO</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
-          <t>CASERIO PINAL DEL RIO</t>
+          <t>CANTON EL PROGRESO SECTOR RIO LINDO</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>14.40675029,-91.4487674</t>
+          <t>14.53887495,-91.43738262</t>
         </is>
       </c>
       <c r="O53" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P53" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q53" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R53" s="1" t="n">
-        <v>187</v>
+        <v>96</v>
       </c>
       <c r="S53" s="1" t="n">
-        <v>160</v>
+        <v>94</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>5722</v>
+        <v>18990</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>10-05-0009-43_2025</t>
+          <t>10-04-0008-43_2025</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>10-05-0009-43</t>
+          <t>10-04-0008-43</t>
         </is>
       </c>
       <c r="D54" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>SAN JOSE EL IDOLO</t>
+          <t>SAN BERNARDINO</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>EORM ALDEA EL FRESNILLO</t>
+          <t>EORM CANTON LAS FLORES - LA LIBERTAD</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL FRESNILLO</t>
+          <t>CANTON LA LIBERTAD</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>14.3585757,-91.4449554</t>
+          <t>14.55052848,-91.45824465</t>
         </is>
       </c>
       <c r="O54" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P54" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q54" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R54" s="1" t="n">
-        <v>19</v>
+        <v>254</v>
       </c>
       <c r="S54" s="1" t="n">
-        <v>17</v>
+        <v>238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="n">
-        <v>5723</v>
+        <v>5704</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>10-05-0010-43_2025</t>
+          <t>10-04-0009-45_2025</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>10-05-0010-43</t>
+          <t>10-04-0009-45</t>
         </is>
       </c>
       <c r="D55" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>SAN JOSE EL IDOLO</t>
+          <t>SAN BERNARDINO</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>EORM LABOR PARRASQUIN</t>
+          <t>INEB</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
-          <t>CASERIO PARRASQUIN</t>
+          <t>CANTON EL JARDIN ZONA 2</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>14.36540773,-91.41476552</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O55" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P55" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q55" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R55" s="1" t="n">
-        <v>13</v>
+        <v>351</v>
       </c>
       <c r="S55" s="1" t="n">
-        <v>8</v>
+        <v>377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="n">
-        <v>5725</v>
+        <v>5706</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>10-05-0011-43_2025</t>
+          <t>10-04-0153-42_2025</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>10-05-0011-43</t>
+          <t>10-04-0153-42</t>
         </is>
       </c>
       <c r="D56" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>SAN JOSE EL IDOLO</t>
+          <t>SAN BERNARDINO</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP ANEXA A EOUM TECUN UMAN</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
-          <t>CASERIO NUEVO SANTIAGO CABRICAN</t>
+          <t>CANTON LAS FLORES</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>14.35587939,-91.43356087</t>
+          <t>14.54554883,-91.45700796</t>
         </is>
       </c>
       <c r="O56" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P56" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q56" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R56" s="1" t="n">
-        <v>85</v>
+        <v>223</v>
       </c>
       <c r="S56" s="1" t="n">
-        <v>86</v>
+        <v>196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
-        <v>5726</v>
+        <v>18991</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>10-05-0012-45_2025</t>
+          <t>10-04-1875-42_2025</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>10-05-0012-45</t>
+          <t>10-04-1875-42</t>
         </is>
       </c>
       <c r="D57" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>SAN JOSE EL IDOLO</t>
+          <t>SAN BERNARDINO</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>INEB DE TELESECUNDARIA</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
-          <t>CASERIO PINAL DEL RIO</t>
+          <t>5A. AV. 2-44 ZONA 2</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.5401362,-91.45586709</t>
         </is>
       </c>
       <c r="O57" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P57" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q57" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R57" s="1" t="n">
-        <v>44</v>
+        <v>102</v>
       </c>
       <c r="S57" s="1" t="n">
-        <v>49</v>
+        <v>96</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
-        <v>5728</v>
+        <v>18992</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>10-05-0013-45_2025</t>
+          <t>10-04-2033-43_2025</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>10-05-0013-45</t>
+          <t>10-04-2033-43</t>
         </is>
       </c>
       <c r="D58" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>SAN JOSE EL IDOLO</t>
+          <t>SAN BERNARDINO</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t>INEB</t>
+          <t>EOUM</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
-          <t>SAN JOSE EL IDOLO</t>
+          <t>CANTON EL JARDIN</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.5401362,-91.45586709</t>
         </is>
       </c>
       <c r="O58" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P58" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q58" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R58" s="1" t="n">
-        <v>238</v>
+        <v>362</v>
       </c>
       <c r="S58" s="1" t="n">
-        <v>231</v>
+        <v>369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
-        <v>5730</v>
+        <v>5712</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>10-05-0021-43_2025</t>
+          <t>10-04-2187-45_2025</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>10-05-0021-43</t>
+          <t>10-04-2187-45</t>
         </is>
       </c>
       <c r="D59" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>SAN JOSE EL IDOLO</t>
+          <t>SAN BERNARDINO</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t>ESCUELA OFICIAL RURAL MIXTA</t>
+          <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
-          <t>COMUNIDAD SANTA RITA</t>
+          <t>CANTON EL SAUCE</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O59" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P59" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q59" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R59" s="1" t="n">
-        <v>49</v>
+        <v>116</v>
       </c>
       <c r="S59" s="1" t="n">
-        <v>45</v>
+        <v>103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="n">
-        <v>5735</v>
+        <v>5714</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>10-05-0163-43_2025</t>
+          <t>10-05-0003-42_2025</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>10-05-0163-43</t>
+          <t>10-05-0003-42</t>
         </is>
       </c>
       <c r="D60" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
           <t>SAN JOSE EL IDOLO</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP COMUNIDAD ECA NUEVO SANTIAGO CABRICAN</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
-          <t>ALDEA NAHUALATE 1</t>
+          <t>COMUNIDAD ECA NUEVO SANTIAGO CABRICAN</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>14.43079011,-91.41701202</t>
+          <t>14.35587939,-91.43356087</t>
         </is>
       </c>
       <c r="O60" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P60" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q60" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R60" s="1" t="n">
-        <v>83</v>
+        <v>30</v>
       </c>
       <c r="S60" s="1" t="n">
-        <v>90</v>
+        <v>25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="n">
-        <v>5736</v>
+        <v>5718</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>10-05-0167-43_2025</t>
+          <t>10-05-0006-43_2025</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>10-05-0167-43</t>
+          <t>10-05-0006-43</t>
         </is>
       </c>
       <c r="D61" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
           <t>SAN JOSE EL IDOLO</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SAN RAMON</t>
+          <t>LABOR SAN JUAN LA PAZ</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>14.47496726,-91.42861006</t>
+          <t>14.33871892,-91.43966902</t>
         </is>
       </c>
       <c r="O61" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P61" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q61" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R61" s="1" t="n">
-        <v>285</v>
+        <v>35</v>
       </c>
       <c r="S61" s="1" t="n">
-        <v>274</v>
+        <v>34</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
-        <v>5738</v>
+        <v>5720</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>10-05-1764-43_2025</t>
+          <t>10-05-0007-43_2025</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>10-05-1764-43</t>
+          <t>10-05-0007-43</t>
         </is>
       </c>
       <c r="D62" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
           <t>SAN JOSE EL IDOLO</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EORM LABOR SAN SEBASTIAN LA CUCHILLA</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
-          <t>ALDEA NAHUALATE II</t>
+          <t>LABOR SAN SEBASTIAN LA CUCHILLA</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.44552451,-91.40380218</t>
         </is>
       </c>
       <c r="O62" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P62" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q62" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R62" s="1" t="n">
-        <v>80</v>
+        <v>26</v>
       </c>
       <c r="S62" s="1" t="n">
-        <v>85</v>
+        <v>33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>5739</v>
+        <v>5721</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>10-05-2321-42_2025</t>
+          <t>10-05-0008-43_2025</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>10-05-2321-42</t>
+          <t>10-05-0008-43</t>
         </is>
       </c>
       <c r="D63" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
           <t>SAN JOSE EL IDOLO</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
-          <t>CANTON SAN ANTONIO DEL MONTE</t>
+          <t>CASERIO PINAL DEL RIO</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>14.43672214,-91.44184502</t>
+          <t>14.40675029,-91.4487674</t>
         </is>
       </c>
       <c r="O63" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P63" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q63" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R63" s="1" t="n">
-        <v>35</v>
+        <v>187</v>
       </c>
       <c r="S63" s="1" t="n">
-        <v>31</v>
+        <v>160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="n">
-        <v>5741</v>
+        <v>5722</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>10-06-0007-43_2025</t>
+          <t>10-05-0009-43_2025</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>10-06-0007-43</t>
+          <t>10-05-0009-43</t>
         </is>
       </c>
       <c r="D64" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
-          <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
+          <t>SAN JOSE EL IDOLO</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EORM ALDEA EL FRESNILLO</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
-          <t>CANTON SAN MIGUELITO</t>
+          <t>ALDEA EL FRESNILLO</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>14.50297039,-91.48658356</t>
+          <t>14.3585757,-91.4449554</t>
         </is>
       </c>
       <c r="O64" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P64" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q64" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R64" s="1" t="n">
-        <v>98</v>
+        <v>19</v>
       </c>
       <c r="S64" s="1" t="n">
-        <v>100</v>
+        <v>17</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="n">
-        <v>5748</v>
+        <v>5723</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>10-06-0013-43_2025</t>
+          <t>10-05-0010-43_2025</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>10-06-0013-43</t>
+          <t>10-05-0010-43</t>
         </is>
       </c>
       <c r="D65" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
-          <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
+          <t>SAN JOSE EL IDOLO</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EORM LABOR PARRASQUIN</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
-          <t>SECTOR DE LAS PARCELAS A-11 Y LINEA 13 DE CANALES MONTERREY</t>
+          <t>CASERIO PARRASQUIN</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>14.29343617,-91.51188171</t>
+          <t>14.36540773,-91.41476552</t>
         </is>
       </c>
       <c r="O65" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P65" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q65" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R65" s="1" t="n">
-        <v>56</v>
+        <v>13</v>
       </c>
       <c r="S65" s="1" t="n">
-        <v>52</v>
+        <v>8</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="n">
-        <v>5753</v>
+        <v>5725</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>10-06-0019-45_2025</t>
+          <t>10-05-0011-43_2025</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>10-06-0019-45</t>
+          <t>10-05-0011-43</t>
         </is>
       </c>
       <c r="D66" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
-          <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
+          <t>SAN JOSE EL IDOLO</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
-          <t>INEB DE TELESECUNDARIA</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
-          <t>CANTON SAN MIGUELITO</t>
+          <t>CASERIO NUEVO SANTIAGO CABRICAN</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.35587939,-91.43356087</t>
         </is>
       </c>
       <c r="O66" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P66" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q66" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R66" s="1" t="n">
-        <v>54</v>
+        <v>85</v>
       </c>
       <c r="S66" s="1" t="n">
-        <v>48</v>
+        <v>86</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
-        <v>5755</v>
+        <v>5726</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>10-06-0023-45_2025</t>
+          <t>10-05-0012-45_2025</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>10-06-0023-45</t>
+          <t>10-05-0012-45</t>
         </is>
       </c>
       <c r="D67" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
-          <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
+          <t>SAN JOSE EL IDOLO</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
-          <t>INEB</t>
+          <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
-          <t>COMUNIDAD LA GUADALUPE</t>
+          <t>CASERIO PINAL DEL RIO</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O67" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P67" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q67" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R67" s="1" t="n">
-        <v>123</v>
+        <v>44</v>
       </c>
       <c r="S67" s="1" t="n">
-        <v>106</v>
+        <v>49</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>5756</v>
+        <v>5728</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>10-06-0024-46_2025</t>
+          <t>10-05-0013-45_2025</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>10-06-0024-46</t>
+          <t>10-05-0013-45</t>
         </is>
       </c>
       <c r="D68" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
-          <t>Diversificado</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
-          <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
+          <t>SAN JOSE EL IDOLO</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
-          <t>INSTITUTO NACIONAL DE EDUCACION DIVERSIFICADA</t>
+          <t>INEB</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
-          <t>COMUNIDAD LA GUADALUPE</t>
+          <t>SAN JOSE EL IDOLO</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O68" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P68" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q68" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R68" s="1" t="n">
-        <v>21</v>
+        <v>238</v>
       </c>
       <c r="S68" s="1" t="n">
-        <v>28</v>
+        <v>231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="n">
-        <v>5758</v>
+        <v>5730</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>10-06-0033-45_2025</t>
+          <t>10-05-0021-43_2025</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>10-06-0033-45</t>
+          <t>10-05-0021-43</t>
         </is>
       </c>
       <c r="D69" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
-          <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
+          <t>SAN JOSE EL IDOLO</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
-          <t>INSTITUTO DE TELESECUNDARIA</t>
+          <t>ESCUELA OFICIAL RURAL MIXTA</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
-          <t>CASERIO EL TRIUNFO</t>
+          <t>COMUNIDAD SANTA RITA</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O69" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P69" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q69" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R69" s="1" t="n">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="S69" s="1" t="n">
-        <v>38</v>
+        <v>45</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="n">
-        <v>5760</v>
+        <v>18993</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>10-06-0171-42_2025</t>
+          <t>10-05-0160-42_2025</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>10-06-0171-42</t>
+          <t>10-05-0160-42</t>
         </is>
       </c>
       <c r="D70" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
-          <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
+          <t>SAN JOSE EL IDOLO</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
-          <t>ALDEA BOLIVIA</t>
+          <t>1A. AV. ZONA 1</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
-          <t>14.17581879,-91.4688039</t>
+          <t>14.4469297,-91.42325134</t>
         </is>
       </c>
       <c r="O70" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P70" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q70" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R70" s="1" t="n">
-        <v>100</v>
+        <v>139</v>
       </c>
       <c r="S70" s="1" t="n">
-        <v>77</v>
+        <v>128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="n">
-        <v>5762</v>
+        <v>18994</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>10-06-0172-42_2025</t>
+          <t>10-05-0162-43_2025</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>10-06-0172-42</t>
+          <t>10-05-0162-43</t>
         </is>
       </c>
       <c r="D71" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J71" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
-          <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
+          <t>SAN JOSE EL IDOLO</t>
         </is>
       </c>
       <c r="L71" s="2" t="inlineStr">
         <is>
-          <t>EODP MARVIN GUSTAVO PEREZ GUALIP</t>
+          <t>EOUM DR. ALFREDO CARRILLO RAMIREZ</t>
         </is>
       </c>
       <c r="M71" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>CASCO URBANO</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
-          <t>14.47775248,-91.48248734</t>
+          <t>14.44662142,-91.42176021</t>
         </is>
       </c>
       <c r="O71" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P71" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q71" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R71" s="1" t="n">
-        <v>241</v>
+        <v>290</v>
       </c>
       <c r="S71" s="1" t="n">
-        <v>254</v>
+        <v>285</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
-        <v>5763</v>
+        <v>5735</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>10-06-0173-42_2025</t>
+          <t>10-05-0163-43_2025</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>10-06-0173-42</t>
+          <t>10-05-0163-43</t>
         </is>
       </c>
       <c r="D72" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
-          <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
+          <t>SAN JOSE EL IDOLO</t>
         </is>
       </c>
       <c r="L72" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M72" s="2" t="inlineStr">
         <is>
-          <t>CANTON TARACENA</t>
+          <t>ALDEA NAHUALATE 1</t>
         </is>
       </c>
       <c r="N72" s="2" t="inlineStr">
         <is>
-          <t>14.48672658,-91.49349387</t>
+          <t>14.43079011,-91.41701202</t>
         </is>
       </c>
       <c r="O72" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P72" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q72" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R72" s="1" t="n">
-        <v>41</v>
+        <v>83</v>
       </c>
       <c r="S72" s="1" t="n">
-        <v>31</v>
+        <v>90</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="n">
-        <v>5766</v>
+        <v>5736</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>10-06-0175-43_2025</t>
+          <t>10-05-0167-43_2025</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>10-06-0175-43</t>
+          <t>10-05-0167-43</t>
         </is>
       </c>
       <c r="D73" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
-          <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
+          <t>SAN JOSE EL IDOLO</t>
         </is>
       </c>
       <c r="L73" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
-          <t>SECTOR LAS CRUCES PARCELAMIENTO MONTERREY</t>
+          <t>ALDEA SAN RAMON</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
-          <t>14.33560495,-91.48218752</t>
+          <t>14.47496726,-91.42861006</t>
         </is>
       </c>
       <c r="O73" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P73" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q73" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R73" s="1" t="n">
-        <v>343</v>
+        <v>285</v>
       </c>
       <c r="S73" s="1" t="n">
-        <v>337</v>
+        <v>274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="n">
-        <v>5768</v>
+        <v>5738</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>10-06-0176-43_2025</t>
+          <t>10-05-1764-43_2025</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>10-06-0176-43</t>
+          <t>10-05-1764-43</t>
         </is>
       </c>
       <c r="D74" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
-          <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
+          <t>SAN JOSE EL IDOLO</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
-          <t>SECTOR I PARCELAMIENTO MONTERREY</t>
+          <t>ALDEA NAHUALATE II</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
-          <t>14.37134179,-91.45931324</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O74" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P74" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q74" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R74" s="1" t="n">
-        <v>313</v>
+        <v>80</v>
       </c>
       <c r="S74" s="1" t="n">
-        <v>291</v>
+        <v>85</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="n">
-        <v>5769</v>
+        <v>5739</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>10-06-0178-43_2025</t>
+          <t>10-05-2321-42_2025</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>10-06-0178-43</t>
+          <t>10-05-2321-42</t>
         </is>
       </c>
       <c r="D75" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J75" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
-          <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
+          <t>SAN JOSE EL IDOLO</t>
         </is>
       </c>
       <c r="L75" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M75" s="2" t="inlineStr">
         <is>
-          <t>CANTON LAS VARITAS</t>
+          <t>CANTON SAN ANTONIO DEL MONTE</t>
         </is>
       </c>
       <c r="N75" s="2" t="inlineStr">
         <is>
-          <t>14.50462779,-91.47734087</t>
+          <t>14.43672214,-91.44184502</t>
         </is>
       </c>
       <c r="O75" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P75" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q75" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R75" s="1" t="n">
-        <v>265</v>
+        <v>35</v>
       </c>
       <c r="S75" s="1" t="n">
-        <v>264</v>
+        <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="n">
-        <v>5772</v>
+        <v>18995</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>10-06-0182-43_2025</t>
+          <t>10-05-2694-43_2025</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>10-06-0182-43</t>
+          <t>10-05-2694-43</t>
         </is>
       </c>
       <c r="D76" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J76" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K76" s="2" t="inlineStr">
         <is>
-          <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
+          <t>SAN JOSE EL IDOLO</t>
         </is>
       </c>
       <c r="L76" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M76" s="2" t="inlineStr">
         <is>
-          <t>SECTOR CANALES PARCELAMIENTO MONTERREY</t>
+          <t>LABOR LA ESMERALDA</t>
         </is>
       </c>
       <c r="N76" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O76" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P76" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q76" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R76" s="1" t="n">
-        <v>403</v>
+        <v>24</v>
       </c>
       <c r="S76" s="1" t="n">
-        <v>393</v>
+        <v>26</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="n">
-        <v>5776</v>
+        <v>5741</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>10-06-0185-43_2025</t>
+          <t>10-06-0007-43_2025</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
-          <t>10-06-0185-43</t>
+          <t>10-06-0007-43</t>
         </is>
       </c>
       <c r="D77" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J77" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K77" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L77" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
-          <t>SECTOR LAS DELICIAS PARCELAMIENTO MONTERREY</t>
+          <t>CANTON SAN MIGUELITO</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
-          <t>14.31208851,-91.48831537</t>
+          <t>14.50297039,-91.48658356</t>
         </is>
       </c>
       <c r="O77" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P77" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q77" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R77" s="1" t="n">
-        <v>152</v>
+        <v>98</v>
       </c>
       <c r="S77" s="1" t="n">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="n">
-        <v>5777</v>
+        <v>5748</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>10-06-0186-43_2025</t>
+          <t>10-06-0013-43_2025</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>10-06-0186-43</t>
+          <t>10-06-0013-43</t>
         </is>
       </c>
       <c r="D78" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J78" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
-          <t>CANTON SAN JUAN CERRITOS</t>
+          <t>SECTOR DE LAS PARCELAS A-11 Y LINEA 13 DE CANALES MONTERREY</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
-          <t>14.4890807,-91.47172306</t>
+          <t>14.29343617,-91.51188171</t>
         </is>
       </c>
       <c r="O78" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P78" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q78" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R78" s="1" t="n">
-        <v>140</v>
+        <v>56</v>
       </c>
       <c r="S78" s="1" t="n">
-        <v>136</v>
+        <v>52</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="n">
-        <v>5779</v>
+        <v>5753</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>10-06-0190-43_2025</t>
+          <t>10-06-0019-45_2025</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>10-06-0190-43</t>
+          <t>10-06-0019-45</t>
         </is>
       </c>
       <c r="D79" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J79" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K79" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L79" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M79" s="2" t="inlineStr">
         <is>
-          <t>SECTOR 1 FINCA SAN CARLOS MALAGA</t>
+          <t>CANTON SAN MIGUELITO</t>
         </is>
       </c>
       <c r="N79" s="2" t="inlineStr">
         <is>
-          <t>14.19227517,-91.47815281</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O79" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P79" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q79" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R79" s="1" t="n">
-        <v>252</v>
+        <v>54</v>
       </c>
       <c r="S79" s="1" t="n">
-        <v>218</v>
+        <v>48</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="n">
-        <v>5781</v>
+        <v>5755</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>10-06-0191-43_2025</t>
+          <t>10-06-0023-45_2025</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
-          <t>10-06-0191-43</t>
+          <t>10-06-0023-45</t>
         </is>
       </c>
       <c r="D80" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J80" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K80" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L80" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>INEB</t>
         </is>
       </c>
       <c r="M80" s="2" t="inlineStr">
         <is>
-          <t>ALDEA BELEN</t>
+          <t>COMUNIDAD LA GUADALUPE</t>
         </is>
       </c>
       <c r="N80" s="2" t="inlineStr">
         <is>
-          <t>14.19227517,-91.47815281</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O80" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P80" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q80" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R80" s="1" t="n">
-        <v>249</v>
+        <v>123</v>
       </c>
       <c r="S80" s="1" t="n">
-        <v>249</v>
+        <v>106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="n">
-        <v>5782</v>
+        <v>5756</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>10-06-0192-43_2025</t>
+          <t>10-06-0024-46_2025</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
-          <t>10-06-0192-43</t>
+          <t>10-06-0024-46</t>
         </is>
       </c>
       <c r="D81" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Diversificado</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J81" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K81" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L81" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>INSTITUTO NACIONAL DE EDUCACION DIVERSIFICADA</t>
         </is>
       </c>
       <c r="M81" s="2" t="inlineStr">
         <is>
-          <t>CANTON EL COPADO NO. 2</t>
+          <t>COMUNIDAD LA GUADALUPE</t>
         </is>
       </c>
       <c r="N81" s="2" t="inlineStr">
         <is>
-          <t>14.44580426,-91.46775246</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O81" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P81" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q81" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R81" s="1" t="n">
-        <v>144</v>
+        <v>21</v>
       </c>
       <c r="S81" s="1" t="n">
-        <v>137</v>
+        <v>28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="n">
-        <v>5784</v>
+        <v>5758</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>10-06-0193-43_2025</t>
+          <t>10-06-0033-45_2025</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
-          <t>10-06-0193-43</t>
+          <t>10-06-0033-45</t>
         </is>
       </c>
       <c r="D82" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J82" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K82" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L82" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>INSTITUTO DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M82" s="2" t="inlineStr">
         <is>
-          <t>CANTON EL COPADO</t>
+          <t>CASERIO EL TRIUNFO</t>
         </is>
       </c>
       <c r="N82" s="2" t="inlineStr">
         <is>
-          <t>14.42855539,-91.46038596</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O82" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P82" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q82" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R82" s="1" t="n">
-        <v>141</v>
+        <v>32</v>
       </c>
       <c r="S82" s="1" t="n">
-        <v>145</v>
+        <v>38</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="n">
-        <v>5785</v>
+        <v>5760</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>10-06-0194-43_2025</t>
+          <t>10-06-0171-42_2025</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
-          <t>10-06-0194-43</t>
+          <t>10-06-0171-42</t>
         </is>
       </c>
       <c r="D83" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J83" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K83" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L83" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M83" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL JARDIN</t>
+          <t>ALDEA BOLIVIA</t>
         </is>
       </c>
       <c r="N83" s="2" t="inlineStr">
         <is>
-          <t>14.06358798,-91.53998368</t>
+          <t>14.17581879,-91.4688039</t>
         </is>
       </c>
       <c r="O83" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P83" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q83" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R83" s="1" t="n">
-        <v>74</v>
+        <v>100</v>
       </c>
       <c r="S83" s="1" t="n">
-        <v>72</v>
+        <v>77</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="n">
-        <v>5787</v>
+        <v>5762</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>10-06-0196-43_2025</t>
+          <t>10-06-0172-42_2025</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
-          <t>10-06-0196-43</t>
+          <t>10-06-0172-42</t>
         </is>
       </c>
       <c r="D84" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J84" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K84" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L84" s="2" t="inlineStr">
         <is>
-          <t>EOUM DOLORES BEDOYA</t>
+          <t>EODP MARVIN GUSTAVO PEREZ GUALIP</t>
         </is>
       </c>
       <c r="M84" s="2" t="inlineStr">
         <is>
-          <t>1A. AV. 5-75 ZONA 1</t>
+          <t>-</t>
         </is>
       </c>
       <c r="N84" s="2" t="inlineStr">
         <is>
-          <t>14.47802095,-91.48486965</t>
+          <t>14.47775248,-91.48248734</t>
         </is>
       </c>
       <c r="O84" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P84" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q84" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R84" s="1" t="n">
-        <v>501</v>
+        <v>241</v>
       </c>
       <c r="S84" s="1" t="n">
-        <v>484</v>
+        <v>254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="n">
-        <v>5790</v>
+        <v>5763</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>10-06-0198-43_2025</t>
+          <t>10-06-0173-42_2025</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
-          <t>10-06-0198-43</t>
+          <t>10-06-0173-42</t>
         </is>
       </c>
       <c r="D85" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J85" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K85" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L85" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M85" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SANTA RITA</t>
+          <t>CANTON TARACENA</t>
         </is>
       </c>
       <c r="N85" s="2" t="inlineStr">
         <is>
-          <t>14.16750489,-91.54461149</t>
+          <t>14.48672658,-91.49349387</t>
         </is>
       </c>
       <c r="O85" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P85" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q85" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R85" s="1" t="n">
-        <v>104</v>
+        <v>41</v>
       </c>
       <c r="S85" s="1" t="n">
-        <v>107</v>
+        <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="n">
-        <v>5795</v>
+        <v>5766</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>10-06-0438-43_2025</t>
+          <t>10-06-0175-43_2025</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
-          <t>10-06-0438-43</t>
+          <t>10-06-0175-43</t>
         </is>
       </c>
       <c r="D86" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J86" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K86" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L86" s="2" t="inlineStr">
         <is>
-          <t>EOUM RAFAEL MOREIRA</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M86" s="2" t="inlineStr">
         <is>
-          <t>1A. AVENIDA 5-15 ZONA 1 CANTON EL CALVARIO</t>
+          <t>SECTOR LAS CRUCES PARCELAMIENTO MONTERREY</t>
         </is>
       </c>
       <c r="N86" s="2" t="inlineStr">
         <is>
-          <t>14.47797098,-91.48553793</t>
+          <t>14.33560495,-91.48218752</t>
         </is>
       </c>
       <c r="O86" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P86" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q86" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R86" s="1" t="n">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="S86" s="1" t="n">
-        <v>310</v>
+        <v>337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="n">
-        <v>5802</v>
+        <v>5768</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>10-06-1878-42_2025</t>
+          <t>10-06-0176-43_2025</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
-          <t>10-06-1878-42</t>
+          <t>10-06-0176-43</t>
         </is>
       </c>
       <c r="D87" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J87" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K87" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L87" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M87" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SAN JOSE LOS TIESTOS</t>
+          <t>SECTOR I PARCELAMIENTO MONTERREY</t>
         </is>
       </c>
       <c r="N87" s="2" t="inlineStr">
         <is>
-          <t>14.0798337,-91.53436118</t>
+          <t>14.37134179,-91.45931324</t>
         </is>
       </c>
       <c r="O87" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P87" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q87" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R87" s="1" t="n">
-        <v>76</v>
+        <v>313</v>
       </c>
       <c r="S87" s="1" t="n">
-        <v>78</v>
+        <v>291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="n">
-        <v>5803</v>
+        <v>5769</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>10-06-1999-42_2025</t>
+          <t>10-06-0178-43_2025</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
-          <t>10-06-1999-42</t>
+          <t>10-06-0178-43</t>
         </is>
       </c>
       <c r="D88" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J88" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K88" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L88" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M88" s="2" t="inlineStr">
         <is>
-          <t>COMUNIDAD AGRARIA ECA MANELIS</t>
+          <t>CANTON LAS VARITAS</t>
         </is>
       </c>
       <c r="N88" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.50462779,-91.47734087</t>
         </is>
       </c>
       <c r="O88" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P88" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q88" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R88" s="1" t="n">
-        <v>25</v>
+        <v>265</v>
       </c>
       <c r="S88" s="1" t="n">
-        <v>19</v>
+        <v>264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="n">
-        <v>5804</v>
+        <v>18996</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>10-06-2145-43_2025</t>
+          <t>10-06-0182-42_2025</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
-          <t>10-06-2145-43</t>
+          <t>10-06-0182-42</t>
         </is>
       </c>
       <c r="D89" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J89" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K89" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L89" s="2" t="inlineStr">
         <is>
-          <t>EOUM DOLORES BEDOYA</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M89" s="2" t="inlineStr">
         <is>
-          <t>1RA. AV 5-75 ZONA 1</t>
+          <t>SECTOR CANALES PARCELAMIENTO MONTERREY</t>
         </is>
       </c>
       <c r="N89" s="2" t="inlineStr">
         <is>
-          <t>14.47802095,-91.48486965</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O89" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P89" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q89" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R89" s="1" t="n">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="S89" s="1" t="n">
-        <v>61</v>
+        <v>109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="n">
-        <v>5805</v>
+        <v>5772</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>10-06-2156-42_2025</t>
+          <t>10-06-0182-43_2025</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
-          <t>10-06-2156-42</t>
+          <t>10-06-0182-43</t>
         </is>
       </c>
       <c r="D90" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J90" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K90" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L90" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M90" s="2" t="inlineStr">
         <is>
-          <t>PARCELAMIENTO LA ESPERANZA</t>
+          <t>SECTOR CANALES PARCELAMIENTO MONTERREY</t>
         </is>
       </c>
       <c r="N90" s="2" t="inlineStr">
         <is>
-          <t>14.11553323,-91.55283331</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O90" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P90" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q90" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R90" s="1" t="n">
-        <v>39</v>
+        <v>403</v>
       </c>
       <c r="S90" s="1" t="n">
-        <v>29</v>
+        <v>393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="n">
-        <v>5807</v>
+        <v>5776</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>10-06-2271-42_2025</t>
+          <t>10-06-0185-43_2025</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
-          <t>10-06-2271-42</t>
+          <t>10-06-0185-43</t>
         </is>
       </c>
       <c r="D91" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J91" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K91" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L91" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M91" s="2" t="inlineStr">
         <is>
-          <t>CASERIO SANTA LUCIA</t>
+          <t>SECTOR LAS DELICIAS PARCELAMIENTO MONTERREY</t>
         </is>
       </c>
       <c r="N91" s="2" t="inlineStr">
         <is>
-          <t>14.46371186,-91.47637702</t>
+          <t>14.31208851,-91.48831537</t>
         </is>
       </c>
       <c r="O91" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P91" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q91" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R91" s="1" t="n">
-        <v>73</v>
+        <v>152</v>
       </c>
       <c r="S91" s="1" t="n">
-        <v>69</v>
+        <v>160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="n">
-        <v>5809</v>
+        <v>5777</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>10-06-2323-42_2025</t>
+          <t>10-06-0186-43_2025</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
-          <t>10-06-2323-42</t>
+          <t>10-06-0186-43</t>
         </is>
       </c>
       <c r="D92" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J92" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K92" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L92" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M92" s="2" t="inlineStr">
         <is>
-          <t>SAN CARLOS MALAGA SECTOR I</t>
+          <t>CANTON SAN JUAN CERRITOS</t>
         </is>
       </c>
       <c r="N92" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.4890807,-91.47172306</t>
         </is>
       </c>
       <c r="O92" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P92" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q92" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R92" s="1" t="n">
-        <v>80</v>
+        <v>140</v>
       </c>
       <c r="S92" s="1" t="n">
-        <v>88</v>
+        <v>136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="n">
-        <v>5814</v>
+        <v>5779</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>10-06-2665-45_2025</t>
+          <t>10-06-0190-43_2025</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
-          <t>10-06-2665-45</t>
+          <t>10-06-0190-43</t>
         </is>
       </c>
       <c r="D93" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J93" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K93" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L93" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M93" s="2" t="inlineStr">
         <is>
-          <t>COMUNIDAD CONRADO DE LA CRUZ</t>
+          <t>SECTOR 1 FINCA SAN CARLOS MALAGA</t>
         </is>
       </c>
       <c r="N93" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.19227517,-91.47815281</t>
         </is>
       </c>
       <c r="O93" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P93" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q93" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R93" s="1" t="n">
-        <v>49</v>
+        <v>252</v>
       </c>
       <c r="S93" s="1" t="n">
-        <v>57</v>
+        <v>218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="n">
-        <v>5817</v>
+        <v>5781</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>10-07-0003-43_2025</t>
+          <t>10-06-0191-43_2025</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
-          <t>10-07-0003-43</t>
+          <t>10-06-0191-43</t>
         </is>
       </c>
       <c r="D94" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J94" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K94" s="2" t="inlineStr">
         <is>
-          <t>SAN LORENZO</t>
+          <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L94" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M94" s="2" t="inlineStr">
         <is>
-          <t>CASERIO SAN ANTONIO BUENA VISTA</t>
+          <t>ALDEA BELEN</t>
         </is>
       </c>
       <c r="N94" s="2" t="inlineStr">
         <is>
-          <t>14.43083839,-91.53351115</t>
+          <t>14.19227517,-91.47815281</t>
         </is>
       </c>
       <c r="O94" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P94" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q94" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R94" s="1" t="n">
-        <v>48</v>
+        <v>249</v>
       </c>
       <c r="S94" s="1" t="n">
-        <v>54</v>
+        <v>249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="n">
-        <v>5818</v>
+        <v>5782</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>10-07-0004-43_2025</t>
+          <t>10-06-0192-43_2025</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
-          <t>10-07-0004-43</t>
+          <t>10-06-0192-43</t>
         </is>
       </c>
       <c r="D95" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I95" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J95" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K95" s="2" t="inlineStr">
         <is>
-          <t>SAN LORENZO</t>
+          <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L95" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M95" s="2" t="inlineStr">
         <is>
-          <t>CANTON PACUM</t>
+          <t>CANTON EL COPADO NO. 2</t>
         </is>
       </c>
       <c r="N95" s="2" t="inlineStr">
         <is>
-          <t>14.47581467,-91.50875343</t>
+          <t>14.44580426,-91.46775246</t>
         </is>
       </c>
       <c r="O95" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P95" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q95" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R95" s="1" t="n">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="S95" s="1" t="n">
-        <v>185</v>
+        <v>137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="n">
-        <v>5819</v>
+        <v>5784</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>10-07-0005-45_2025</t>
+          <t>10-06-0193-43_2025</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
-          <t>10-07-0005-45</t>
+          <t>10-06-0193-43</t>
         </is>
       </c>
       <c r="D96" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J96" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K96" s="2" t="inlineStr">
         <is>
-          <t>SAN LORENZO</t>
+          <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L96" s="2" t="inlineStr">
         <is>
-          <t>INEB</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M96" s="2" t="inlineStr">
         <is>
-          <t>SAN LORENZO SUCHITEPEQUEZ</t>
+          <t>CANTON EL COPADO</t>
         </is>
       </c>
       <c r="N96" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.42855539,-91.46038596</t>
         </is>
       </c>
       <c r="O96" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P96" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q96" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R96" s="1" t="n">
-        <v>190</v>
+        <v>141</v>
       </c>
       <c r="S96" s="1" t="n">
-        <v>184</v>
+        <v>145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="n">
-        <v>5820</v>
+        <v>5785</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>10-07-0007-45_2025</t>
+          <t>10-06-0194-43_2025</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
-          <t>10-07-0007-45</t>
+          <t>10-06-0194-43</t>
         </is>
       </c>
       <c r="D97" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J97" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K97" s="2" t="inlineStr">
         <is>
-          <t>SAN LORENZO</t>
+          <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L97" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 345</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M97" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LA SOLEDAD</t>
+          <t>ALDEA EL JARDIN</t>
         </is>
       </c>
       <c r="N97" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.06358798,-91.53998368</t>
         </is>
       </c>
       <c r="O97" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P97" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q97" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R97" s="1" t="n">
-        <v>93</v>
+        <v>74</v>
       </c>
       <c r="S97" s="1" t="n">
-        <v>95</v>
+        <v>72</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="n">
-        <v>5821</v>
+        <v>5787</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t>10-07-0204-42_2025</t>
+          <t>10-06-0196-43_2025</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
-          <t>10-07-0204-42</t>
+          <t>10-06-0196-43</t>
         </is>
       </c>
       <c r="D98" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I98" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J98" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K98" s="2" t="inlineStr">
         <is>
-          <t>SAN LORENZO</t>
+          <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L98" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>EOUM DOLORES BEDOYA</t>
         </is>
       </c>
       <c r="M98" s="2" t="inlineStr">
         <is>
-          <t>1A. CALLE</t>
+          <t>1A. AV. 5-75 ZONA 1</t>
         </is>
       </c>
       <c r="N98" s="2" t="inlineStr">
         <is>
-          <t>14.48614092,-91.51222834</t>
+          <t>14.47802095,-91.48486965</t>
         </is>
       </c>
       <c r="O98" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P98" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q98" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R98" s="1" t="n">
-        <v>101</v>
+        <v>501</v>
       </c>
       <c r="S98" s="1" t="n">
-        <v>102</v>
+        <v>484</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="n">
-        <v>5822</v>
+        <v>5790</v>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
-          <t>10-07-0205-43_2025</t>
+          <t>10-06-0198-43_2025</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
-          <t>10-07-0205-43</t>
+          <t>10-06-0198-43</t>
         </is>
       </c>
       <c r="D99" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G99" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H99" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I99" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J99" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K99" s="2" t="inlineStr">
         <is>
-          <t>SAN LORENZO</t>
+          <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L99" s="2" t="inlineStr">
         <is>
-          <t>EOUV LICENCIADO MARIO MENDEZ MONTENEGRO</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M99" s="2" t="inlineStr">
         <is>
-          <t>CALLE PRINCIPAL, FRENTE A IGLESIA CATOLICA</t>
+          <t>ALDEA SANTA RITA</t>
         </is>
       </c>
       <c r="N99" s="2" t="inlineStr">
         <is>
-          <t>14.48552073,-91.51278909</t>
+          <t>14.16750489,-91.54461149</t>
         </is>
       </c>
       <c r="O99" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P99" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q99" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R99" s="1" t="n">
-        <v>277</v>
+        <v>104</v>
       </c>
       <c r="S99" s="1" t="n">
-        <v>263</v>
+        <v>107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="n">
-        <v>5823</v>
+        <v>5795</v>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
-          <t>10-07-0206-43_2025</t>
+          <t>10-06-0438-43_2025</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
-          <t>10-07-0206-43</t>
+          <t>10-06-0438-43</t>
         </is>
       </c>
       <c r="D100" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I100" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J100" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K100" s="2" t="inlineStr">
         <is>
-          <t>SAN LORENZO</t>
+          <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L100" s="2" t="inlineStr">
         <is>
-          <t>EOUN</t>
+          <t>EOUM RAFAEL MOREIRA</t>
         </is>
       </c>
       <c r="M100" s="2" t="inlineStr">
         <is>
-          <t>FRENTE AL CAMPO DE FUTBOL</t>
+          <t>1A. AVENIDA 5-15 ZONA 1 CANTON EL CALVARIO</t>
         </is>
       </c>
       <c r="N100" s="2" t="inlineStr">
         <is>
-          <t>14.48658014,-91.51450756</t>
+          <t>14.47797098,-91.48553793</t>
         </is>
       </c>
       <c r="O100" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P100" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q100" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R100" s="1" t="n">
-        <v>261</v>
+        <v>345</v>
       </c>
       <c r="S100" s="1" t="n">
-        <v>269</v>
+        <v>310</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="n">
-        <v>5825</v>
+        <v>5802</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>10-07-0207-43_2025</t>
+          <t>10-06-1878-42_2025</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
-          <t>10-07-0207-43</t>
+          <t>10-06-1878-42</t>
         </is>
       </c>
       <c r="D101" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I101" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J101" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K101" s="2" t="inlineStr">
         <is>
-          <t>SAN LORENZO</t>
+          <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L101" s="2" t="inlineStr">
         <is>
-          <t>EORM MARIA BERTA BATRES PALACIOS</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M101" s="2" t="inlineStr">
         <is>
-          <t>ALDEA PATUT</t>
+          <t>ALDEA SAN JOSE LOS TIESTOS</t>
         </is>
       </c>
       <c r="N101" s="2" t="inlineStr">
         <is>
-          <t>14.39727833,-91.52081259</t>
+          <t>14.0798337,-91.53436118</t>
         </is>
       </c>
       <c r="O101" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P101" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q101" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R101" s="1" t="n">
-        <v>289</v>
+        <v>76</v>
       </c>
       <c r="S101" s="1" t="n">
-        <v>292</v>
+        <v>78</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="n">
-        <v>5827</v>
+        <v>5803</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t>10-07-0209-43_2025</t>
+          <t>10-06-1999-42_2025</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
-          <t>10-07-0209-43</t>
+          <t>10-06-1999-42</t>
         </is>
       </c>
       <c r="D102" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I102" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J102" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K102" s="2" t="inlineStr">
         <is>
-          <t>SAN LORENZO</t>
+          <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L102" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M102" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL ESPINO</t>
+          <t>COMUNIDAD AGRARIA ECA MANELIS</t>
         </is>
       </c>
       <c r="N102" s="2" t="inlineStr">
         <is>
-          <t>14.34832826,-91.52895024</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O102" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P102" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q102" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R102" s="1" t="n">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="S102" s="1" t="n">
-        <v>54</v>
+        <v>19</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="n">
-        <v>5829</v>
+        <v>5804</v>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
-          <t>10-07-0210-43_2025</t>
+          <t>10-06-2145-43_2025</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
-          <t>10-07-0210-43</t>
+          <t>10-06-2145-43</t>
         </is>
       </c>
       <c r="D103" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E103" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G103" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H103" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I103" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J103" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K103" s="2" t="inlineStr">
         <is>
-          <t>SAN LORENZO</t>
+          <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L103" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EOUM DOLORES BEDOYA</t>
         </is>
       </c>
       <c r="M103" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LA SOLEDAD</t>
+          <t>1RA. AV 5-75 ZONA 1</t>
         </is>
       </c>
       <c r="N103" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.47802095,-91.48486965</t>
         </is>
       </c>
       <c r="O103" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P103" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q103" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R103" s="1" t="n">
-        <v>361</v>
+        <v>67</v>
       </c>
       <c r="S103" s="1" t="n">
-        <v>349</v>
+        <v>61</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="n">
-        <v>5833</v>
+        <v>5805</v>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
-          <t>10-07-2362-43_2025</t>
+          <t>10-06-2156-42_2025</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
-          <t>10-07-2362-43</t>
+          <t>10-06-2156-42</t>
         </is>
       </c>
       <c r="D104" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I104" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J104" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K104" s="2" t="inlineStr">
         <is>
-          <t>SAN LORENZO</t>
+          <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L104" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M104" s="2" t="inlineStr">
         <is>
-          <t>COMUNIDAD AGRARIA NUEVO AMANECER SAN RAFAEL PATUT</t>
+          <t>PARCELAMIENTO LA ESPERANZA</t>
         </is>
       </c>
       <c r="N104" s="2" t="inlineStr">
         <is>
-          <t>14.41680245,-91.52656374</t>
+          <t>14.11553323,-91.55283331</t>
         </is>
       </c>
       <c r="O104" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P104" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q104" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R104" s="1" t="n">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="S104" s="1" t="n">
-        <v>23</v>
+        <v>29</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="n">
-        <v>5835</v>
+        <v>5807</v>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
-          <t>10-07-2450-43_2025</t>
+          <t>10-06-2271-42_2025</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
-          <t>10-07-2450-43</t>
+          <t>10-06-2271-42</t>
         </is>
       </c>
       <c r="D105" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I105" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J105" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K105" s="2" t="inlineStr">
         <is>
-          <t>SAN LORENZO</t>
+          <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L105" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M105" s="2" t="inlineStr">
         <is>
-          <t>CANTON SAN JOSE</t>
+          <t>CASERIO SANTA LUCIA</t>
         </is>
       </c>
       <c r="N105" s="2" t="inlineStr">
         <is>
-          <t>14.46817229,-91.50950952</t>
+          <t>14.46371186,-91.47637702</t>
         </is>
       </c>
       <c r="O105" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P105" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q105" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R105" s="1" t="n">
-        <v>116</v>
+        <v>73</v>
       </c>
       <c r="S105" s="1" t="n">
-        <v>105</v>
+        <v>69</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="n">
-        <v>5836</v>
+        <v>5809</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>10-08-0002-42_2025</t>
+          <t>10-06-2323-42_2025</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
-          <t>10-08-0002-42</t>
+          <t>10-06-2323-42</t>
         </is>
       </c>
       <c r="D106" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I106" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J106" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K106" s="2" t="inlineStr">
         <is>
-          <t>SAMAYAC</t>
+          <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L106" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M106" s="2" t="inlineStr">
         <is>
-          <t>CANTON SAN FRANCISCO PUMA</t>
+          <t>SAN CARLOS MALAGA SECTOR I</t>
         </is>
       </c>
       <c r="N106" s="2" t="inlineStr">
         <is>
-          <t>14.58124204,-91.47063468</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O106" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P106" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q106" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R106" s="1" t="n">
-        <v>45</v>
+        <v>80</v>
       </c>
       <c r="S106" s="1" t="n">
-        <v>51</v>
+        <v>88</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="n">
-        <v>5837</v>
+        <v>5814</v>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
-          <t>10-08-0005-43_2025</t>
+          <t>10-06-2665-45_2025</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
-          <t>10-08-0005-43</t>
+          <t>10-06-2665-45</t>
         </is>
       </c>
       <c r="D107" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G107" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I107" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J107" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K107" s="2" t="inlineStr">
         <is>
-          <t>SAMAYAC</t>
+          <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L107" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M107" s="2" t="inlineStr">
         <is>
-          <t>CANTON SAN ANTONIO NIMA I</t>
+          <t>COMUNIDAD CONRADO DE LA CRUZ</t>
         </is>
       </c>
       <c r="N107" s="2" t="inlineStr">
         <is>
-          <t>14.58467323,-91.46596118</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O107" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P107" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q107" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R107" s="1" t="n">
-        <v>539</v>
+        <v>49</v>
       </c>
       <c r="S107" s="1" t="n">
-        <v>520</v>
+        <v>57</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="n">
-        <v>5839</v>
+        <v>5817</v>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
-          <t>10-08-0008-43_2025</t>
+          <t>10-07-0003-43_2025</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
-          <t>10-08-0008-43</t>
+          <t>10-07-0003-43</t>
         </is>
       </c>
       <c r="D108" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G108" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I108" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J108" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K108" s="2" t="inlineStr">
         <is>
-          <t>SAMAYAC</t>
+          <t>SAN LORENZO</t>
         </is>
       </c>
       <c r="L108" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M108" s="2" t="inlineStr">
         <is>
-          <t>CANTON SAN ANTONIO IXTACAPA SECTOR CENTRAL</t>
+          <t>CASERIO SAN ANTONIO BUENA VISTA</t>
         </is>
       </c>
       <c r="N108" s="2" t="inlineStr">
         <is>
-          <t>14.56951495,-91.45629377</t>
+          <t>14.43083839,-91.53351115</t>
         </is>
       </c>
       <c r="O108" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P108" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q108" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R108" s="1" t="n">
-        <v>123</v>
+        <v>48</v>
       </c>
       <c r="S108" s="1" t="n">
-        <v>125</v>
+        <v>54</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="n">
-        <v>5840</v>
+        <v>5818</v>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
-          <t>10-08-0009-43_2025</t>
+          <t>10-07-0004-43_2025</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
-          <t>10-08-0009-43</t>
+          <t>10-07-0004-43</t>
         </is>
       </c>
       <c r="D109" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F109" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G109" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H109" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I109" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J109" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K109" s="2" t="inlineStr">
         <is>
-          <t>SAMAYAC</t>
+          <t>SAN LORENZO</t>
         </is>
       </c>
       <c r="L109" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M109" s="2" t="inlineStr">
         <is>
-          <t>SECTOR IXCAN CANTON CHIGUAXTE</t>
+          <t>CANTON PACUM</t>
         </is>
       </c>
       <c r="N109" s="2" t="inlineStr">
         <is>
-          <t>14.57980242,-91.4633684</t>
+          <t>14.47581467,-91.50875343</t>
         </is>
       </c>
       <c r="O109" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P109" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q109" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R109" s="1" t="n">
-        <v>84</v>
+        <v>204</v>
       </c>
       <c r="S109" s="1" t="n">
-        <v>100</v>
+        <v>185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="n">
-        <v>5842</v>
+        <v>5819</v>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
-          <t>10-08-0011-45_2025</t>
+          <t>10-07-0005-45_2025</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
-          <t>10-08-0011-45</t>
+          <t>10-07-0005-45</t>
         </is>
       </c>
       <c r="D110" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G110" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H110" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I110" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J110" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K110" s="2" t="inlineStr">
         <is>
-          <t>SAMAYAC</t>
+          <t>SAN LORENZO</t>
         </is>
       </c>
       <c r="L110" s="2" t="inlineStr">
         <is>
-          <t>INEB DE TELESECUNDARIA</t>
+          <t>INEB</t>
         </is>
       </c>
       <c r="M110" s="2" t="inlineStr">
         <is>
-          <t>CANTON QUILA</t>
+          <t>SAN LORENZO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="N110" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O110" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P110" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q110" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R110" s="1" t="n">
-        <v>53</v>
+        <v>190</v>
       </c>
       <c r="S110" s="1" t="n">
-        <v>53</v>
+        <v>184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="n">
-        <v>5844</v>
+        <v>5820</v>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
-          <t>10-08-0214-42_2025</t>
+          <t>10-07-0007-45_2025</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
-          <t>10-08-0214-42</t>
+          <t>10-07-0007-45</t>
         </is>
       </c>
       <c r="D111" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F111" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G111" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H111" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I111" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J111" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K111" s="2" t="inlineStr">
         <is>
-          <t>SAMAYAC</t>
+          <t>SAN LORENZO</t>
         </is>
       </c>
       <c r="L111" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EOUM</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO. 345</t>
         </is>
       </c>
       <c r="M111" s="2" t="inlineStr">
         <is>
-          <t>CANTON SANTO DOMINGO</t>
+          <t>ALDEA LA SOLEDAD</t>
         </is>
       </c>
       <c r="N111" s="2" t="inlineStr">
         <is>
-          <t>14.57807204,-91.46142212</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O111" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P111" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q111" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R111" s="1" t="n">
-        <v>206</v>
+        <v>93</v>
       </c>
       <c r="S111" s="1" t="n">
-        <v>174</v>
+        <v>95</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="n">
-        <v>5845</v>
+        <v>5821</v>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
-          <t>10-08-0216-43_2025</t>
+          <t>10-07-0204-42_2025</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
-          <t>10-08-0216-43</t>
+          <t>10-07-0204-42</t>
         </is>
       </c>
       <c r="D112" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E112" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G112" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H112" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I112" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J112" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K112" s="2" t="inlineStr">
         <is>
-          <t>SAMAYAC</t>
+          <t>SAN LORENZO</t>
         </is>
       </c>
       <c r="L112" s="2" t="inlineStr">
         <is>
-          <t>EOUM PROF. LUCIANO SANCHEZ</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M112" s="2" t="inlineStr">
         <is>
-          <t>CANTON SANTO DOMINGO</t>
+          <t>1A. CALLE</t>
         </is>
       </c>
       <c r="N112" s="2" t="inlineStr">
         <is>
-          <t>14.57807204,-91.46142212</t>
+          <t>14.48614092,-91.51222834</t>
         </is>
       </c>
       <c r="O112" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P112" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q112" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R112" s="1" t="n">
-        <v>514</v>
+        <v>101</v>
       </c>
       <c r="S112" s="1" t="n">
-        <v>517</v>
+        <v>102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="n">
-        <v>5847</v>
+        <v>5822</v>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
-          <t>10-08-0217-43_2025</t>
+          <t>10-07-0205-43_2025</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
-          <t>10-08-0217-43</t>
+          <t>10-07-0205-43</t>
         </is>
       </c>
       <c r="D113" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E113" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F113" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G113" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H113" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I113" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J113" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K113" s="2" t="inlineStr">
         <is>
-          <t>SAMAYAC</t>
+          <t>SAN LORENZO</t>
         </is>
       </c>
       <c r="L113" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EOUV LICENCIADO MARIO MENDEZ MONTENEGRO</t>
         </is>
       </c>
       <c r="M113" s="2" t="inlineStr">
         <is>
-          <t>CANTON QUILA</t>
+          <t>CALLE PRINCIPAL, FRENTE A IGLESIA CATOLICA</t>
         </is>
       </c>
       <c r="N113" s="2" t="inlineStr">
         <is>
-          <t>14.5673262,-91.47678146</t>
+          <t>14.48552073,-91.51278909</t>
         </is>
       </c>
       <c r="O113" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P113" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q113" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R113" s="1" t="n">
-        <v>433</v>
+        <v>277</v>
       </c>
       <c r="S113" s="1" t="n">
-        <v>426</v>
+        <v>263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="n">
-        <v>5849</v>
+        <v>5823</v>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
-          <t>10-08-0218-43_2025</t>
+          <t>10-07-0206-43_2025</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
-          <t>10-08-0218-43</t>
+          <t>10-07-0206-43</t>
         </is>
       </c>
       <c r="D114" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E114" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F114" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G114" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H114" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I114" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J114" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K114" s="2" t="inlineStr">
         <is>
-          <t>SAMAYAC</t>
+          <t>SAN LORENZO</t>
         </is>
       </c>
       <c r="L114" s="2" t="inlineStr">
         <is>
-          <t>EORM GREGORIO MARTIN SOLIS RODAS</t>
+          <t>EOUN</t>
         </is>
       </c>
       <c r="M114" s="2" t="inlineStr">
         <is>
-          <t>CANTON CHIGUAXTE</t>
+          <t>FRENTE AL CAMPO DE FUTBOL</t>
         </is>
       </c>
       <c r="N114" s="2" t="inlineStr">
         <is>
-          <t>14.55058242,-91.46785799</t>
+          <t>14.48658014,-91.51450756</t>
         </is>
       </c>
       <c r="O114" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P114" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q114" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R114" s="1" t="n">
-        <v>392</v>
+        <v>261</v>
       </c>
       <c r="S114" s="1" t="n">
-        <v>365</v>
+        <v>269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="n">
-        <v>5850</v>
+        <v>5825</v>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
-          <t>10-08-0219-43_2025</t>
+          <t>10-07-0207-43_2025</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
-          <t>10-08-0219-43</t>
+          <t>10-07-0207-43</t>
         </is>
       </c>
       <c r="D115" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E115" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F115" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G115" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H115" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I115" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J115" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K115" s="2" t="inlineStr">
         <is>
-          <t>SAMAYAC</t>
+          <t>SAN LORENZO</t>
         </is>
       </c>
       <c r="L115" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EORM MARIA BERTA BATRES PALACIOS</t>
         </is>
       </c>
       <c r="M115" s="2" t="inlineStr">
         <is>
-          <t>CANTON SAN ANTONIO IXTACAPA</t>
+          <t>ALDEA PATUT</t>
         </is>
       </c>
       <c r="N115" s="2" t="inlineStr">
         <is>
-          <t>14.56376489,-91.44654324</t>
+          <t>14.39727833,-91.52081259</t>
         </is>
       </c>
       <c r="O115" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P115" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q115" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R115" s="1" t="n">
-        <v>66</v>
+        <v>289</v>
       </c>
       <c r="S115" s="1" t="n">
-        <v>55</v>
+        <v>292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="n">
-        <v>5852</v>
+        <v>5827</v>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
-          <t>10-08-1758-42_2025</t>
+          <t>10-07-0209-43_2025</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
-          <t>10-08-1758-42</t>
+          <t>10-07-0209-43</t>
         </is>
       </c>
       <c r="D116" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I116" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J116" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K116" s="2" t="inlineStr">
         <is>
-          <t>SAMAYAC</t>
+          <t>SAN LORENZO</t>
         </is>
       </c>
       <c r="L116" s="2" t="inlineStr">
         <is>
-          <t>CEIN -PAIN-</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M116" s="2" t="inlineStr">
         <is>
-          <t>CANTON QUILA</t>
+          <t>ALDEA EL ESPINO</t>
         </is>
       </c>
       <c r="N116" s="2" t="inlineStr">
         <is>
-          <t>14.56560933,-91.47825031</t>
+          <t>14.34832826,-91.52895024</t>
         </is>
       </c>
       <c r="O116" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P116" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q116" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R116" s="1" t="n">
-        <v>450</v>
+        <v>61</v>
       </c>
       <c r="S116" s="1" t="n">
-        <v>398</v>
+        <v>54</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="n">
-        <v>5853</v>
+        <v>5829</v>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
-          <t>10-08-2028-43_2025</t>
+          <t>10-07-0210-43_2025</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
-          <t>10-08-2028-43</t>
+          <t>10-07-0210-43</t>
         </is>
       </c>
       <c r="D117" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I117" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J117" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K117" s="2" t="inlineStr">
         <is>
-          <t>SAMAYAC</t>
+          <t>SAN LORENZO</t>
         </is>
       </c>
       <c r="L117" s="2" t="inlineStr">
         <is>
-          <t>EOUM NO.2</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M117" s="2" t="inlineStr">
         <is>
-          <t>CANTON SANTO DOMINGO</t>
+          <t>ALDEA LA SOLEDAD</t>
         </is>
       </c>
       <c r="N117" s="2" t="inlineStr">
         <is>
-          <t>14.57709914,-91.46054721</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O117" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P117" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q117" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R117" s="1" t="n">
-        <v>284</v>
+        <v>361</v>
       </c>
       <c r="S117" s="1" t="n">
-        <v>277</v>
+        <v>349</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="n">
-        <v>5854</v>
+        <v>5833</v>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
-          <t>10-08-2190-45_2025</t>
+          <t>10-07-2362-43_2025</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
-          <t>10-08-2190-45</t>
+          <t>10-07-2362-43</t>
         </is>
       </c>
       <c r="D118" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I118" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J118" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K118" s="2" t="inlineStr">
         <is>
-          <t>SAMAYAC</t>
+          <t>SAN LORENZO</t>
         </is>
       </c>
       <c r="L118" s="2" t="inlineStr">
         <is>
-          <t>INEB DE TELESECUNDARIA</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M118" s="2" t="inlineStr">
         <is>
-          <t>CANTON CHIGUAXTE</t>
+          <t>COMUNIDAD AGRARIA NUEVO AMANECER SAN RAFAEL PATUT</t>
         </is>
       </c>
       <c r="N118" s="2" t="inlineStr">
         <is>
-          <t>14.55058242,-91.46785799</t>
+          <t>14.41680245,-91.52656374</t>
         </is>
       </c>
       <c r="O118" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P118" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q118" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R118" s="1" t="n">
-        <v>110</v>
+        <v>27</v>
       </c>
       <c r="S118" s="1" t="n">
-        <v>114</v>
+        <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="n">
-        <v>5855</v>
+        <v>5835</v>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
-          <t>10-08-2209-43_2025</t>
+          <t>10-07-2450-43_2025</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
-          <t>10-08-2209-43</t>
+          <t>10-07-2450-43</t>
         </is>
       </c>
       <c r="D119" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H119" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I119" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J119" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K119" s="2" t="inlineStr">
         <is>
-          <t>SAMAYAC</t>
+          <t>SAN LORENZO</t>
         </is>
       </c>
       <c r="L119" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M119" s="2" t="inlineStr">
         <is>
-          <t>CANTON SAN ANTONIO NIMA</t>
+          <t>CANTON SAN JOSE</t>
         </is>
       </c>
       <c r="N119" s="2" t="inlineStr">
         <is>
-          <t>14.58939926,-91.47269452</t>
+          <t>14.46817229,-91.50950952</t>
         </is>
       </c>
       <c r="O119" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P119" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q119" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R119" s="1" t="n">
-        <v>165</v>
+        <v>116</v>
       </c>
       <c r="S119" s="1" t="n">
-        <v>175</v>
+        <v>105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="n">
-        <v>5856</v>
+        <v>18997</v>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
-          <t>10-08-2316-43_2025</t>
+          <t>10-07-2658-42_2025</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
-          <t>10-08-2316-43</t>
+          <t>10-07-2658-42</t>
         </is>
       </c>
       <c r="D120" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G120" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H120" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I120" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J120" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K120" s="2" t="inlineStr">
         <is>
-          <t>SAMAYAC</t>
+          <t>SAN LORENZO</t>
         </is>
       </c>
       <c r="L120" s="2" t="inlineStr">
         <is>
-          <t>EOUM NO.3</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M120" s="2" t="inlineStr">
         <is>
-          <t>SECTOR LA MANCHURIA CANTON SAN ANTONIO</t>
+          <t>EDIFICIO IEBC</t>
         </is>
       </c>
       <c r="N120" s="2" t="inlineStr">
         <is>
-          <t>14.58057914,-91.45782234</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O120" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P120" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q120" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R120" s="1" t="n">
-        <v>217</v>
+        <v>114</v>
       </c>
       <c r="S120" s="1" t="n">
-        <v>236</v>
+        <v>105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="n">
-        <v>5857</v>
+        <v>5836</v>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
-          <t>10-08-2317-42_2025</t>
+          <t>10-08-0002-42_2025</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
-          <t>10-08-2317-42</t>
+          <t>10-08-0002-42</t>
         </is>
       </c>
       <c r="D121" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F121" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G121" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H121" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I121" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J121" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K121" s="2" t="inlineStr">
         <is>
           <t>SAMAYAC</t>
         </is>
       </c>
       <c r="L121" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M121" s="2" t="inlineStr">
         <is>
-          <t>CANTON SAN ANTONIO NIMA</t>
+          <t>CANTON SAN FRANCISCO PUMA</t>
         </is>
       </c>
       <c r="N121" s="2" t="inlineStr">
         <is>
-          <t>14.58939926,-91.47269452</t>
+          <t>14.58124204,-91.47063468</t>
         </is>
       </c>
       <c r="O121" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P121" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q121" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R121" s="1" t="n">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="S121" s="1" t="n">
-        <v>59</v>
+        <v>51</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="n">
-        <v>5859</v>
+        <v>5837</v>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
-          <t>10-09-0001-42_2025</t>
+          <t>10-08-0005-43_2025</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
-          <t>10-09-0001-42</t>
+          <t>10-08-0005-43</t>
         </is>
       </c>
       <c r="D122" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I122" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J122" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K122" s="2" t="inlineStr">
         <is>
-          <t>SAN PABLO JOCOPILAS</t>
+          <t>SAMAYAC</t>
         </is>
       </c>
       <c r="L122" s="2" t="inlineStr">
         <is>
-          <t>EODP COMUNIDAD I.A.N. CASITAS</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M122" s="2" t="inlineStr">
         <is>
-          <t>I.A.N CASITAS</t>
+          <t>CANTON SAN ANTONIO NIMA I</t>
         </is>
       </c>
       <c r="N122" s="2" t="inlineStr">
         <is>
-          <t>14.61245292,-91.42718262</t>
+          <t>14.58467323,-91.46596118</t>
         </is>
       </c>
       <c r="O122" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P122" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q122" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R122" s="1" t="n">
-        <v>54</v>
+        <v>539</v>
       </c>
       <c r="S122" s="1" t="n">
-        <v>49</v>
+        <v>520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="n">
-        <v>5860</v>
+        <v>5839</v>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
-          <t>10-09-0002-42_2025</t>
+          <t>10-08-0008-43_2025</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
-          <t>10-09-0002-42</t>
+          <t>10-08-0008-43</t>
         </is>
       </c>
       <c r="D123" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G123" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H123" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I123" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J123" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K123" s="2" t="inlineStr">
         <is>
-          <t>SAN PABLO JOCOPILAS</t>
+          <t>SAMAYAC</t>
         </is>
       </c>
       <c r="L123" s="2" t="inlineStr">
         <is>
-          <t>EODP COMUNIDAD AGRARIA CHOCOLA</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M123" s="2" t="inlineStr">
         <is>
-          <t>COMUNIDAD AGRARIA CHOCOLA</t>
+          <t>CANTON SAN ANTONIO IXTACAPA SECTOR CENTRAL</t>
         </is>
       </c>
       <c r="N123" s="2" t="inlineStr">
         <is>
-          <t>14.61931004,-91.42404281</t>
+          <t>14.56951495,-91.45629377</t>
         </is>
       </c>
       <c r="O123" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P123" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q123" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R123" s="1" t="n">
-        <v>107</v>
+        <v>123</v>
       </c>
       <c r="S123" s="1" t="n">
-        <v>98</v>
+        <v>125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="n">
-        <v>5861</v>
+        <v>5840</v>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
-          <t>10-09-0003-42_2025</t>
+          <t>10-08-0009-43_2025</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
-          <t>10-09-0003-42</t>
+          <t>10-08-0009-43</t>
         </is>
       </c>
       <c r="D124" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E124" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F124" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G124" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H124" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I124" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J124" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K124" s="2" t="inlineStr">
         <is>
-          <t>SAN PABLO JOCOPILAS</t>
+          <t>SAMAYAC</t>
         </is>
       </c>
       <c r="L124" s="2" t="inlineStr">
         <is>
-          <t>EODP SECTOR SAN PABLITO COMUNIDAD AGRARIA LOLEMI</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M124" s="2" t="inlineStr">
         <is>
-          <t>SECTOR SAN PABLITO COMUNIDAD AGRARIA LOLEMI</t>
+          <t>SECTOR IXCAN CANTON CHIGUAXTE</t>
         </is>
       </c>
       <c r="N124" s="2" t="inlineStr">
         <is>
-          <t>14.61492448,-91.42912359</t>
+          <t>14.57980242,-91.4633684</t>
         </is>
       </c>
       <c r="O124" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P124" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q124" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R124" s="1" t="n">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="S124" s="1" t="n">
-        <v>12</v>
+        <v>100</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="n">
-        <v>5862</v>
+        <v>5842</v>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
-          <t>10-09-0004-43_2025</t>
+          <t>10-08-0011-45_2025</t>
         </is>
       </c>
       <c r="C125" s="2" t="inlineStr">
         <is>
-          <t>10-09-0004-43</t>
+          <t>10-08-0011-45</t>
         </is>
       </c>
       <c r="D125" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E125" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F125" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G125" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H125" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I125" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J125" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K125" s="2" t="inlineStr">
         <is>
-          <t>SAN PABLO JOCOPILAS</t>
+          <t>SAMAYAC</t>
         </is>
       </c>
       <c r="L125" s="2" t="inlineStr">
         <is>
-          <t>EORM COMUNIDAD I.A.N. CASITAS</t>
+          <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M125" s="2" t="inlineStr">
         <is>
-          <t>COMUNIDAD I.A.N CASITAS</t>
+          <t>CANTON QUILA</t>
         </is>
       </c>
       <c r="N125" s="2" t="inlineStr">
         <is>
-          <t>14.61245292,-91.42718262</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O125" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P125" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q125" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R125" s="1" t="n">
-        <v>130</v>
+        <v>53</v>
       </c>
       <c r="S125" s="1" t="n">
-        <v>126</v>
+        <v>53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="n">
-        <v>5865</v>
+        <v>5844</v>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
-          <t>10-09-0009-46_2025</t>
+          <t>10-08-0214-42_2025</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
-          <t>10-09-0009-46</t>
+          <t>10-08-0214-42</t>
         </is>
       </c>
       <c r="D126" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F126" s="2" t="inlineStr">
         <is>
-          <t>Diversificado</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G126" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H126" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I126" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J126" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K126" s="2" t="inlineStr">
         <is>
-          <t>SAN PABLO JOCOPILAS</t>
+          <t>SAMAYAC</t>
         </is>
       </c>
       <c r="L126" s="2" t="inlineStr">
         <is>
-          <t>INSTITUTO NACIONAL DE EDUCACION DIVERSIFICADA SAN PABLO JOCOPILAS</t>
+          <t>EODP ANEXA A EOUM</t>
         </is>
       </c>
       <c r="M126" s="2" t="inlineStr">
         <is>
-          <t>CALLE PRINCIPAL</t>
+          <t>CANTON SANTO DOMINGO</t>
         </is>
       </c>
       <c r="N126" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.57807204,-91.46142212</t>
         </is>
       </c>
       <c r="O126" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P126" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q126" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R126" s="1" t="n">
-        <v>124</v>
+        <v>206</v>
       </c>
       <c r="S126" s="1" t="n">
-        <v>131</v>
+        <v>174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="n">
-        <v>5868</v>
+        <v>5845</v>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
-          <t>10-09-0231-43_2025</t>
+          <t>10-08-0216-43_2025</t>
         </is>
       </c>
       <c r="C127" s="2" t="inlineStr">
         <is>
-          <t>10-09-0231-43</t>
+          <t>10-08-0216-43</t>
         </is>
       </c>
       <c r="D127" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E127" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F127" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G127" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H127" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I127" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J127" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K127" s="2" t="inlineStr">
         <is>
-          <t>SAN PABLO JOCOPILAS</t>
+          <t>SAMAYAC</t>
         </is>
       </c>
       <c r="L127" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EOUM PROF. LUCIANO SANCHEZ</t>
         </is>
       </c>
       <c r="M127" s="2" t="inlineStr">
         <is>
-          <t>MICROPARCELAMIENTO LAS PIEDRECITAS</t>
+          <t>CANTON SANTO DOMINGO</t>
         </is>
       </c>
       <c r="N127" s="2" t="inlineStr">
         <is>
-          <t>14.57197739,-91.43921912</t>
+          <t>14.57807204,-91.46142212</t>
         </is>
       </c>
       <c r="O127" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P127" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q127" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R127" s="1" t="n">
-        <v>103</v>
+        <v>514</v>
       </c>
       <c r="S127" s="1" t="n">
-        <v>103</v>
+        <v>517</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="n">
-        <v>5869</v>
+        <v>5847</v>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
-          <t>10-09-2207-43_2025</t>
+          <t>10-08-0217-43_2025</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
-          <t>10-09-2207-43</t>
+          <t>10-08-0217-43</t>
         </is>
       </c>
       <c r="D128" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E128" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F128" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G128" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H128" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I128" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J128" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K128" s="2" t="inlineStr">
         <is>
-          <t>SAN PABLO JOCOPILAS</t>
+          <t>SAMAYAC</t>
         </is>
       </c>
       <c r="L128" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M128" s="2" t="inlineStr">
         <is>
-          <t>COMUNIDAD LA LADRILLERA</t>
+          <t>CANTON QUILA</t>
         </is>
       </c>
       <c r="N128" s="2" t="inlineStr">
         <is>
-          <t>14.60857529,-91.41119893</t>
+          <t>14.5673262,-91.47678146</t>
         </is>
       </c>
       <c r="O128" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P128" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q128" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R128" s="1" t="n">
-        <v>49</v>
+        <v>433</v>
       </c>
       <c r="S128" s="1" t="n">
-        <v>51</v>
+        <v>426</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="n">
-        <v>5870</v>
+        <v>5849</v>
       </c>
       <c r="B129" s="2" t="inlineStr">
         <is>
-          <t>10-09-2270-43_2025</t>
+          <t>10-08-0218-43_2025</t>
         </is>
       </c>
       <c r="C129" s="2" t="inlineStr">
         <is>
-          <t>10-09-2270-43</t>
+          <t>10-08-0218-43</t>
         </is>
       </c>
       <c r="D129" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E129" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F129" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G129" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H129" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I129" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J129" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K129" s="2" t="inlineStr">
         <is>
-          <t>SAN PABLO JOCOPILAS</t>
+          <t>SAMAYAC</t>
         </is>
       </c>
       <c r="L129" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EORM GREGORIO MARTIN SOLIS RODAS</t>
         </is>
       </c>
       <c r="M129" s="2" t="inlineStr">
         <is>
-          <t>SECTOR EL SOCORRO COMUNIDAD AGRARIA CHOCOLA</t>
+          <t>CANTON CHIGUAXTE</t>
         </is>
       </c>
       <c r="N129" s="2" t="inlineStr">
         <is>
-          <t>14.51808126,-91.38729718</t>
+          <t>14.55058242,-91.46785799</t>
         </is>
       </c>
       <c r="O129" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P129" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q129" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R129" s="1" t="n">
-        <v>131</v>
+        <v>392</v>
       </c>
       <c r="S129" s="1" t="n">
-        <v>117</v>
+        <v>365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="n">
-        <v>5871</v>
+        <v>5850</v>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
-          <t>10-10-0007-42_2025</t>
+          <t>10-08-0219-43_2025</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
-          <t>10-10-0007-42</t>
+          <t>10-08-0219-43</t>
         </is>
       </c>
       <c r="D130" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E130" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F130" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G130" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H130" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I130" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J130" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K130" s="2" t="inlineStr">
         <is>
-          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
+          <t>SAMAYAC</t>
         </is>
       </c>
       <c r="L130" s="2" t="inlineStr">
         <is>
-          <t>EODP COMUNIDAD SANTA RITA PACHIPA</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M130" s="2" t="inlineStr">
         <is>
-          <t>COMUNIDAD SANTA RITA PACHIPA</t>
+          <t>CANTON SAN ANTONIO IXTACAPA</t>
         </is>
       </c>
       <c r="N130" s="2" t="inlineStr">
         <is>
-          <t>14.5152742,-91.41168127</t>
+          <t>14.56376489,-91.44654324</t>
         </is>
       </c>
       <c r="O130" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P130" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q130" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R130" s="1" t="n">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="S130" s="1" t="n">
-        <v>49</v>
+        <v>55</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="n">
-        <v>5872</v>
+        <v>5852</v>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
-          <t>10-10-0012-42_2025</t>
+          <t>10-08-1758-42_2025</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
-          <t>10-10-0012-42</t>
+          <t>10-08-1758-42</t>
         </is>
       </c>
       <c r="D131" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E131" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F131" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G131" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H131" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I131" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J131" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K131" s="2" t="inlineStr">
         <is>
-          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
+          <t>SAMAYAC</t>
         </is>
       </c>
       <c r="L131" s="2" t="inlineStr">
         <is>
-          <t>EODP ALDEA CONCEPCION IXTACAPA II</t>
+          <t>CEIN -PAIN-</t>
         </is>
       </c>
       <c r="M131" s="2" t="inlineStr">
         <is>
-          <t>ALDEA CONCEPCION IXTACAPA II</t>
+          <t>CANTON QUILA</t>
         </is>
       </c>
       <c r="N131" s="2" t="inlineStr">
         <is>
-          <t>14.52667495,-91.42554546</t>
+          <t>14.56560933,-91.47825031</t>
         </is>
       </c>
       <c r="O131" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P131" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q131" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R131" s="1" t="n">
-        <v>13</v>
+        <v>450</v>
       </c>
       <c r="S131" s="1" t="n">
-        <v>15</v>
+        <v>398</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="n">
-        <v>5873</v>
+        <v>5853</v>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
-          <t>10-10-0014-43_2025</t>
+          <t>10-08-2028-43_2025</t>
         </is>
       </c>
       <c r="C132" s="2" t="inlineStr">
         <is>
-          <t>10-10-0014-43</t>
+          <t>10-08-2028-43</t>
         </is>
       </c>
       <c r="D132" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E132" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F132" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G132" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H132" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I132" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J132" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K132" s="2" t="inlineStr">
         <is>
-          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
+          <t>SAMAYAC</t>
         </is>
       </c>
       <c r="L132" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EOUM NO.2</t>
         </is>
       </c>
       <c r="M132" s="2" t="inlineStr">
         <is>
-          <t>ALDEA TONQUIN I</t>
+          <t>CANTON SANTO DOMINGO</t>
         </is>
       </c>
       <c r="N132" s="2" t="inlineStr">
         <is>
-          <t>14.51876039,-91.41128527</t>
+          <t>14.57709914,-91.46054721</t>
         </is>
       </c>
       <c r="O132" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P132" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q132" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R132" s="1" t="n">
-        <v>195</v>
+        <v>284</v>
       </c>
       <c r="S132" s="1" t="n">
-        <v>175</v>
+        <v>277</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="n">
-        <v>5874</v>
+        <v>5854</v>
       </c>
       <c r="B133" s="2" t="inlineStr">
         <is>
-          <t>10-10-0015-43_2025</t>
+          <t>10-08-2190-45_2025</t>
         </is>
       </c>
       <c r="C133" s="2" t="inlineStr">
         <is>
-          <t>10-10-0015-43</t>
+          <t>10-08-2190-45</t>
         </is>
       </c>
       <c r="D133" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E133" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F133" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G133" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H133" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I133" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J133" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K133" s="2" t="inlineStr">
         <is>
-          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
+          <t>SAMAYAC</t>
         </is>
       </c>
       <c r="L133" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M133" s="2" t="inlineStr">
         <is>
-          <t>CANTON LA TOMA, ALDEA NAHUALATE</t>
+          <t>CANTON CHIGUAXTE</t>
         </is>
       </c>
       <c r="N133" s="2" t="inlineStr">
         <is>
-          <t>14.4864737,-91.38857412</t>
+          <t>14.55058242,-91.46785799</t>
         </is>
       </c>
       <c r="O133" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P133" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q133" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R133" s="1" t="n">
-        <v>395</v>
+        <v>110</v>
       </c>
       <c r="S133" s="1" t="n">
-        <v>358</v>
+        <v>114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="n">
-        <v>5878</v>
+        <v>5855</v>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
-          <t>10-10-0032-43_2025</t>
+          <t>10-08-2209-43_2025</t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
-          <t>10-10-0032-43</t>
+          <t>10-08-2209-43</t>
         </is>
       </c>
       <c r="D134" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E134" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F134" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G134" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H134" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I134" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J134" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K134" s="2" t="inlineStr">
         <is>
-          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
+          <t>SAMAYAC</t>
         </is>
       </c>
       <c r="L134" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M134" s="2" t="inlineStr">
         <is>
-          <t>KILOMETRO 147 CASERIO CAMPO ALEGRE</t>
+          <t>CANTON SAN ANTONIO NIMA</t>
         </is>
       </c>
       <c r="N134" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.58939926,-91.47269452</t>
         </is>
       </c>
       <c r="O134" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P134" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q134" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R134" s="1" t="n">
-        <v>57</v>
+        <v>165</v>
       </c>
       <c r="S134" s="1" t="n">
-        <v>52</v>
+        <v>175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="n">
-        <v>5880</v>
+        <v>5856</v>
       </c>
       <c r="B135" s="2" t="inlineStr">
         <is>
-          <t>10-10-0076-46_2025</t>
+          <t>10-08-2316-43_2025</t>
         </is>
       </c>
       <c r="C135" s="2" t="inlineStr">
         <is>
-          <t>10-10-0076-46</t>
+          <t>10-08-2316-43</t>
         </is>
       </c>
       <c r="D135" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E135" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F135" s="2" t="inlineStr">
         <is>
-          <t>Diversificado</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G135" s="2" t="inlineStr">
         <is>
-          <t>Doble</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H135" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I135" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J135" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K135" s="2" t="inlineStr">
         <is>
-          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
+          <t>SAMAYAC</t>
         </is>
       </c>
       <c r="L135" s="2" t="inlineStr">
         <is>
-          <t>ESCUELA NORMAL DE EDUCACION FISICA</t>
+          <t>EOUM NO.3</t>
         </is>
       </c>
       <c r="M135" s="2" t="inlineStr">
         <is>
-          <t>ENTRE 1A. Y 2A. AVENIDA DE LA COLONIA SANTA FE</t>
+          <t>SECTOR LA MANCHURIA CANTON SAN ANTONIO</t>
         </is>
       </c>
       <c r="N135" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.58057914,-91.45782234</t>
         </is>
       </c>
       <c r="O135" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P135" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q135" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R135" s="1" t="n">
-        <v>55</v>
+        <v>217</v>
       </c>
       <c r="S135" s="1" t="n">
-        <v>62</v>
+        <v>236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="n">
-        <v>5898</v>
+        <v>5857</v>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
-          <t>10-10-2269-42_2025</t>
+          <t>10-08-2317-42_2025</t>
         </is>
       </c>
       <c r="C136" s="2" t="inlineStr">
         <is>
-          <t>10-10-2269-42</t>
+          <t>10-08-2317-42</t>
         </is>
       </c>
       <c r="D136" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E136" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F136" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G136" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H136" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I136" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J136" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K136" s="2" t="inlineStr">
         <is>
-          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
+          <t>SAMAYAC</t>
         </is>
       </c>
       <c r="L136" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM MIGUEL GARCIA GRANADOS</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M136" s="2" t="inlineStr">
         <is>
-          <t>ALDEA BARRIOS 1</t>
+          <t>CANTON SAN ANTONIO NIMA</t>
         </is>
       </c>
       <c r="N136" s="2" t="inlineStr">
         <is>
-          <t>14.52679029,-91.39065774</t>
+          <t>14.58939926,-91.47269452</t>
         </is>
       </c>
       <c r="O136" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P136" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q136" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R136" s="1" t="n">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="S136" s="1" t="n">
         <v>59</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="n">
-        <v>5899</v>
+        <v>5859</v>
       </c>
       <c r="B137" s="2" t="inlineStr">
         <is>
-          <t>10-10-2516-43_2025</t>
+          <t>10-09-0001-42_2025</t>
         </is>
       </c>
       <c r="C137" s="2" t="inlineStr">
         <is>
-          <t>10-10-2516-43</t>
+          <t>10-09-0001-42</t>
         </is>
       </c>
       <c r="D137" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E137" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F137" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G137" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H137" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I137" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J137" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K137" s="2" t="inlineStr">
         <is>
-          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
+          <t>SAN PABLO JOCOPILAS</t>
         </is>
       </c>
       <c r="L137" s="2" t="inlineStr">
         <is>
-          <t>ESCUELA OFICIAL RURAL PARA VARONES</t>
+          <t>EODP COMUNIDAD I.A.N. CASITAS</t>
         </is>
       </c>
       <c r="M137" s="2" t="inlineStr">
         <is>
-          <t>ALDEA MARGARITAS DEL ROSARIO</t>
+          <t>I.A.N CASITAS</t>
         </is>
       </c>
       <c r="N137" s="2" t="inlineStr">
         <is>
-          <t>14.50300245,-91.42956302</t>
+          <t>14.61245292,-91.42718262</t>
         </is>
       </c>
       <c r="O137" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P137" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q137" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R137" s="1" t="n">
-        <v>292</v>
+        <v>54</v>
       </c>
       <c r="S137" s="1" t="n">
-        <v>282</v>
+        <v>49</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="n">
-        <v>5900</v>
+        <v>5860</v>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
-          <t>10-10-2552-43_2025</t>
+          <t>10-09-0002-42_2025</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
-          <t>10-10-2552-43</t>
+          <t>10-09-0002-42</t>
         </is>
       </c>
       <c r="D138" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E138" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F138" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G138" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H138" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I138" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J138" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K138" s="2" t="inlineStr">
         <is>
-          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
+          <t>SAN PABLO JOCOPILAS</t>
         </is>
       </c>
       <c r="L138" s="2" t="inlineStr">
         <is>
-          <t>EORM SECTOR TAHUAL</t>
+          <t>EODP COMUNIDAD AGRARIA CHOCOLA</t>
         </is>
       </c>
       <c r="M138" s="2" t="inlineStr">
         <is>
-          <t>ALDEA BARRIOS 1</t>
+          <t>COMUNIDAD AGRARIA CHOCOLA</t>
         </is>
       </c>
       <c r="N138" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.61931004,-91.42404281</t>
         </is>
       </c>
       <c r="O138" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P138" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q138" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R138" s="1" t="n">
-        <v>146</v>
+        <v>107</v>
       </c>
       <c r="S138" s="1" t="n">
-        <v>140</v>
+        <v>98</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="n">
-        <v>5901</v>
+        <v>5861</v>
       </c>
       <c r="B139" s="2" t="inlineStr">
         <is>
-          <t>10-10-2574-42_2025</t>
+          <t>10-09-0003-42_2025</t>
         </is>
       </c>
       <c r="C139" s="2" t="inlineStr">
         <is>
-          <t>10-10-2574-42</t>
+          <t>10-09-0003-42</t>
         </is>
       </c>
       <c r="D139" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E139" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F139" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G139" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H139" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I139" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J139" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K139" s="2" t="inlineStr">
         <is>
-          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
+          <t>SAN PABLO JOCOPILAS</t>
         </is>
       </c>
       <c r="L139" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM NO.2</t>
+          <t>EODP SECTOR SAN PABLITO COMUNIDAD AGRARIA LOLEMI</t>
         </is>
       </c>
       <c r="M139" s="2" t="inlineStr">
         <is>
-          <t>ALDEA BARRIOS I</t>
+          <t>SECTOR SAN PABLITO COMUNIDAD AGRARIA LOLEMI</t>
         </is>
       </c>
       <c r="N139" s="2" t="inlineStr">
         <is>
-          <t>14.51810723,-91.38712996</t>
+          <t>14.61492448,-91.42912359</t>
         </is>
       </c>
       <c r="O139" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P139" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q139" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R139" s="1" t="n">
-        <v>134</v>
+        <v>22</v>
       </c>
       <c r="S139" s="1" t="n">
-        <v>133</v>
+        <v>12</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="n">
-        <v>5907</v>
+        <v>5862</v>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
-          <t>10-11-0271-43_2025</t>
+          <t>10-09-0004-43_2025</t>
         </is>
       </c>
       <c r="C140" s="2" t="inlineStr">
         <is>
-          <t>10-11-0271-43</t>
+          <t>10-09-0004-43</t>
         </is>
       </c>
       <c r="D140" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E140" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F140" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G140" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H140" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I140" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J140" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K140" s="2" t="inlineStr">
         <is>
-          <t>SAN MIGUEL PANAM</t>
+          <t>SAN PABLO JOCOPILAS</t>
         </is>
       </c>
       <c r="L140" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EORM COMUNIDAD I.A.N. CASITAS</t>
         </is>
       </c>
       <c r="M140" s="2" t="inlineStr">
         <is>
-          <t>CANTON MONTELLANO</t>
+          <t>COMUNIDAD I.A.N CASITAS</t>
         </is>
       </c>
       <c r="N140" s="2" t="inlineStr">
         <is>
-          <t>14.48179298,-91.35743915</t>
+          <t>14.61245292,-91.42718262</t>
         </is>
       </c>
       <c r="O140" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P140" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q140" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R140" s="1" t="n">
-        <v>395</v>
+        <v>130</v>
       </c>
       <c r="S140" s="1" t="n">
-        <v>384</v>
+        <v>126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="n">
-        <v>5912</v>
+        <v>18998</v>
       </c>
       <c r="B141" s="2" t="inlineStr">
         <is>
-          <t>10-12-0004-45_2025</t>
+          <t>10-09-0005-43_2025</t>
         </is>
       </c>
       <c r="C141" s="2" t="inlineStr">
         <is>
-          <t>10-12-0004-45</t>
+          <t>10-09-0005-43</t>
         </is>
       </c>
       <c r="D141" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E141" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F141" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G141" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H141" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I141" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J141" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K141" s="2" t="inlineStr">
         <is>
-          <t>SAN GABRIEL</t>
+          <t>SAN PABLO JOCOPILAS</t>
         </is>
       </c>
       <c r="L141" s="2" t="inlineStr">
         <is>
-          <t>INEB</t>
+          <t>EORM SECTOR SAN PABLITO COMUNIDAD AGRARIA LOLEMI</t>
         </is>
       </c>
       <c r="M141" s="2" t="inlineStr">
         <is>
-          <t>SAN GABRIEL SUCHITEPEQUEZ</t>
+          <t>SECTOR SAN PABLITO COMUNIDAD AGRARIA LOLEMI</t>
         </is>
       </c>
       <c r="N141" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.61492448,-91.42912359</t>
         </is>
       </c>
       <c r="O141" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P141" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q141" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R141" s="1" t="n">
-        <v>213</v>
+        <v>46</v>
       </c>
       <c r="S141" s="1" t="n">
-        <v>238</v>
+        <v>49</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="n">
-        <v>5916</v>
+        <v>18999</v>
       </c>
       <c r="B142" s="2" t="inlineStr">
         <is>
-          <t>10-12-1889-43_2025</t>
+          <t>10-09-0006-43_2025</t>
         </is>
       </c>
       <c r="C142" s="2" t="inlineStr">
         <is>
-          <t>10-12-1889-43</t>
+          <t>10-09-0006-43</t>
         </is>
       </c>
       <c r="D142" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E142" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F142" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G142" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H142" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I142" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J142" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K142" s="2" t="inlineStr">
         <is>
-          <t>SAN GABRIEL</t>
+          <t>SAN PABLO JOCOPILAS</t>
         </is>
       </c>
       <c r="L142" s="2" t="inlineStr">
         <is>
-          <t>EOUM</t>
+          <t>EORM COMUNIDAD AGRARIA CHOCOLA</t>
         </is>
       </c>
       <c r="M142" s="2" t="inlineStr">
         <is>
-          <t>CANTON SAN JORGE</t>
+          <t>COMUNIDAD AGRARIA CHOCOLA</t>
         </is>
       </c>
       <c r="N142" s="2" t="inlineStr">
         <is>
-          <t>14.51956326,-91.50881331</t>
+          <t>14.61931004,-91.42404281</t>
         </is>
       </c>
       <c r="O142" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P142" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q142" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R142" s="1" t="n">
-        <v>229</v>
+        <v>287</v>
       </c>
       <c r="S142" s="1" t="n">
-        <v>211</v>
+        <v>295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="n">
-        <v>5923</v>
+        <v>5865</v>
       </c>
       <c r="B143" s="2" t="inlineStr">
         <is>
-          <t>10-13-0009-43_2025</t>
+          <t>10-09-0009-46_2025</t>
         </is>
       </c>
       <c r="C143" s="2" t="inlineStr">
         <is>
-          <t>10-13-0009-43</t>
+          <t>10-09-0009-46</t>
         </is>
       </c>
       <c r="D143" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E143" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F143" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Diversificado</t>
         </is>
       </c>
       <c r="G143" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H143" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I143" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J143" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K143" s="2" t="inlineStr">
         <is>
-          <t>CHICACAO</t>
+          <t>SAN PABLO JOCOPILAS</t>
         </is>
       </c>
       <c r="L143" s="2" t="inlineStr">
         <is>
-          <t>EORM LOTIFICACION EL RECUERDO</t>
+          <t>INSTITUTO NACIONAL DE EDUCACION DIVERSIFICADA SAN PABLO JOCOPILAS</t>
         </is>
       </c>
       <c r="M143" s="2" t="inlineStr">
         <is>
-          <t>LOTIFICACION EL RECUERDO</t>
+          <t>CALLE PRINCIPAL</t>
         </is>
       </c>
       <c r="N143" s="2" t="inlineStr">
         <is>
-          <t>14.54142536,-91.32135027</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O143" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P143" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q143" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R143" s="1" t="n">
-        <v>589</v>
+        <v>124</v>
       </c>
       <c r="S143" s="1" t="n">
-        <v>545</v>
+        <v>131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="n">
-        <v>5935</v>
+        <v>19000</v>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
-          <t>10-13-0031-45_2025</t>
+          <t>10-09-0013-45_2025</t>
         </is>
       </c>
       <c r="C144" s="2" t="inlineStr">
         <is>
-          <t>10-13-0031-45</t>
+          <t>10-09-0013-45</t>
         </is>
       </c>
       <c r="D144" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E144" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F144" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G144" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H144" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I144" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J144" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K144" s="2" t="inlineStr">
         <is>
-          <t>CHICACAO</t>
+          <t>SAN PABLO JOCOPILAS</t>
         </is>
       </c>
       <c r="L144" s="2" t="inlineStr">
         <is>
-          <t>INEB DE TELESECUNDARIA</t>
+          <t>INSTITUTO DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M144" s="2" t="inlineStr">
         <is>
-          <t>CANTON RIO TARROS</t>
+          <t>SECTOR EL SOCORRO COMUNIDAD AGRARIA, CHOCOLA</t>
         </is>
       </c>
       <c r="N144" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O144" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P144" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q144" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R144" s="1" t="n">
-        <v>86</v>
+        <v>43</v>
       </c>
       <c r="S144" s="1" t="n">
-        <v>83</v>
+        <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="n">
-        <v>5937</v>
+        <v>19001</v>
       </c>
       <c r="B145" s="2" t="inlineStr">
         <is>
-          <t>10-13-0285-43_2025</t>
+          <t>10-09-0072-45_2025</t>
         </is>
       </c>
       <c r="C145" s="2" t="inlineStr">
         <is>
-          <t>10-13-0285-43</t>
+          <t>10-09-0072-45</t>
         </is>
       </c>
       <c r="D145" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E145" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F145" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G145" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H145" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I145" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J145" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K145" s="2" t="inlineStr">
         <is>
-          <t>CHICACAO</t>
+          <t>SAN PABLO JOCOPILAS</t>
         </is>
       </c>
       <c r="L145" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>INEB CON ORIENTACION OCUPACIONAL</t>
         </is>
       </c>
       <c r="M145" s="2" t="inlineStr">
         <is>
-          <t>SECTOR I Y II CASERIO SANTA LUCIA PAMAXAN</t>
+          <t>CALLE PRINCIPAL</t>
         </is>
       </c>
       <c r="N145" s="2" t="inlineStr">
         <is>
-          <t>14.62421173,-91.35260734</t>
+          <t>14.58492951,-91.45550893</t>
         </is>
       </c>
       <c r="O145" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P145" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q145" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R145" s="1" t="n">
-        <v>178</v>
+        <v>447</v>
       </c>
       <c r="S145" s="1" t="n">
-        <v>163</v>
+        <v>454</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="n">
-        <v>5938</v>
+        <v>19002</v>
       </c>
       <c r="B146" s="2" t="inlineStr">
         <is>
-          <t>10-13-0286-43_2025</t>
+          <t>10-09-0227-43_2025</t>
         </is>
       </c>
       <c r="C146" s="2" t="inlineStr">
         <is>
-          <t>10-13-0286-43</t>
+          <t>10-09-0227-43</t>
         </is>
       </c>
       <c r="D146" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E146" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F146" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G146" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H146" s="2" t="inlineStr">
         <is>
-          <t>Monolingüe</t>
+          <t>Bilingüe</t>
         </is>
       </c>
       <c r="I146" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J146" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K146" s="2" t="inlineStr">
         <is>
-          <t>CHICACAO</t>
+          <t>SAN PABLO JOCOPILAS</t>
         </is>
       </c>
       <c r="L146" s="2" t="inlineStr">
         <is>
-          <t>EOUV 20 DE OCTUBRE</t>
+          <t>EORM EL QUETZAL</t>
         </is>
       </c>
       <c r="M146" s="2" t="inlineStr">
         <is>
-          <t>1A. AVE. 3-22 ZONA 2</t>
+          <t>COMUNIDAD AGRARIA CHOCOLA</t>
         </is>
       </c>
       <c r="N146" s="2" t="inlineStr">
         <is>
-          <t>14.54190161,-91.32731293</t>
+          <t>14.61621933,-91.42413909</t>
         </is>
       </c>
       <c r="O146" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P146" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q146" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R146" s="1" t="n">
-        <v>593</v>
+        <v>439</v>
       </c>
       <c r="S146" s="1" t="n">
-        <v>587</v>
+        <v>421</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="n">
-        <v>5939</v>
+        <v>19003</v>
       </c>
       <c r="B147" s="2" t="inlineStr">
         <is>
-          <t>10-13-0287-43_2025</t>
+          <t>10-09-0230-43_2025</t>
         </is>
       </c>
       <c r="C147" s="2" t="inlineStr">
         <is>
-          <t>10-13-0287-43</t>
+          <t>10-09-0230-43</t>
         </is>
       </c>
       <c r="D147" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E147" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F147" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G147" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H147" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I147" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J147" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K147" s="2" t="inlineStr">
         <is>
-          <t>CHICACAO</t>
+          <t>SAN PABLO JOCOPILAS</t>
         </is>
       </c>
       <c r="L147" s="2" t="inlineStr">
         <is>
-          <t>EOUN GABRIELA MISTRAL</t>
+          <t>EORM JOSE JOAQUIN PALMA</t>
         </is>
       </c>
       <c r="M147" s="2" t="inlineStr">
         <is>
-          <t>1A. CALLE 5-39 ZONA 1</t>
+          <t>COMUNIDAD AGRARIA LOLEMI</t>
         </is>
       </c>
       <c r="N147" s="2" t="inlineStr">
         <is>
-          <t>14.54569351,-91.32419443</t>
+          <t>14.61799111,-91.43490327</t>
         </is>
       </c>
       <c r="O147" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P147" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q147" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R147" s="1" t="n">
-        <v>714</v>
+        <v>237</v>
       </c>
       <c r="S147" s="1" t="n">
-        <v>719</v>
+        <v>242</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="n">
-        <v>5941</v>
+        <v>5868</v>
       </c>
       <c r="B148" s="2" t="inlineStr">
         <is>
-          <t>10-13-0291-43_2025</t>
+          <t>10-09-0231-43_2025</t>
         </is>
       </c>
       <c r="C148" s="2" t="inlineStr">
         <is>
-          <t>10-13-0291-43</t>
+          <t>10-09-0231-43</t>
         </is>
       </c>
       <c r="D148" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E148" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F148" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G148" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H148" s="2" t="inlineStr">
         <is>
-          <t>Bilingüe</t>
+          <t>Monolingüe</t>
         </is>
       </c>
       <c r="I148" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J148" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K148" s="2" t="inlineStr">
         <is>
-          <t>CHICACAO</t>
+          <t>SAN PABLO JOCOPILAS</t>
         </is>
       </c>
       <c r="L148" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M148" s="2" t="inlineStr">
         <is>
-          <t>ALDEA NAHUALATE</t>
+          <t>MICROPARCELAMIENTO LAS PIEDRECITAS</t>
         </is>
       </c>
       <c r="N148" s="2" t="inlineStr">
         <is>
-          <t>14.43821908,-91.3809644</t>
+          <t>14.57197739,-91.43921912</t>
         </is>
       </c>
       <c r="O148" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P148" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q148" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R148" s="1" t="n">
-        <v>471</v>
+        <v>103</v>
       </c>
       <c r="S148" s="1" t="n">
-        <v>454</v>
+        <v>103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="n">
-        <v>5943</v>
+        <v>19004</v>
       </c>
       <c r="B149" s="2" t="inlineStr">
         <is>
-          <t>10-13-0294-43_2025</t>
+          <t>10-09-1791-42_2025</t>
         </is>
       </c>
       <c r="C149" s="2" t="inlineStr">
         <is>
-          <t>10-13-0294-43</t>
+          <t>10-09-1791-42</t>
         </is>
       </c>
       <c r="D149" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E149" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F149" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G149" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H149" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I149" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J149" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K149" s="2" t="inlineStr">
         <is>
-          <t>CHICACAO</t>
+          <t>SAN PABLO JOCOPILAS</t>
         </is>
       </c>
       <c r="L149" s="2" t="inlineStr">
         <is>
-          <t>EORM REPUBLICA DE COLOMBIA</t>
+          <t>EODP FELIPA ARANA SOTO</t>
         </is>
       </c>
       <c r="M149" s="2" t="inlineStr">
         <is>
-          <t>SECTOR I CANTON CONCEPCION CHINAN</t>
+          <t>SAN PABLO JOCOPILAS</t>
         </is>
       </c>
       <c r="N149" s="2" t="inlineStr">
         <is>
-          <t>14.57168201,-91.33611796</t>
+          <t>14.58685276,-91.45246984</t>
         </is>
       </c>
       <c r="O149" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P149" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q149" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R149" s="1" t="n">
-        <v>367</v>
+        <v>136</v>
       </c>
       <c r="S149" s="1" t="n">
-        <v>331</v>
+        <v>135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="n">
-        <v>5945</v>
+        <v>19005</v>
       </c>
       <c r="B150" s="2" t="inlineStr">
         <is>
-          <t>10-13-0323-43_2025</t>
+          <t>10-09-1857-42_2025</t>
         </is>
       </c>
       <c r="C150" s="2" t="inlineStr">
         <is>
-          <t>10-13-0323-43</t>
+          <t>10-09-1857-42</t>
         </is>
       </c>
       <c r="D150" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E150" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F150" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G150" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H150" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I150" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J150" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K150" s="2" t="inlineStr">
         <is>
-          <t>CHICACAO</t>
+          <t>SAN PABLO JOCOPILAS</t>
         </is>
       </c>
       <c r="L150" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M150" s="2" t="inlineStr">
         <is>
-          <t>CASERIO SAN FLORENCIO</t>
+          <t>COMUNIDAD AGRARIA MADRE MIA</t>
         </is>
       </c>
       <c r="N150" s="2" t="inlineStr">
         <is>
-          <t>14.56595248,-91.32860718</t>
+          <t>14.59541117,-91.44007499</t>
         </is>
       </c>
       <c r="O150" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P150" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q150" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R150" s="1" t="n">
-        <v>75</v>
+        <v>162</v>
       </c>
       <c r="S150" s="1" t="n">
-        <v>62</v>
+        <v>148</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="n">
-        <v>5948</v>
+        <v>5869</v>
       </c>
       <c r="B151" s="2" t="inlineStr">
         <is>
-          <t>10-13-0904-43_2025</t>
+          <t>10-09-2207-43_2025</t>
         </is>
       </c>
       <c r="C151" s="2" t="inlineStr">
         <is>
-          <t>10-13-0904-43</t>
+          <t>10-09-2207-43</t>
         </is>
       </c>
       <c r="D151" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E151" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F151" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G151" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H151" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I151" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J151" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K151" s="2" t="inlineStr">
         <is>
-          <t>CHICACAO</t>
+          <t>SAN PABLO JOCOPILAS</t>
         </is>
       </c>
       <c r="L151" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M151" s="2" t="inlineStr">
         <is>
-          <t>SECTOR II CANTON CONCEPCION CHINAN</t>
+          <t>COMUNIDAD LA LADRILLERA</t>
         </is>
       </c>
       <c r="N151" s="2" t="inlineStr">
         <is>
-          <t>14.57531767,-91.34280018</t>
+          <t>14.60857529,-91.41119893</t>
         </is>
       </c>
       <c r="O151" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P151" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q151" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R151" s="1" t="n">
-        <v>288</v>
+        <v>49</v>
       </c>
       <c r="S151" s="1" t="n">
-        <v>257</v>
+        <v>51</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="n">
-        <v>5949</v>
+        <v>5870</v>
       </c>
       <c r="B152" s="2" t="inlineStr">
         <is>
-          <t>10-13-1733-42_2025</t>
+          <t>10-09-2270-43_2025</t>
         </is>
       </c>
       <c r="C152" s="2" t="inlineStr">
         <is>
-          <t>10-13-1733-42</t>
+          <t>10-09-2270-43</t>
         </is>
       </c>
       <c r="D152" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E152" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F152" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G152" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H152" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I152" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J152" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K152" s="2" t="inlineStr">
         <is>
-          <t>CHICACAO</t>
+          <t>SAN PABLO JOCOPILAS</t>
         </is>
       </c>
       <c r="L152" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M152" s="2" t="inlineStr">
         <is>
-          <t>ALDEA NAHUALATE</t>
+          <t>SECTOR EL SOCORRO COMUNIDAD AGRARIA CHOCOLA</t>
         </is>
       </c>
       <c r="N152" s="2" t="inlineStr">
         <is>
-          <t>14.43821908,-91.3809644</t>
+          <t>14.51808126,-91.38729718</t>
         </is>
       </c>
       <c r="O152" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P152" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q152" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R152" s="1" t="n">
-        <v>150</v>
+        <v>131</v>
       </c>
       <c r="S152" s="1" t="n">
-        <v>135</v>
+        <v>117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="n">
-        <v>5953</v>
+        <v>19006</v>
       </c>
       <c r="B153" s="2" t="inlineStr">
         <is>
-          <t>10-13-1850-42_2025</t>
+          <t>10-10-0004-42_2025</t>
         </is>
       </c>
       <c r="C153" s="2" t="inlineStr">
         <is>
-          <t>10-13-1850-42</t>
+          <t>10-10-0004-42</t>
         </is>
       </c>
       <c r="D153" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E153" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F153" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G153" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H153" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I153" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J153" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K153" s="2" t="inlineStr">
         <is>
-          <t>CHICACAO</t>
+          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L153" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M153" s="2" t="inlineStr">
         <is>
-          <t>CANTON RIO TARROS</t>
+          <t>ALDEA BARRIOS II</t>
         </is>
       </c>
       <c r="N153" s="2" t="inlineStr">
         <is>
-          <t>14.49258023,-91.34391774</t>
+          <t>14.5253172,-91.40387146</t>
         </is>
       </c>
       <c r="O153" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P153" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q153" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R153" s="1" t="n">
-        <v>164</v>
+        <v>121</v>
       </c>
       <c r="S153" s="1" t="n">
-        <v>164</v>
+        <v>105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="n">
-        <v>5956</v>
+        <v>5871</v>
       </c>
       <c r="B154" s="2" t="inlineStr">
         <is>
-          <t>10-13-2006-42_2025</t>
+          <t>10-10-0007-42_2025</t>
         </is>
       </c>
       <c r="C154" s="2" t="inlineStr">
         <is>
-          <t>10-13-2006-42</t>
+          <t>10-10-0007-42</t>
         </is>
       </c>
       <c r="D154" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E154" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F154" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G154" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H154" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I154" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J154" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K154" s="2" t="inlineStr">
         <is>
-          <t>CHICACAO</t>
+          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L154" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EODP COMUNIDAD SANTA RITA PACHIPA</t>
         </is>
       </c>
       <c r="M154" s="2" t="inlineStr">
         <is>
-          <t>CASERIO LABOR BRISAS DEL MOCA</t>
+          <t>COMUNIDAD SANTA RITA PACHIPA</t>
         </is>
       </c>
       <c r="N154" s="2" t="inlineStr">
         <is>
-          <t>14.41113614,-91.36209371</t>
+          <t>14.5152742,-91.41168127</t>
         </is>
       </c>
       <c r="O154" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P154" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q154" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R154" s="1" t="n">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="S154" s="1" t="n">
-        <v>33</v>
+        <v>49</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="n">
-        <v>5964</v>
+        <v>19007</v>
       </c>
       <c r="B155" s="2" t="inlineStr">
         <is>
-          <t>10-14-0004-43_2025</t>
+          <t>10-10-0010-42_2025</t>
         </is>
       </c>
       <c r="C155" s="2" t="inlineStr">
         <is>
-          <t>10-14-0004-43</t>
+          <t>10-10-0010-42</t>
         </is>
       </c>
       <c r="D155" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E155" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F155" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G155" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H155" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I155" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J155" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K155" s="2" t="inlineStr">
         <is>
-          <t>PATULUL</t>
+          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L155" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP SECTOR SAN VICENTE , ALDEA BARRIOS I</t>
         </is>
       </c>
       <c r="M155" s="2" t="inlineStr">
         <is>
-          <t>COMUNIDAD EL ESFUERZO DE LOS VICENTES COYOLATE</t>
+          <t>SECTOR SAN VICENTE ALDEA BARRIOS I</t>
         </is>
       </c>
       <c r="N155" s="2" t="inlineStr">
         <is>
-          <t>14.34422739,-91.14177402</t>
+          <t>14.52024729,-91.40264599</t>
         </is>
       </c>
       <c r="O155" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P155" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q155" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R155" s="1" t="n">
-        <v>130</v>
+        <v>50</v>
       </c>
       <c r="S155" s="1" t="n">
-        <v>141</v>
+        <v>54</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="n">
-        <v>5966</v>
+        <v>5872</v>
       </c>
       <c r="B156" s="2" t="inlineStr">
         <is>
-          <t>10-14-0014-43_2025</t>
+          <t>10-10-0012-42_2025</t>
         </is>
       </c>
       <c r="C156" s="2" t="inlineStr">
         <is>
-          <t>10-14-0014-43</t>
+          <t>10-10-0012-42</t>
         </is>
       </c>
       <c r="D156" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E156" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F156" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G156" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H156" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I156" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J156" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K156" s="2" t="inlineStr">
         <is>
-          <t>PATULUL</t>
+          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L156" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP ALDEA CONCEPCION IXTACAPA II</t>
         </is>
       </c>
       <c r="M156" s="2" t="inlineStr">
         <is>
-          <t>CASERIO LA PROVIDENCIA</t>
+          <t>ALDEA CONCEPCION IXTACAPA II</t>
         </is>
       </c>
       <c r="N156" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.52667495,-91.42554546</t>
         </is>
       </c>
       <c r="O156" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P156" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q156" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R156" s="1" t="n">
-        <v>72</v>
+        <v>13</v>
       </c>
       <c r="S156" s="1" t="n">
-        <v>65</v>
+        <v>15</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="n">
-        <v>5970</v>
+        <v>5873</v>
       </c>
       <c r="B157" s="2" t="inlineStr">
         <is>
-          <t>10-14-0043-43_2025</t>
+          <t>10-10-0014-43_2025</t>
         </is>
       </c>
       <c r="C157" s="2" t="inlineStr">
         <is>
-          <t>10-14-0043-43</t>
+          <t>10-10-0014-43</t>
         </is>
       </c>
       <c r="D157" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E157" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F157" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G157" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H157" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I157" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J157" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K157" s="2" t="inlineStr">
         <is>
-          <t>PATULUL</t>
+          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L157" s="2" t="inlineStr">
         <is>
-          <t>EOUM</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M157" s="2" t="inlineStr">
         <is>
-          <t>COLONIA LAS CONCHITAS</t>
+          <t>ALDEA TONQUIN I</t>
         </is>
       </c>
       <c r="N157" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.51876039,-91.41128527</t>
         </is>
       </c>
       <c r="O157" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P157" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q157" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R157" s="1" t="n">
-        <v>116</v>
+        <v>195</v>
       </c>
       <c r="S157" s="1" t="n">
-        <v>95</v>
+        <v>175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="n">
-        <v>5977</v>
+        <v>5874</v>
       </c>
       <c r="B158" s="2" t="inlineStr">
         <is>
-          <t>10-14-1873-42_2025</t>
+          <t>10-10-0015-43_2025</t>
         </is>
       </c>
       <c r="C158" s="2" t="inlineStr">
         <is>
-          <t>10-14-1873-42</t>
+          <t>10-10-0015-43</t>
         </is>
       </c>
       <c r="D158" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E158" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F158" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G158" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H158" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I158" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J158" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K158" s="2" t="inlineStr">
         <is>
-          <t>PATULUL</t>
+          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L158" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M158" s="2" t="inlineStr">
         <is>
-          <t>ALDEA FRACCIONAMIENTO SAN CARLOS</t>
+          <t>CANTON LA TOMA, ALDEA NAHUALATE</t>
         </is>
       </c>
       <c r="N158" s="2" t="inlineStr">
         <is>
-          <t>14.37777992,-91.16796615</t>
+          <t>14.4864737,-91.38857412</t>
         </is>
       </c>
       <c r="O158" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P158" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q158" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R158" s="1" t="n">
-        <v>51</v>
+        <v>395</v>
       </c>
       <c r="S158" s="1" t="n">
-        <v>39</v>
+        <v>358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="n">
-        <v>5984</v>
+        <v>19008</v>
       </c>
       <c r="B159" s="2" t="inlineStr">
         <is>
-          <t>10-14-2668-45_2025</t>
+          <t>10-10-0018-43_2025</t>
         </is>
       </c>
       <c r="C159" s="2" t="inlineStr">
         <is>
-          <t>10-14-2668-45</t>
+          <t>10-10-0018-43</t>
         </is>
       </c>
       <c r="D159" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E159" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F159" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G159" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H159" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I159" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J159" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K159" s="2" t="inlineStr">
         <is>
-          <t>PATULUL</t>
+          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L159" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M159" s="2" t="inlineStr">
         <is>
-          <t>COMUNIDAD EL ESFUERZO LOS VICENTES COYOLATE</t>
+          <t>SECTOR CANDELARIA NAHUALATE II</t>
         </is>
       </c>
       <c r="N159" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.55359554,-91.40473549</t>
         </is>
       </c>
       <c r="O159" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P159" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q159" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R159" s="1" t="n">
-        <v>32</v>
+        <v>237</v>
       </c>
       <c r="S159" s="1" t="n">
-        <v>35</v>
+        <v>235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="n">
-        <v>5985</v>
+        <v>19009</v>
       </c>
       <c r="B160" s="2" t="inlineStr">
         <is>
-          <t>10-15-0002-42_2025</t>
+          <t>10-10-0022-43_2025</t>
         </is>
       </c>
       <c r="C160" s="2" t="inlineStr">
         <is>
-          <t>10-15-0002-42</t>
+          <t>10-10-0022-43</t>
         </is>
       </c>
       <c r="D160" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E160" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F160" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G160" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H160" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I160" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J160" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K160" s="2" t="inlineStr">
         <is>
-          <t>SANTA BARBARA</t>
+          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L160" s="2" t="inlineStr">
         <is>
-          <t>EODP COLONIA EL ESFUERZO</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M160" s="2" t="inlineStr">
         <is>
-          <t>COLONIA EL ESFUERZO</t>
+          <t>ALDEA BARRIOS II</t>
         </is>
       </c>
       <c r="N160" s="2" t="inlineStr">
         <is>
-          <t>14.49195733,-91.20139949</t>
+          <t>14.5253172,-91.40387146</t>
         </is>
       </c>
       <c r="O160" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P160" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q160" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R160" s="1" t="n">
-        <v>89</v>
+        <v>424</v>
       </c>
       <c r="S160" s="1" t="n">
-        <v>91</v>
+        <v>420</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="n">
-        <v>5992</v>
+        <v>19010</v>
       </c>
       <c r="B161" s="2" t="inlineStr">
         <is>
-          <t>10-15-0361-43_2025</t>
+          <t>10-10-0024-45_2025</t>
         </is>
       </c>
       <c r="C161" s="2" t="inlineStr">
         <is>
-          <t>10-15-0361-43</t>
+          <t>10-10-0024-45</t>
         </is>
       </c>
       <c r="D161" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E161" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F161" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G161" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H161" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I161" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J161" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K161" s="2" t="inlineStr">
         <is>
-          <t>SANTA BARBARA</t>
+          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L161" s="2" t="inlineStr">
         <is>
-          <t>EOUV</t>
+          <t>INEB</t>
         </is>
       </c>
       <c r="M161" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>2AV. ENTRE 1RA. Y 2DA. CALLE ZONA 1</t>
         </is>
       </c>
       <c r="N161" s="2" t="inlineStr">
         <is>
-          <t>14.43527239,-91.22763684</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O161" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P161" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q161" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R161" s="1" t="n">
-        <v>258</v>
+        <v>721</v>
       </c>
       <c r="S161" s="1" t="n">
-        <v>258</v>
+        <v>710</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="n">
-        <v>5993</v>
+        <v>19011</v>
       </c>
       <c r="B162" s="2" t="inlineStr">
         <is>
-          <t>10-15-0363-43_2025</t>
+          <t>10-10-0027-45_2025</t>
         </is>
       </c>
       <c r="C162" s="2" t="inlineStr">
         <is>
-          <t>10-15-0363-43</t>
+          <t>10-10-0027-45</t>
         </is>
       </c>
       <c r="D162" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E162" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F162" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G162" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H162" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I162" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J162" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K162" s="2" t="inlineStr">
         <is>
-          <t>SANTA BARBARA</t>
+          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L162" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M162" s="2" t="inlineStr">
         <is>
-          <t>ALDEA DIA DE REYES</t>
+          <t>ALDEA EL TRIUNFO</t>
         </is>
       </c>
       <c r="N162" s="2" t="inlineStr">
         <is>
-          <t>14.42301095,-91.23767493</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O162" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P162" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q162" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R162" s="1" t="n">
-        <v>225</v>
+        <v>96</v>
       </c>
       <c r="S162" s="1" t="n">
-        <v>221</v>
+        <v>102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="n">
-        <v>5994</v>
+        <v>5878</v>
       </c>
       <c r="B163" s="2" t="inlineStr">
         <is>
-          <t>10-15-0364-43_2025</t>
+          <t>10-10-0032-43_2025</t>
         </is>
       </c>
       <c r="C163" s="2" t="inlineStr">
         <is>
-          <t>10-15-0364-43</t>
+          <t>10-10-0032-43</t>
         </is>
       </c>
       <c r="D163" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E163" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F163" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G163" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H163" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I163" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J163" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K163" s="2" t="inlineStr">
         <is>
-          <t>SANTA BARBARA</t>
+          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L163" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M163" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL JARDIN</t>
+          <t>KILOMETRO 147 CASERIO CAMPO ALEGRE</t>
         </is>
       </c>
       <c r="N163" s="2" t="inlineStr">
         <is>
-          <t>14.42217167,-91.23180224</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O163" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P163" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q163" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R163" s="1" t="n">
-        <v>206</v>
+        <v>57</v>
       </c>
       <c r="S163" s="1" t="n">
-        <v>194</v>
+        <v>52</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="n">
-        <v>5999</v>
+        <v>19012</v>
       </c>
       <c r="B164" s="2" t="inlineStr">
         <is>
-          <t>10-16-0001-45_2025</t>
+          <t>10-10-0040-42_2025</t>
         </is>
       </c>
       <c r="C164" s="2" t="inlineStr">
         <is>
-          <t>10-16-0001-45</t>
+          <t>10-10-0040-42</t>
         </is>
       </c>
       <c r="D164" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E164" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F164" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G164" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H164" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I164" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J164" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K164" s="2" t="inlineStr">
         <is>
-          <t>SAN JUAN BAUTISTA</t>
+          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L164" s="2" t="inlineStr">
         <is>
-          <t>INEB</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M164" s="2" t="inlineStr">
         <is>
-          <t>CABECERA MUNICIPAL</t>
+          <t>SECTOR NORTE, ALDEA CONCEPCION IXTACAPA</t>
         </is>
       </c>
       <c r="N164" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O164" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P164" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q164" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R164" s="1" t="n">
-        <v>317</v>
+        <v>27</v>
       </c>
       <c r="S164" s="1" t="n">
-        <v>283</v>
+        <v>38</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="n">
-        <v>6002</v>
+        <v>19013</v>
       </c>
       <c r="B165" s="2" t="inlineStr">
         <is>
-          <t>10-16-0379-42_2025</t>
+          <t>10-10-0061-41_2025</t>
         </is>
       </c>
       <c r="C165" s="2" t="inlineStr">
         <is>
-          <t>10-16-0379-42</t>
+          <t>10-10-0061-41</t>
         </is>
       </c>
       <c r="D165" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E165" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F165" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G165" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H165" s="2" t="inlineStr">
         <is>
-          <t>Monolingüe</t>
+          <t>Bilingüe</t>
         </is>
       </c>
       <c r="I165" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J165" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K165" s="2" t="inlineStr">
         <is>
-          <t>SAN JUAN BAUTISTA</t>
+          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L165" s="2" t="inlineStr">
         <is>
-          <t>EODP JOSELINO ORELLANA MENDEZ</t>
+          <t>COPB ANEXO A EORM</t>
         </is>
       </c>
       <c r="M165" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>COLONIA SANTA FE</t>
         </is>
       </c>
       <c r="N165" s="2" t="inlineStr">
         <is>
-          <t>14.42363798,-91.17862693</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O165" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P165" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q165" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R165" s="1" t="n">
-        <v>42</v>
+        <v>91</v>
       </c>
       <c r="S165" s="1" t="n">
-        <v>50</v>
+        <v>81</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="n">
-        <v>6005</v>
+        <v>19014</v>
       </c>
       <c r="B166" s="2" t="inlineStr">
         <is>
-          <t>10-16-1765-43_2025</t>
+          <t>10-10-0065-41_2025</t>
         </is>
       </c>
       <c r="C166" s="2" t="inlineStr">
         <is>
-          <t>10-16-1765-43</t>
+          <t>10-10-0065-41</t>
         </is>
       </c>
       <c r="D166" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E166" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F166" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G166" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H166" s="2" t="inlineStr">
         <is>
-          <t>Monolingüe</t>
+          <t>Bilingüe</t>
         </is>
       </c>
       <c r="I166" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J166" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K166" s="2" t="inlineStr">
         <is>
-          <t>SAN JUAN BAUTISTA</t>
+          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L166" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>COPB ANEXO A EORM</t>
         </is>
       </c>
       <c r="M166" s="2" t="inlineStr">
         <is>
-          <t>COMUNIDAD AGRICOLA LA CONCHA</t>
+          <t>ALDEA BARRIOS I SECTOR SAN VICENTE</t>
         </is>
       </c>
       <c r="N166" s="2" t="inlineStr">
         <is>
-          <t>14.45313533,-91.1866319</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O166" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P166" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q166" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R166" s="1" t="n">
-        <v>125</v>
+        <v>48</v>
       </c>
       <c r="S166" s="1" t="n">
-        <v>116</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="n">
-        <v>6006</v>
+        <v>19015</v>
       </c>
       <c r="B167" s="2" t="inlineStr">
         <is>
-          <t>10-16-2212-42_2025</t>
+          <t>10-10-0066-41_2025</t>
         </is>
       </c>
       <c r="C167" s="2" t="inlineStr">
         <is>
-          <t>10-16-2212-42</t>
+          <t>10-10-0066-41</t>
         </is>
       </c>
       <c r="D167" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E167" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F167" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G167" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H167" s="2" t="inlineStr">
         <is>
-          <t>Monolingüe</t>
+          <t>Bilingüe</t>
         </is>
       </c>
       <c r="I167" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J167" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K167" s="2" t="inlineStr">
         <is>
-          <t>SAN JUAN BAUTISTA</t>
+          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L167" s="2" t="inlineStr">
         <is>
-          <t>CEIN -PAIN-</t>
+          <t>COPB ANEXO A EORM</t>
         </is>
       </c>
       <c r="M167" s="2" t="inlineStr">
         <is>
-          <t>CASERIO EL PLAN</t>
+          <t>ALDEA BARRIOS I SECTOR IV</t>
         </is>
       </c>
       <c r="N167" s="2" t="inlineStr">
         <is>
-          <t>14.42149961,-91.18377234</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O167" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P167" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q167" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R167" s="1" t="n">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="S167" s="1" t="n">
-        <v>36</v>
+        <v>27</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="n">
-        <v>6007</v>
+        <v>5880</v>
       </c>
       <c r="B168" s="2" t="inlineStr">
         <is>
-          <t>10-16-2670-42_2025</t>
+          <t>10-10-0076-46_2025</t>
         </is>
       </c>
       <c r="C168" s="2" t="inlineStr">
         <is>
-          <t>10-16-2670-42</t>
+          <t>10-10-0076-46</t>
         </is>
       </c>
       <c r="D168" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E168" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F168" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Diversificado</t>
         </is>
       </c>
       <c r="G168" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Doble</t>
         </is>
       </c>
       <c r="H168" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I168" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J168" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K168" s="2" t="inlineStr">
         <is>
-          <t>SAN JUAN BAUTISTA</t>
+          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L168" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>ESCUELA NORMAL DE EDUCACION FISICA</t>
         </is>
       </c>
       <c r="M168" s="2" t="inlineStr">
         <is>
-          <t>SAN JUAN BAUTISTA</t>
+          <t>ENTRE 1A. Y 2A. AVENIDA DE LA COLONIA SANTA FE</t>
         </is>
       </c>
       <c r="N168" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O168" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P168" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q168" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R168" s="1" t="n">
-        <v>134</v>
+        <v>55</v>
       </c>
       <c r="S168" s="1" t="n">
-        <v>102</v>
+        <v>62</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="n">
-        <v>6020</v>
+        <v>19016</v>
       </c>
       <c r="B169" s="2" t="inlineStr">
         <is>
-          <t>10-18-0006-46_2025</t>
+          <t>10-10-0239-43_2025</t>
         </is>
       </c>
       <c r="C169" s="2" t="inlineStr">
         <is>
-          <t>10-18-0006-46</t>
+          <t>10-10-0239-43</t>
         </is>
       </c>
       <c r="D169" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E169" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F169" s="2" t="inlineStr">
         <is>
-          <t>Diversificado</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G169" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H169" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I169" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J169" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K169" s="2" t="inlineStr">
         <is>
-          <t>ZUNILITO</t>
+          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L169" s="2" t="inlineStr">
         <is>
-          <t>INSTITUTO NACIONAL DE EDUCACION DIVERSIFICADA ZUNILITO</t>
+          <t>EOUM</t>
         </is>
       </c>
       <c r="M169" s="2" t="inlineStr">
         <is>
-          <t>2A. AVENIDA 3-10 ZONA 1</t>
+          <t>ANTIGUO BENEFICIO</t>
         </is>
       </c>
       <c r="N169" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.53284529,-91.41841281</t>
         </is>
       </c>
       <c r="O169" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P169" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q169" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R169" s="1" t="n">
-        <v>154</v>
+        <v>350</v>
       </c>
       <c r="S169" s="1" t="n">
-        <v>138</v>
+        <v>325</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="n">
-        <v>6023</v>
+        <v>19017</v>
       </c>
       <c r="B170" s="2" t="inlineStr">
         <is>
-          <t>10-19-0001-42_2025</t>
+          <t>10-10-0249-43_2025</t>
         </is>
       </c>
       <c r="C170" s="2" t="inlineStr">
         <is>
-          <t>10-19-0001-42</t>
+          <t>10-10-0249-43</t>
         </is>
       </c>
       <c r="D170" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E170" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F170" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G170" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H170" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I170" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J170" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K170" s="2" t="inlineStr">
         <is>
-          <t>PUEBLO NUEVO</t>
+          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L170" s="2" t="inlineStr">
         <is>
-          <t>EODP CANTON EL JARDIN</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M170" s="2" t="inlineStr">
         <is>
-          <t>CANTON EL JARDIN</t>
+          <t>ALDEA CONCEPCION IXTACAPA</t>
         </is>
       </c>
       <c r="N170" s="2" t="inlineStr">
         <is>
-          <t>14.64474008,-91.54120681</t>
+          <t>14.54632214,-91.43191112</t>
         </is>
       </c>
       <c r="O170" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P170" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q170" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R170" s="1" t="n">
-        <v>79</v>
+        <v>254</v>
       </c>
       <c r="S170" s="1" t="n">
-        <v>86</v>
+        <v>244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="n">
-        <v>6028</v>
+        <v>19018</v>
       </c>
       <c r="B171" s="2" t="inlineStr">
         <is>
-          <t>10-19-0403-43_2025</t>
+          <t>10-10-0251-43_2025</t>
         </is>
       </c>
       <c r="C171" s="2" t="inlineStr">
         <is>
-          <t>10-19-0403-43</t>
+          <t>10-10-0251-43</t>
         </is>
       </c>
       <c r="D171" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E171" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F171" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G171" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H171" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I171" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J171" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K171" s="2" t="inlineStr">
         <is>
-          <t>PUEBLO NUEVO</t>
+          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L171" s="2" t="inlineStr">
         <is>
-          <t>EOUM NO.1</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M171" s="2" t="inlineStr">
         <is>
-          <t>6A. AVENIDA CONTIGUO AL CAMPO DE FUTBOL</t>
+          <t>ALDEA CHEGUEZ</t>
         </is>
       </c>
       <c r="N171" s="2" t="inlineStr">
         <is>
-          <t>14.64477867,-91.53729806</t>
+          <t>14.45880729,-91.40192646</t>
         </is>
       </c>
       <c r="O171" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P171" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q171" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R171" s="1" t="n">
-        <v>207</v>
+        <v>306</v>
       </c>
       <c r="S171" s="1" t="n">
-        <v>203</v>
+        <v>308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="n">
-        <v>6031</v>
+        <v>19019</v>
       </c>
       <c r="B172" s="2" t="inlineStr">
         <is>
-          <t>10-19-1738-42_2025</t>
+          <t>10-10-0257-43_2025</t>
         </is>
       </c>
       <c r="C172" s="2" t="inlineStr">
         <is>
-          <t>10-19-1738-42</t>
+          <t>10-10-0257-43</t>
         </is>
       </c>
       <c r="D172" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E172" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F172" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G172" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H172" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I172" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J172" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K172" s="2" t="inlineStr">
         <is>
-          <t>PUEBLO NUEVO</t>
+          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L172" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EORM PROFESOR JAIME DOMINGUEZ DE LEON</t>
         </is>
       </c>
       <c r="M172" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SAN FRANCISCO PECUL</t>
+          <t>BARRIO EL MERENGUE ALDEA TONQUIN II</t>
         </is>
       </c>
       <c r="N172" s="2" t="inlineStr">
         <is>
-          <t>14.66292389,-91.53508856</t>
+          <t>14.49909045,-91.40302037</t>
         </is>
       </c>
       <c r="O172" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P172" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q172" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R172" s="1" t="n">
-        <v>102</v>
+        <v>240</v>
       </c>
       <c r="S172" s="1" t="n">
-        <v>80</v>
+        <v>202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="n">
-        <v>6033</v>
+        <v>19020</v>
       </c>
       <c r="B173" s="2" t="inlineStr">
         <is>
-          <t>10-19-2032-43_2025</t>
+          <t>10-10-0260-43_2025</t>
         </is>
       </c>
       <c r="C173" s="2" t="inlineStr">
         <is>
-          <t>10-19-2032-43</t>
+          <t>10-10-0260-43</t>
         </is>
       </c>
       <c r="D173" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E173" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F173" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G173" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H173" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I173" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J173" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K173" s="2" t="inlineStr">
         <is>
-          <t>PUEBLO NUEVO</t>
+          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L173" s="2" t="inlineStr">
         <is>
-          <t>EOUM NO.2 PROFESOR LORENZO GUARE SOP</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M173" s="2" t="inlineStr">
         <is>
-          <t>SECTOR EL REBALSE</t>
+          <t>ALDEA BARRIOS II, SECTOR LA BOLSA</t>
         </is>
       </c>
       <c r="N173" s="2" t="inlineStr">
         <is>
-          <t>14.65064379,-91.53856815</t>
+          <t>14.48250108,-91.38396452</t>
         </is>
       </c>
       <c r="O173" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P173" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q173" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R173" s="1" t="n">
-        <v>259</v>
+        <v>171</v>
       </c>
       <c r="S173" s="1" t="n">
-        <v>262</v>
+        <v>168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="n">
-        <v>6036</v>
+        <v>19021</v>
       </c>
       <c r="B174" s="2" t="inlineStr">
         <is>
-          <t>10-20-0001-42_2025</t>
+          <t>10-10-0262-42_2025</t>
         </is>
       </c>
       <c r="C174" s="2" t="inlineStr">
         <is>
-          <t>10-20-0001-42</t>
+          <t>10-10-0262-42</t>
         </is>
       </c>
       <c r="D174" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E174" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F174" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G174" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H174" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I174" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J174" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K174" s="2" t="inlineStr">
         <is>
-          <t>RIO BRAVO</t>
+          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L174" s="2" t="inlineStr">
         <is>
-          <t>EODP PARCELAMIENTO EL SOCORRO</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M174" s="2" t="inlineStr">
         <is>
-          <t>PARCELAMIENTO EL SOCORRO</t>
+          <t>COLONIA SANTA FE</t>
         </is>
       </c>
       <c r="N174" s="2" t="inlineStr">
         <is>
-          <t>14.37355183,-91.28639524</t>
+          <t>14.54526904,-91.40845134</t>
         </is>
       </c>
       <c r="O174" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P174" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q174" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R174" s="1" t="n">
-        <v>17</v>
+        <v>99</v>
       </c>
       <c r="S174" s="1" t="n">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="n">
-        <v>6037</v>
+        <v>19022</v>
       </c>
       <c r="B175" s="2" t="inlineStr">
         <is>
-          <t>10-20-0006-43_2025</t>
+          <t>10-10-1740-42_2025</t>
         </is>
       </c>
       <c r="C175" s="2" t="inlineStr">
         <is>
-          <t>10-20-0006-43</t>
+          <t>10-10-1740-42</t>
         </is>
       </c>
       <c r="D175" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E175" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F175" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G175" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H175" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I175" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J175" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K175" s="2" t="inlineStr">
         <is>
-          <t>RIO BRAVO</t>
+          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L175" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP A EORM</t>
         </is>
       </c>
       <c r="M175" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SANTA ELENA</t>
+          <t>ALDEA CHEGUEZ</t>
         </is>
       </c>
       <c r="N175" s="2" t="inlineStr">
         <is>
-          <t>14.40381992,-91.31647743</t>
+          <t>14.45880729,-91.40192646</t>
         </is>
       </c>
       <c r="O175" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P175" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q175" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R175" s="1" t="n">
-        <v>359</v>
+        <v>96</v>
       </c>
       <c r="S175" s="1" t="n">
-        <v>330</v>
+        <v>84</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="n">
-        <v>6039</v>
+        <v>19023</v>
       </c>
       <c r="B176" s="2" t="inlineStr">
         <is>
-          <t>10-20-0009-43_2025</t>
+          <t>10-10-1854-42_2025</t>
         </is>
       </c>
       <c r="C176" s="2" t="inlineStr">
         <is>
-          <t>10-20-0009-43</t>
+          <t>10-10-1854-42</t>
         </is>
       </c>
       <c r="D176" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E176" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F176" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G176" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H176" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I176" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J176" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K176" s="2" t="inlineStr">
         <is>
-          <t>RIO BRAVO</t>
+          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L176" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP ANEXA A EORM PROF. JAIME DOMINGUEZ DE LEON</t>
         </is>
       </c>
       <c r="M176" s="2" t="inlineStr">
         <is>
-          <t>COMUNIDAD OCHO DE GUATALON</t>
+          <t>BARRIO EL MERENGUE ALDEA TONQUIN II</t>
         </is>
       </c>
       <c r="N176" s="2" t="inlineStr">
         <is>
-          <t>14.38097445,-91.29171637</t>
+          <t>14.49909045,-91.40302037</t>
         </is>
       </c>
       <c r="O176" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P176" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q176" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R176" s="1" t="n">
-        <v>146</v>
+        <v>78</v>
       </c>
       <c r="S176" s="1" t="n">
-        <v>115</v>
+        <v>72</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="n">
-        <v>6044</v>
+        <v>19024</v>
       </c>
       <c r="B177" s="2" t="inlineStr">
         <is>
-          <t>10-20-0409-43_2025</t>
+          <t>10-10-2194-45_2025</t>
         </is>
       </c>
       <c r="C177" s="2" t="inlineStr">
         <is>
-          <t>10-20-0409-43</t>
+          <t>10-10-2194-45</t>
         </is>
       </c>
       <c r="D177" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E177" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F177" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G177" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H177" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I177" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J177" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K177" s="2" t="inlineStr">
         <is>
-          <t>RIO BRAVO</t>
+          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L177" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M177" s="2" t="inlineStr">
         <is>
-          <t>CASERIO LAS FLORES</t>
+          <t>ALDEA PALO GORDO</t>
         </is>
       </c>
       <c r="N177" s="2" t="inlineStr">
         <is>
-          <t>14.42209395,-91.28744356</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O177" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P177" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q177" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R177" s="1" t="n">
-        <v>345</v>
+        <v>68</v>
       </c>
       <c r="S177" s="1" t="n">
-        <v>303</v>
+        <v>65</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="n">
-        <v>6045</v>
+        <v>5898</v>
       </c>
       <c r="B178" s="2" t="inlineStr">
         <is>
-          <t>10-20-0411-43_2025</t>
+          <t>10-10-2269-42_2025</t>
         </is>
       </c>
       <c r="C178" s="2" t="inlineStr">
         <is>
-          <t>10-20-0411-43</t>
+          <t>10-10-2269-42</t>
         </is>
       </c>
       <c r="D178" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E178" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F178" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G178" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H178" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I178" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J178" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K178" s="2" t="inlineStr">
         <is>
-          <t>RIO BRAVO</t>
+          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L178" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP ANEXA A EORM MIGUEL GARCIA GRANADOS</t>
         </is>
       </c>
       <c r="M178" s="2" t="inlineStr">
         <is>
-          <t>PARCELAMIENTO GUATALON</t>
+          <t>ALDEA BARRIOS 1</t>
         </is>
       </c>
       <c r="N178" s="2" t="inlineStr">
         <is>
-          <t>14.4022172,-91.30094815</t>
+          <t>14.52679029,-91.39065774</t>
         </is>
       </c>
       <c r="O178" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P178" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q178" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R178" s="1" t="n">
-        <v>305</v>
+        <v>70</v>
       </c>
       <c r="S178" s="1" t="n">
-        <v>291</v>
+        <v>59</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="n">
-        <v>6055</v>
+        <v>19025</v>
       </c>
       <c r="B179" s="2" t="inlineStr">
         <is>
-          <t>10-21-0008-43_2025</t>
+          <t>10-10-2367-42_2025</t>
         </is>
       </c>
       <c r="C179" s="2" t="inlineStr">
         <is>
-          <t>10-21-0008-43</t>
+          <t>10-10-2367-42</t>
         </is>
       </c>
       <c r="D179" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E179" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F179" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G179" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H179" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I179" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J179" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K179" s="2" t="inlineStr">
         <is>
-          <t>SAN JOSE LA MAQUINA</t>
+          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L179" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP ANEXA A EOUM</t>
         </is>
       </c>
       <c r="M179" s="2" t="inlineStr">
         <is>
-          <t>LINEA A-13 SECTOR SIS</t>
+          <t>9A. CALLE 4-43 ZONA 3 COLONIA ANTIGUO BENEFICIO</t>
         </is>
       </c>
       <c r="N179" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.53284529,-91.41841281</t>
         </is>
       </c>
       <c r="O179" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P179" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q179" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R179" s="1" t="n">
-        <v>202</v>
+        <v>66</v>
       </c>
       <c r="S179" s="1" t="n">
-        <v>202</v>
+        <v>64</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="n">
-        <v>6058</v>
+        <v>5899</v>
       </c>
       <c r="B180" s="2" t="inlineStr">
         <is>
-          <t>10-21-0012-43_2025</t>
+          <t>10-10-2516-43_2025</t>
         </is>
       </c>
       <c r="C180" s="2" t="inlineStr">
         <is>
-          <t>10-21-0012-43</t>
+          <t>10-10-2516-43</t>
         </is>
       </c>
       <c r="D180" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E180" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F180" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G180" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H180" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I180" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J180" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K180" s="2" t="inlineStr">
         <is>
-          <t>SAN JOSE LA MAQUINA</t>
+          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L180" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>ESCUELA OFICIAL RURAL PARA VARONES</t>
         </is>
       </c>
       <c r="M180" s="2" t="inlineStr">
         <is>
-          <t>LINEA A-3 SECTOR SIS</t>
+          <t>ALDEA MARGARITAS DEL ROSARIO</t>
         </is>
       </c>
       <c r="N180" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.50300245,-91.42956302</t>
         </is>
       </c>
       <c r="O180" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P180" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q180" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R180" s="1" t="n">
-        <v>83</v>
+        <v>292</v>
       </c>
       <c r="S180" s="1" t="n">
-        <v>89</v>
+        <v>282</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="n">
-        <v>6063</v>
+        <v>5900</v>
       </c>
       <c r="B181" s="2" t="inlineStr">
         <is>
-          <t>10-21-0019-43_2025</t>
+          <t>10-10-2552-43_2025</t>
         </is>
       </c>
       <c r="C181" s="2" t="inlineStr">
         <is>
-          <t>10-21-0019-43</t>
+          <t>10-10-2552-43</t>
         </is>
       </c>
       <c r="D181" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E181" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F181" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G181" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H181" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I181" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J181" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K181" s="2" t="inlineStr">
         <is>
-          <t>SAN JOSE LA MAQUINA</t>
+          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L181" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EORM SECTOR TAHUAL</t>
         </is>
       </c>
       <c r="M181" s="2" t="inlineStr">
         <is>
-          <t>LINEA B-4 SECTOR SIS</t>
+          <t>ALDEA BARRIOS 1</t>
         </is>
       </c>
       <c r="N181" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O181" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P181" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q181" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R181" s="1" t="n">
-        <v>106</v>
+        <v>146</v>
       </c>
       <c r="S181" s="1" t="n">
-        <v>108</v>
+        <v>140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="n">
-        <v>6066</v>
+        <v>5901</v>
       </c>
       <c r="B182" s="2" t="inlineStr">
         <is>
-          <t>10-21-0024-43_2025</t>
+          <t>10-10-2574-42_2025</t>
         </is>
       </c>
       <c r="C182" s="2" t="inlineStr">
         <is>
-          <t>10-21-0024-43</t>
+          <t>10-10-2574-42</t>
         </is>
       </c>
       <c r="D182" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E182" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F182" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G182" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H182" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I182" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J182" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K182" s="2" t="inlineStr">
         <is>
-          <t>SAN JOSE LA MAQUINA</t>
+          <t>SAN ANTONIO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L182" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP ANEXA A EORM NO.2</t>
         </is>
       </c>
       <c r="M182" s="2" t="inlineStr">
         <is>
-          <t>LINEA B-16</t>
+          <t>ALDEA BARRIOS I</t>
         </is>
       </c>
       <c r="N182" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.51810723,-91.38712996</t>
         </is>
       </c>
       <c r="O182" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P182" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q182" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R182" s="1" t="n">
-        <v>30</v>
+        <v>134</v>
       </c>
       <c r="S182" s="1" t="n">
-        <v>43</v>
+        <v>133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="n">
+        <v>19026</v>
+      </c>
+      <c r="B183" s="2" t="inlineStr">
+        <is>
+          <t>10-11-0001-42_2025</t>
+        </is>
+      </c>
+      <c r="C183" s="2" t="inlineStr">
+        <is>
+          <t>10-11-0001-42</t>
+        </is>
+      </c>
+      <c r="D183" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E183" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F183" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G183" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H183" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I183" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J183" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K183" s="2" t="inlineStr">
+        <is>
+          <t>SAN MIGUEL PANAM</t>
+        </is>
+      </c>
+      <c r="L183" s="2" t="inlineStr">
+        <is>
+          <t>EODP</t>
+        </is>
+      </c>
+      <c r="M183" s="2" t="inlineStr">
+        <is>
+          <t>CANTON SAN RAFAEL BUJIYA</t>
+        </is>
+      </c>
+      <c r="N183" s="2" t="inlineStr">
+        <is>
+          <t>14.53024329,-91.35938296</t>
+        </is>
+      </c>
+      <c r="O183" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P183" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q183" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R183" s="1" t="n">
+        <v>41</v>
+      </c>
+      <c r="S183" s="1" t="n">
+        <v>37</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
+      <c r="A184" s="1" t="n">
+        <v>19027</v>
+      </c>
+      <c r="B184" s="2" t="inlineStr">
+        <is>
+          <t>10-11-0002-43_2025</t>
+        </is>
+      </c>
+      <c r="C184" s="2" t="inlineStr">
+        <is>
+          <t>10-11-0002-43</t>
+        </is>
+      </c>
+      <c r="D184" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E184" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F184" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G184" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H184" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I184" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J184" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K184" s="2" t="inlineStr">
+        <is>
+          <t>SAN MIGUEL PANAM</t>
+        </is>
+      </c>
+      <c r="L184" s="2" t="inlineStr">
+        <is>
+          <t>EORM CANTON SAN RAFAEL BUJIYA</t>
+        </is>
+      </c>
+      <c r="M184" s="2" t="inlineStr">
+        <is>
+          <t>CANTON SAN RAFAEL BUJIYA</t>
+        </is>
+      </c>
+      <c r="N184" s="2" t="inlineStr">
+        <is>
+          <t>14.53024329,-91.35938296</t>
+        </is>
+      </c>
+      <c r="O184" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P184" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q184" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R184" s="1" t="n">
+        <v>133</v>
+      </c>
+      <c r="S184" s="1" t="n">
+        <v>140</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
+      <c r="A185" s="1" t="n">
+        <v>19028</v>
+      </c>
+      <c r="B185" s="2" t="inlineStr">
+        <is>
+          <t>10-11-0006-45_2025</t>
+        </is>
+      </c>
+      <c r="C185" s="2" t="inlineStr">
+        <is>
+          <t>10-11-0006-45</t>
+        </is>
+      </c>
+      <c r="D185" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E185" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F185" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G185" s="2" t="inlineStr">
+        <is>
+          <t>Vespertina</t>
+        </is>
+      </c>
+      <c r="H185" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I185" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J185" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K185" s="2" t="inlineStr">
+        <is>
+          <t>SAN MIGUEL PANAM</t>
+        </is>
+      </c>
+      <c r="L185" s="2" t="inlineStr">
+        <is>
+          <t>INEB DE TELESECUNDARIA</t>
+        </is>
+      </c>
+      <c r="M185" s="2" t="inlineStr">
+        <is>
+          <t>CANTON VERACRUZ</t>
+        </is>
+      </c>
+      <c r="N185" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O185" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P185" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q185" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R185" s="1" t="n">
+        <v>63</v>
+      </c>
+      <c r="S185" s="1" t="n">
+        <v>48</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
+      <c r="A186" s="1" t="n">
+        <v>19029</v>
+      </c>
+      <c r="B186" s="2" t="inlineStr">
+        <is>
+          <t>10-11-0268-43_2025</t>
+        </is>
+      </c>
+      <c r="C186" s="2" t="inlineStr">
+        <is>
+          <t>10-11-0268-43</t>
+        </is>
+      </c>
+      <c r="D186" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E186" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F186" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G186" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H186" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I186" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J186" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K186" s="2" t="inlineStr">
+        <is>
+          <t>SAN MIGUEL PANAM</t>
+        </is>
+      </c>
+      <c r="L186" s="2" t="inlineStr">
+        <is>
+          <t>EOUV</t>
+        </is>
+      </c>
+      <c r="M186" s="2" t="inlineStr">
+        <is>
+          <t>5A. AV. 6A. CALLE 4-49 ZONA 1</t>
+        </is>
+      </c>
+      <c r="N186" s="2" t="inlineStr">
+        <is>
+          <t>14.52741845,-91.36777281</t>
+        </is>
+      </c>
+      <c r="O186" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P186" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q186" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R186" s="1" t="n">
+        <v>321</v>
+      </c>
+      <c r="S186" s="1" t="n">
+        <v>331</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
+      <c r="A187" s="1" t="n">
+        <v>5907</v>
+      </c>
+      <c r="B187" s="2" t="inlineStr">
+        <is>
+          <t>10-11-0271-43_2025</t>
+        </is>
+      </c>
+      <c r="C187" s="2" t="inlineStr">
+        <is>
+          <t>10-11-0271-43</t>
+        </is>
+      </c>
+      <c r="D187" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E187" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F187" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G187" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H187" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I187" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J187" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K187" s="2" t="inlineStr">
+        <is>
+          <t>SAN MIGUEL PANAM</t>
+        </is>
+      </c>
+      <c r="L187" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M187" s="2" t="inlineStr">
+        <is>
+          <t>CANTON MONTELLANO</t>
+        </is>
+      </c>
+      <c r="N187" s="2" t="inlineStr">
+        <is>
+          <t>14.48179298,-91.35743915</t>
+        </is>
+      </c>
+      <c r="O187" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P187" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q187" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R187" s="1" t="n">
+        <v>395</v>
+      </c>
+      <c r="S187" s="1" t="n">
+        <v>384</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
+      <c r="A188" s="1" t="n">
+        <v>19030</v>
+      </c>
+      <c r="B188" s="2" t="inlineStr">
+        <is>
+          <t>10-11-0272-43_2025</t>
+        </is>
+      </c>
+      <c r="C188" s="2" t="inlineStr">
+        <is>
+          <t>10-11-0272-43</t>
+        </is>
+      </c>
+      <c r="D188" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E188" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F188" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G188" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H188" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I188" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J188" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K188" s="2" t="inlineStr">
+        <is>
+          <t>SAN MIGUEL PANAM</t>
+        </is>
+      </c>
+      <c r="L188" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M188" s="2" t="inlineStr">
+        <is>
+          <t>CANTON VERACRUZ</t>
+        </is>
+      </c>
+      <c r="N188" s="2" t="inlineStr">
+        <is>
+          <t>14.51273945,-91.35861206</t>
+        </is>
+      </c>
+      <c r="O188" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P188" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q188" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R188" s="1" t="n">
+        <v>213</v>
+      </c>
+      <c r="S188" s="1" t="n">
+        <v>253</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
+      <c r="A189" s="1" t="n">
+        <v>19031</v>
+      </c>
+      <c r="B189" s="2" t="inlineStr">
+        <is>
+          <t>10-11-1767-43_2025</t>
+        </is>
+      </c>
+      <c r="C189" s="2" t="inlineStr">
+        <is>
+          <t>10-11-1767-43</t>
+        </is>
+      </c>
+      <c r="D189" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E189" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F189" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G189" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H189" s="2" t="inlineStr">
+        <is>
+          <t>Bilingüe</t>
+        </is>
+      </c>
+      <c r="I189" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J189" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K189" s="2" t="inlineStr">
+        <is>
+          <t>SAN MIGUEL PANAM</t>
+        </is>
+      </c>
+      <c r="L189" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M189" s="2" t="inlineStr">
+        <is>
+          <t>CANTON SAN JOSE</t>
+        </is>
+      </c>
+      <c r="N189" s="2" t="inlineStr">
+        <is>
+          <t>14.51197645,-91.34648259</t>
+        </is>
+      </c>
+      <c r="O189" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P189" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q189" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R189" s="1" t="n">
+        <v>153</v>
+      </c>
+      <c r="S189" s="1" t="n">
+        <v>142</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
+      <c r="A190" s="1" t="n">
+        <v>19032</v>
+      </c>
+      <c r="B190" s="2" t="inlineStr">
+        <is>
+          <t>10-11-1819-42_2025</t>
+        </is>
+      </c>
+      <c r="C190" s="2" t="inlineStr">
+        <is>
+          <t>10-11-1819-42</t>
+        </is>
+      </c>
+      <c r="D190" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E190" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F190" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G190" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H190" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I190" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J190" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K190" s="2" t="inlineStr">
+        <is>
+          <t>SAN MIGUEL PANAM</t>
+        </is>
+      </c>
+      <c r="L190" s="2" t="inlineStr">
+        <is>
+          <t>EODP</t>
+        </is>
+      </c>
+      <c r="M190" s="2" t="inlineStr">
+        <is>
+          <t>CANTON SAN JOSE</t>
+        </is>
+      </c>
+      <c r="N190" s="2" t="inlineStr">
+        <is>
+          <t>14.51197645,-91.34648259</t>
+        </is>
+      </c>
+      <c r="O190" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P190" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q190" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R190" s="1" t="n">
+        <v>50</v>
+      </c>
+      <c r="S190" s="1" t="n">
+        <v>39</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
+      <c r="A191" s="1" t="n">
+        <v>5912</v>
+      </c>
+      <c r="B191" s="2" t="inlineStr">
+        <is>
+          <t>10-12-0004-45_2025</t>
+        </is>
+      </c>
+      <c r="C191" s="2" t="inlineStr">
+        <is>
+          <t>10-12-0004-45</t>
+        </is>
+      </c>
+      <c r="D191" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E191" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F191" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G191" s="2" t="inlineStr">
+        <is>
+          <t>Vespertina</t>
+        </is>
+      </c>
+      <c r="H191" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I191" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J191" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K191" s="2" t="inlineStr">
+        <is>
+          <t>SAN GABRIEL</t>
+        </is>
+      </c>
+      <c r="L191" s="2" t="inlineStr">
+        <is>
+          <t>INEB</t>
+        </is>
+      </c>
+      <c r="M191" s="2" t="inlineStr">
+        <is>
+          <t>SAN GABRIEL SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="N191" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O191" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P191" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q191" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R191" s="1" t="n">
+        <v>213</v>
+      </c>
+      <c r="S191" s="1" t="n">
+        <v>238</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
+      <c r="A192" s="1" t="n">
+        <v>19033</v>
+      </c>
+      <c r="B192" s="2" t="inlineStr">
+        <is>
+          <t>10-12-0274-42_2025</t>
+        </is>
+      </c>
+      <c r="C192" s="2" t="inlineStr">
+        <is>
+          <t>10-12-0274-42</t>
+        </is>
+      </c>
+      <c r="D192" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E192" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F192" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G192" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H192" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I192" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J192" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K192" s="2" t="inlineStr">
+        <is>
+          <t>SAN GABRIEL</t>
+        </is>
+      </c>
+      <c r="L192" s="2" t="inlineStr">
+        <is>
+          <t>EODP</t>
+        </is>
+      </c>
+      <c r="M192" s="2" t="inlineStr">
+        <is>
+          <t>CABECERA MUNICIPAL</t>
+        </is>
+      </c>
+      <c r="N192" s="2" t="inlineStr">
+        <is>
+          <t>14.50948895,-91.50661699</t>
+        </is>
+      </c>
+      <c r="O192" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P192" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q192" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R192" s="1" t="n">
+        <v>138</v>
+      </c>
+      <c r="S192" s="1" t="n">
+        <v>122</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
+      <c r="A193" s="1" t="n">
+        <v>5916</v>
+      </c>
+      <c r="B193" s="2" t="inlineStr">
+        <is>
+          <t>10-12-1889-43_2025</t>
+        </is>
+      </c>
+      <c r="C193" s="2" t="inlineStr">
+        <is>
+          <t>10-12-1889-43</t>
+        </is>
+      </c>
+      <c r="D193" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E193" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F193" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G193" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H193" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I193" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J193" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K193" s="2" t="inlineStr">
+        <is>
+          <t>SAN GABRIEL</t>
+        </is>
+      </c>
+      <c r="L193" s="2" t="inlineStr">
+        <is>
+          <t>EOUM</t>
+        </is>
+      </c>
+      <c r="M193" s="2" t="inlineStr">
+        <is>
+          <t>CANTON SAN JORGE</t>
+        </is>
+      </c>
+      <c r="N193" s="2" t="inlineStr">
+        <is>
+          <t>14.51956326,-91.50881331</t>
+        </is>
+      </c>
+      <c r="O193" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P193" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q193" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R193" s="1" t="n">
+        <v>229</v>
+      </c>
+      <c r="S193" s="1" t="n">
+        <v>211</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
+      <c r="A194" s="1" t="n">
+        <v>19034</v>
+      </c>
+      <c r="B194" s="2" t="inlineStr">
+        <is>
+          <t>10-12-2172-42_2025</t>
+        </is>
+      </c>
+      <c r="C194" s="2" t="inlineStr">
+        <is>
+          <t>10-12-2172-42</t>
+        </is>
+      </c>
+      <c r="D194" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E194" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F194" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G194" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H194" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I194" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J194" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K194" s="2" t="inlineStr">
+        <is>
+          <t>SAN GABRIEL</t>
+        </is>
+      </c>
+      <c r="L194" s="2" t="inlineStr">
+        <is>
+          <t>CEIN -PAIN- ANEXA A EOUM RAFAEL ALVAREZ OVALLE</t>
+        </is>
+      </c>
+      <c r="M194" s="2" t="inlineStr">
+        <is>
+          <t>2A. CALLE LOTIFICACION HERCILIA</t>
+        </is>
+      </c>
+      <c r="N194" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O194" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P194" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q194" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R194" s="1" t="n">
+        <v>391</v>
+      </c>
+      <c r="S194" s="1" t="n">
+        <v>346</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
+      <c r="A195" s="1" t="n">
+        <v>19035</v>
+      </c>
+      <c r="B195" s="2" t="inlineStr">
+        <is>
+          <t>10-12-2705-42_2025</t>
+        </is>
+      </c>
+      <c r="C195" s="2" t="inlineStr">
+        <is>
+          <t>10-12-2705-42</t>
+        </is>
+      </c>
+      <c r="D195" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E195" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F195" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G195" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H195" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I195" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J195" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K195" s="2" t="inlineStr">
+        <is>
+          <t>SAN GABRIEL</t>
+        </is>
+      </c>
+      <c r="L195" s="2" t="inlineStr">
+        <is>
+          <t>EODP</t>
+        </is>
+      </c>
+      <c r="M195" s="2" t="inlineStr">
+        <is>
+          <t>SALON COMUNAL</t>
+        </is>
+      </c>
+      <c r="N195" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O195" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P195" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q195" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R195" s="1" t="n">
+        <v>41</v>
+      </c>
+      <c r="S195" s="1" t="n">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
+      <c r="A196" s="1" t="n">
+        <v>19036</v>
+      </c>
+      <c r="B196" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0007-43_2025</t>
+        </is>
+      </c>
+      <c r="C196" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0007-43</t>
+        </is>
+      </c>
+      <c r="D196" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E196" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F196" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G196" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H196" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I196" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J196" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K196" s="2" t="inlineStr">
+        <is>
+          <t>CHICACAO</t>
+        </is>
+      </c>
+      <c r="L196" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M196" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO SAN ANTONIO LAS FLORES</t>
+        </is>
+      </c>
+      <c r="N196" s="2" t="inlineStr">
+        <is>
+          <t>14.60424142,-91.36861824</t>
+        </is>
+      </c>
+      <c r="O196" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P196" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q196" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R196" s="1" t="n">
+        <v>194</v>
+      </c>
+      <c r="S196" s="1" t="n">
+        <v>160</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
+      <c r="A197" s="1" t="n">
+        <v>5923</v>
+      </c>
+      <c r="B197" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0009-43_2025</t>
+        </is>
+      </c>
+      <c r="C197" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0009-43</t>
+        </is>
+      </c>
+      <c r="D197" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E197" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F197" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G197" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H197" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I197" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J197" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K197" s="2" t="inlineStr">
+        <is>
+          <t>CHICACAO</t>
+        </is>
+      </c>
+      <c r="L197" s="2" t="inlineStr">
+        <is>
+          <t>EORM LOTIFICACION EL RECUERDO</t>
+        </is>
+      </c>
+      <c r="M197" s="2" t="inlineStr">
+        <is>
+          <t>LOTIFICACION EL RECUERDO</t>
+        </is>
+      </c>
+      <c r="N197" s="2" t="inlineStr">
+        <is>
+          <t>14.54142536,-91.32135027</t>
+        </is>
+      </c>
+      <c r="O197" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P197" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q197" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R197" s="1" t="n">
+        <v>589</v>
+      </c>
+      <c r="S197" s="1" t="n">
+        <v>545</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
+      <c r="A198" s="1" t="n">
+        <v>19037</v>
+      </c>
+      <c r="B198" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0011-43_2025</t>
+        </is>
+      </c>
+      <c r="C198" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0011-43</t>
+        </is>
+      </c>
+      <c r="D198" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E198" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F198" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G198" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H198" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I198" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J198" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K198" s="2" t="inlineStr">
+        <is>
+          <t>CHICACAO</t>
+        </is>
+      </c>
+      <c r="L198" s="2" t="inlineStr">
+        <is>
+          <t>EORM CANTON LAS VICTORIAS</t>
+        </is>
+      </c>
+      <c r="M198" s="2" t="inlineStr">
+        <is>
+          <t>CANTON LAS VICTORIAS</t>
+        </is>
+      </c>
+      <c r="N198" s="2" t="inlineStr">
+        <is>
+          <t>14.61157564,-91.35890177</t>
+        </is>
+      </c>
+      <c r="O198" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P198" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q198" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R198" s="1" t="n">
+        <v>131</v>
+      </c>
+      <c r="S198" s="1" t="n">
+        <v>133</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
+      <c r="A199" s="1" t="n">
+        <v>19038</v>
+      </c>
+      <c r="B199" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0013-45_2025</t>
+        </is>
+      </c>
+      <c r="C199" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0013-45</t>
+        </is>
+      </c>
+      <c r="D199" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E199" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F199" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G199" s="2" t="inlineStr">
+        <is>
+          <t>Vespertina</t>
+        </is>
+      </c>
+      <c r="H199" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I199" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J199" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K199" s="2" t="inlineStr">
+        <is>
+          <t>CHICACAO</t>
+        </is>
+      </c>
+      <c r="L199" s="2" t="inlineStr">
+        <is>
+          <t>INEB</t>
+        </is>
+      </c>
+      <c r="M199" s="2" t="inlineStr">
+        <is>
+          <t>1RA. CALLE 5-39 ZONA 1</t>
+        </is>
+      </c>
+      <c r="N199" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O199" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P199" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q199" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R199" s="1" t="n">
+        <v>302</v>
+      </c>
+      <c r="S199" s="1" t="n">
+        <v>351</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
+      <c r="A200" s="1" t="n">
+        <v>19039</v>
+      </c>
+      <c r="B200" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0015-46_2025</t>
+        </is>
+      </c>
+      <c r="C200" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0015-46</t>
+        </is>
+      </c>
+      <c r="D200" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E200" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F200" s="2" t="inlineStr">
+        <is>
+          <t>Diversificado</t>
+        </is>
+      </c>
+      <c r="G200" s="2" t="inlineStr">
+        <is>
+          <t>Vespertina</t>
+        </is>
+      </c>
+      <c r="H200" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I200" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J200" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K200" s="2" t="inlineStr">
+        <is>
+          <t>CHICACAO</t>
+        </is>
+      </c>
+      <c r="L200" s="2" t="inlineStr">
+        <is>
+          <t>INSTITUTO NACIONAL DE EDUCACION DIVERSIFICADA CHICACAO</t>
+        </is>
+      </c>
+      <c r="M200" s="2" t="inlineStr">
+        <is>
+          <t>1A. CALLE 5-39 ZONA 1</t>
+        </is>
+      </c>
+      <c r="N200" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O200" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P200" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q200" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R200" s="1" t="n">
+        <v>205</v>
+      </c>
+      <c r="S200" s="1" t="n">
+        <v>251</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
+      <c r="A201" s="1" t="n">
+        <v>19040</v>
+      </c>
+      <c r="B201" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0023-42_2025</t>
+        </is>
+      </c>
+      <c r="C201" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0023-42</t>
+        </is>
+      </c>
+      <c r="D201" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E201" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F201" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G201" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H201" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I201" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J201" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K201" s="2" t="inlineStr">
+        <is>
+          <t>CHICACAO</t>
+        </is>
+      </c>
+      <c r="L201" s="2" t="inlineStr">
+        <is>
+          <t>EODP</t>
+        </is>
+      </c>
+      <c r="M201" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO EL TRIUNFO</t>
+        </is>
+      </c>
+      <c r="N201" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O201" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P201" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q201" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R201" s="1" t="n">
+        <v>27</v>
+      </c>
+      <c r="S201" s="1" t="n">
+        <v>26</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
+      <c r="A202" s="1" t="n">
+        <v>19041</v>
+      </c>
+      <c r="B202" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0027-43_2025</t>
+        </is>
+      </c>
+      <c r="C202" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0027-43</t>
+        </is>
+      </c>
+      <c r="D202" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E202" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F202" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G202" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H202" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I202" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J202" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K202" s="2" t="inlineStr">
+        <is>
+          <t>CHICACAO</t>
+        </is>
+      </c>
+      <c r="L202" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M202" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO EL RANCHO</t>
+        </is>
+      </c>
+      <c r="N202" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O202" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P202" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q202" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R202" s="1" t="n">
+        <v>229</v>
+      </c>
+      <c r="S202" s="1" t="n">
+        <v>245</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
+      <c r="A203" s="1" t="n">
+        <v>5935</v>
+      </c>
+      <c r="B203" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0031-45_2025</t>
+        </is>
+      </c>
+      <c r="C203" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0031-45</t>
+        </is>
+      </c>
+      <c r="D203" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E203" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F203" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G203" s="2" t="inlineStr">
+        <is>
+          <t>Vespertina</t>
+        </is>
+      </c>
+      <c r="H203" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I203" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J203" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K203" s="2" t="inlineStr">
+        <is>
+          <t>CHICACAO</t>
+        </is>
+      </c>
+      <c r="L203" s="2" t="inlineStr">
+        <is>
+          <t>INEB DE TELESECUNDARIA</t>
+        </is>
+      </c>
+      <c r="M203" s="2" t="inlineStr">
+        <is>
+          <t>CANTON RIO TARROS</t>
+        </is>
+      </c>
+      <c r="N203" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O203" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P203" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q203" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R203" s="1" t="n">
+        <v>86</v>
+      </c>
+      <c r="S203" s="1" t="n">
+        <v>83</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
+      <c r="A204" s="1" t="n">
+        <v>19042</v>
+      </c>
+      <c r="B204" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0033-45_2025</t>
+        </is>
+      </c>
+      <c r="C204" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0033-45</t>
+        </is>
+      </c>
+      <c r="D204" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E204" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F204" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G204" s="2" t="inlineStr">
+        <is>
+          <t>Vespertina</t>
+        </is>
+      </c>
+      <c r="H204" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I204" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J204" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K204" s="2" t="inlineStr">
+        <is>
+          <t>CHICACAO</t>
+        </is>
+      </c>
+      <c r="L204" s="2" t="inlineStr">
+        <is>
+          <t>INEB INSTITUTO DE TELESECUNDARIA</t>
+        </is>
+      </c>
+      <c r="M204" s="2" t="inlineStr">
+        <is>
+          <t>CANTON EL PITO</t>
+        </is>
+      </c>
+      <c r="N204" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O204" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P204" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q204" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R204" s="1" t="n">
+        <v>27</v>
+      </c>
+      <c r="S204" s="1" t="n">
+        <v>30</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
+      <c r="A205" s="1" t="n">
+        <v>19043</v>
+      </c>
+      <c r="B205" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0278-42_2025</t>
+        </is>
+      </c>
+      <c r="C205" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0278-42</t>
+        </is>
+      </c>
+      <c r="D205" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E205" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F205" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G205" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H205" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I205" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J205" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K205" s="2" t="inlineStr">
+        <is>
+          <t>CHICACAO</t>
+        </is>
+      </c>
+      <c r="L205" s="2" t="inlineStr">
+        <is>
+          <t>EODP</t>
+        </is>
+      </c>
+      <c r="M205" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA SAN PEDRO CUTZAN</t>
+        </is>
+      </c>
+      <c r="N205" s="2" t="inlineStr">
+        <is>
+          <t>14.50849486,-91.33217484</t>
+        </is>
+      </c>
+      <c r="O205" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P205" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q205" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R205" s="1" t="n">
+        <v>174</v>
+      </c>
+      <c r="S205" s="1" t="n">
+        <v>144</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
+      <c r="A206" s="1" t="n">
+        <v>5937</v>
+      </c>
+      <c r="B206" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0285-43_2025</t>
+        </is>
+      </c>
+      <c r="C206" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0285-43</t>
+        </is>
+      </c>
+      <c r="D206" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E206" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F206" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G206" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H206" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I206" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J206" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K206" s="2" t="inlineStr">
+        <is>
+          <t>CHICACAO</t>
+        </is>
+      </c>
+      <c r="L206" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M206" s="2" t="inlineStr">
+        <is>
+          <t>SECTOR I Y II CASERIO SANTA LUCIA PAMAXAN</t>
+        </is>
+      </c>
+      <c r="N206" s="2" t="inlineStr">
+        <is>
+          <t>14.62421173,-91.35260734</t>
+        </is>
+      </c>
+      <c r="O206" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P206" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q206" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R206" s="1" t="n">
+        <v>178</v>
+      </c>
+      <c r="S206" s="1" t="n">
+        <v>163</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
+      <c r="A207" s="1" t="n">
+        <v>5938</v>
+      </c>
+      <c r="B207" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0286-43_2025</t>
+        </is>
+      </c>
+      <c r="C207" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0286-43</t>
+        </is>
+      </c>
+      <c r="D207" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E207" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F207" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G207" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H207" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I207" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J207" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K207" s="2" t="inlineStr">
+        <is>
+          <t>CHICACAO</t>
+        </is>
+      </c>
+      <c r="L207" s="2" t="inlineStr">
+        <is>
+          <t>EOUV 20 DE OCTUBRE</t>
+        </is>
+      </c>
+      <c r="M207" s="2" t="inlineStr">
+        <is>
+          <t>1A. AVE. 3-22 ZONA 2</t>
+        </is>
+      </c>
+      <c r="N207" s="2" t="inlineStr">
+        <is>
+          <t>14.54190161,-91.32731293</t>
+        </is>
+      </c>
+      <c r="O207" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P207" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q207" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R207" s="1" t="n">
+        <v>593</v>
+      </c>
+      <c r="S207" s="1" t="n">
+        <v>587</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
+      <c r="A208" s="1" t="n">
+        <v>5939</v>
+      </c>
+      <c r="B208" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0287-43_2025</t>
+        </is>
+      </c>
+      <c r="C208" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0287-43</t>
+        </is>
+      </c>
+      <c r="D208" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E208" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F208" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G208" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H208" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I208" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J208" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K208" s="2" t="inlineStr">
+        <is>
+          <t>CHICACAO</t>
+        </is>
+      </c>
+      <c r="L208" s="2" t="inlineStr">
+        <is>
+          <t>EOUN GABRIELA MISTRAL</t>
+        </is>
+      </c>
+      <c r="M208" s="2" t="inlineStr">
+        <is>
+          <t>1A. CALLE 5-39 ZONA 1</t>
+        </is>
+      </c>
+      <c r="N208" s="2" t="inlineStr">
+        <is>
+          <t>14.54569351,-91.32419443</t>
+        </is>
+      </c>
+      <c r="O208" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P208" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q208" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R208" s="1" t="n">
+        <v>714</v>
+      </c>
+      <c r="S208" s="1" t="n">
+        <v>719</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
+      <c r="A209" s="1" t="n">
+        <v>19044</v>
+      </c>
+      <c r="B209" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0289-43_2025</t>
+        </is>
+      </c>
+      <c r="C209" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0289-43</t>
+        </is>
+      </c>
+      <c r="D209" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E209" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F209" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G209" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H209" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I209" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J209" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K209" s="2" t="inlineStr">
+        <is>
+          <t>CHICACAO</t>
+        </is>
+      </c>
+      <c r="L209" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M209" s="2" t="inlineStr">
+        <is>
+          <t>CANTON SAN BARTOLO MIXPILLA</t>
+        </is>
+      </c>
+      <c r="N209" s="2" t="inlineStr">
+        <is>
+          <t>14.55254436,-91.33050827</t>
+        </is>
+      </c>
+      <c r="O209" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P209" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q209" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R209" s="1" t="n">
+        <v>620</v>
+      </c>
+      <c r="S209" s="1" t="n">
+        <v>582</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
+      <c r="A210" s="1" t="n">
+        <v>19045</v>
+      </c>
+      <c r="B210" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0290-43_2025</t>
+        </is>
+      </c>
+      <c r="C210" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0290-43</t>
+        </is>
+      </c>
+      <c r="D210" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E210" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F210" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G210" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H210" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I210" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J210" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K210" s="2" t="inlineStr">
+        <is>
+          <t>CHICACAO</t>
+        </is>
+      </c>
+      <c r="L210" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M210" s="2" t="inlineStr">
+        <is>
+          <t>CANTON SAN BARTOLO</t>
+        </is>
+      </c>
+      <c r="N210" s="2" t="inlineStr">
+        <is>
+          <t>14.54901139,-91.35490181</t>
+        </is>
+      </c>
+      <c r="O210" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P210" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q210" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R210" s="1" t="n">
+        <v>517</v>
+      </c>
+      <c r="S210" s="1" t="n">
+        <v>529</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
+      <c r="A211" s="1" t="n">
+        <v>5941</v>
+      </c>
+      <c r="B211" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0291-43_2025</t>
+        </is>
+      </c>
+      <c r="C211" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0291-43</t>
+        </is>
+      </c>
+      <c r="D211" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E211" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F211" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G211" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H211" s="2" t="inlineStr">
+        <is>
+          <t>Bilingüe</t>
+        </is>
+      </c>
+      <c r="I211" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J211" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K211" s="2" t="inlineStr">
+        <is>
+          <t>CHICACAO</t>
+        </is>
+      </c>
+      <c r="L211" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M211" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA NAHUALATE</t>
+        </is>
+      </c>
+      <c r="N211" s="2" t="inlineStr">
+        <is>
+          <t>14.43821908,-91.3809644</t>
+        </is>
+      </c>
+      <c r="O211" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P211" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q211" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R211" s="1" t="n">
+        <v>471</v>
+      </c>
+      <c r="S211" s="1" t="n">
+        <v>454</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
+      <c r="A212" s="1" t="n">
+        <v>5943</v>
+      </c>
+      <c r="B212" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0294-43_2025</t>
+        </is>
+      </c>
+      <c r="C212" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0294-43</t>
+        </is>
+      </c>
+      <c r="D212" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E212" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F212" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G212" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H212" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I212" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J212" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K212" s="2" t="inlineStr">
+        <is>
+          <t>CHICACAO</t>
+        </is>
+      </c>
+      <c r="L212" s="2" t="inlineStr">
+        <is>
+          <t>EORM REPUBLICA DE COLOMBIA</t>
+        </is>
+      </c>
+      <c r="M212" s="2" t="inlineStr">
+        <is>
+          <t>SECTOR I CANTON CONCEPCION CHINAN</t>
+        </is>
+      </c>
+      <c r="N212" s="2" t="inlineStr">
+        <is>
+          <t>14.57168201,-91.33611796</t>
+        </is>
+      </c>
+      <c r="O212" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P212" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q212" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R212" s="1" t="n">
+        <v>367</v>
+      </c>
+      <c r="S212" s="1" t="n">
+        <v>331</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
+      <c r="A213" s="1" t="n">
+        <v>5945</v>
+      </c>
+      <c r="B213" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0323-43_2025</t>
+        </is>
+      </c>
+      <c r="C213" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0323-43</t>
+        </is>
+      </c>
+      <c r="D213" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E213" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F213" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G213" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H213" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I213" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J213" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K213" s="2" t="inlineStr">
+        <is>
+          <t>CHICACAO</t>
+        </is>
+      </c>
+      <c r="L213" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M213" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO SAN FLORENCIO</t>
+        </is>
+      </c>
+      <c r="N213" s="2" t="inlineStr">
+        <is>
+          <t>14.56595248,-91.32860718</t>
+        </is>
+      </c>
+      <c r="O213" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P213" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q213" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R213" s="1" t="n">
+        <v>75</v>
+      </c>
+      <c r="S213" s="1" t="n">
+        <v>62</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
+      <c r="A214" s="1" t="n">
+        <v>19046</v>
+      </c>
+      <c r="B214" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0885-42_2025</t>
+        </is>
+      </c>
+      <c r="C214" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0885-42</t>
+        </is>
+      </c>
+      <c r="D214" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E214" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F214" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G214" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H214" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I214" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J214" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K214" s="2" t="inlineStr">
+        <is>
+          <t>CHICACAO</t>
+        </is>
+      </c>
+      <c r="L214" s="2" t="inlineStr">
+        <is>
+          <t>ERMP</t>
+        </is>
+      </c>
+      <c r="M214" s="2" t="inlineStr">
+        <is>
+          <t>CANTON CHICUTZAN</t>
+        </is>
+      </c>
+      <c r="N214" s="2" t="inlineStr">
+        <is>
+          <t>14.50240792,-91.33922471</t>
+        </is>
+      </c>
+      <c r="O214" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P214" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q214" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R214" s="1" t="n">
+        <v>140</v>
+      </c>
+      <c r="S214" s="1" t="n">
+        <v>116</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
+      <c r="A215" s="1" t="n">
+        <v>19047</v>
+      </c>
+      <c r="B215" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0902-43_2025</t>
+        </is>
+      </c>
+      <c r="C215" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0902-43</t>
+        </is>
+      </c>
+      <c r="D215" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E215" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F215" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G215" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H215" s="2" t="inlineStr">
+        <is>
+          <t>Bilingüe</t>
+        </is>
+      </c>
+      <c r="I215" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J215" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K215" s="2" t="inlineStr">
+        <is>
+          <t>CHICACAO</t>
+        </is>
+      </c>
+      <c r="L215" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M215" s="2" t="inlineStr">
+        <is>
+          <t>COMUNIDAD MOCA</t>
+        </is>
+      </c>
+      <c r="N215" s="2" t="inlineStr">
+        <is>
+          <t>14.48698883,-91.31766049</t>
+        </is>
+      </c>
+      <c r="O215" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P215" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q215" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R215" s="1" t="n">
+        <v>243</v>
+      </c>
+      <c r="S215" s="1" t="n">
+        <v>256</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
+      <c r="A216" s="1" t="n">
+        <v>5948</v>
+      </c>
+      <c r="B216" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0904-43_2025</t>
+        </is>
+      </c>
+      <c r="C216" s="2" t="inlineStr">
+        <is>
+          <t>10-13-0904-43</t>
+        </is>
+      </c>
+      <c r="D216" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E216" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F216" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G216" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H216" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I216" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J216" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K216" s="2" t="inlineStr">
+        <is>
+          <t>CHICACAO</t>
+        </is>
+      </c>
+      <c r="L216" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M216" s="2" t="inlineStr">
+        <is>
+          <t>SECTOR II CANTON CONCEPCION CHINAN</t>
+        </is>
+      </c>
+      <c r="N216" s="2" t="inlineStr">
+        <is>
+          <t>14.57531767,-91.34280018</t>
+        </is>
+      </c>
+      <c r="O216" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P216" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q216" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R216" s="1" t="n">
+        <v>288</v>
+      </c>
+      <c r="S216" s="1" t="n">
+        <v>257</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
+      <c r="A217" s="1" t="n">
+        <v>19048</v>
+      </c>
+      <c r="B217" s="2" t="inlineStr">
+        <is>
+          <t>10-13-1165-43_2025</t>
+        </is>
+      </c>
+      <c r="C217" s="2" t="inlineStr">
+        <is>
+          <t>10-13-1165-43</t>
+        </is>
+      </c>
+      <c r="D217" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E217" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F217" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G217" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H217" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I217" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J217" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K217" s="2" t="inlineStr">
+        <is>
+          <t>CHICACAO</t>
+        </is>
+      </c>
+      <c r="L217" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M217" s="2" t="inlineStr">
+        <is>
+          <t>LABOR BRISAS DEL MOCA</t>
+        </is>
+      </c>
+      <c r="N217" s="2" t="inlineStr">
+        <is>
+          <t>14.41113614,-91.36209371</t>
+        </is>
+      </c>
+      <c r="O217" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P217" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q217" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R217" s="1" t="n">
+        <v>151</v>
+      </c>
+      <c r="S217" s="1" t="n">
+        <v>144</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
+      <c r="A218" s="1" t="n">
+        <v>19049</v>
+      </c>
+      <c r="B218" s="2" t="inlineStr">
+        <is>
+          <t>10-13-1702-42_2025</t>
+        </is>
+      </c>
+      <c r="C218" s="2" t="inlineStr">
+        <is>
+          <t>10-13-1702-42</t>
+        </is>
+      </c>
+      <c r="D218" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E218" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F218" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G218" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H218" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I218" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J218" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K218" s="2" t="inlineStr">
+        <is>
+          <t>CHICACAO</t>
+        </is>
+      </c>
+      <c r="L218" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM REPUBLICA DE COLOMBIA</t>
+        </is>
+      </c>
+      <c r="M218" s="2" t="inlineStr">
+        <is>
+          <t>SECTOR I CANTON CONCEPCION CHINAN</t>
+        </is>
+      </c>
+      <c r="N218" s="2" t="inlineStr">
+        <is>
+          <t>14.57168201,-91.33611796</t>
+        </is>
+      </c>
+      <c r="O218" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P218" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q218" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R218" s="1" t="n">
+        <v>85</v>
+      </c>
+      <c r="S218" s="1" t="n">
+        <v>74</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
+      <c r="A219" s="1" t="n">
+        <v>5949</v>
+      </c>
+      <c r="B219" s="2" t="inlineStr">
+        <is>
+          <t>10-13-1733-42_2025</t>
+        </is>
+      </c>
+      <c r="C219" s="2" t="inlineStr">
+        <is>
+          <t>10-13-1733-42</t>
+        </is>
+      </c>
+      <c r="D219" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E219" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F219" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G219" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H219" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I219" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J219" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K219" s="2" t="inlineStr">
+        <is>
+          <t>CHICACAO</t>
+        </is>
+      </c>
+      <c r="L219" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M219" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA NAHUALATE</t>
+        </is>
+      </c>
+      <c r="N219" s="2" t="inlineStr">
+        <is>
+          <t>14.43821908,-91.3809644</t>
+        </is>
+      </c>
+      <c r="O219" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P219" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q219" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R219" s="1" t="n">
+        <v>150</v>
+      </c>
+      <c r="S219" s="1" t="n">
+        <v>135</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
+      <c r="A220" s="1" t="n">
+        <v>19050</v>
+      </c>
+      <c r="B220" s="2" t="inlineStr">
+        <is>
+          <t>10-13-1748-43_2025</t>
+        </is>
+      </c>
+      <c r="C220" s="2" t="inlineStr">
+        <is>
+          <t>10-13-1748-43</t>
+        </is>
+      </c>
+      <c r="D220" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E220" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F220" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G220" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H220" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I220" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J220" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K220" s="2" t="inlineStr">
+        <is>
+          <t>CHICACAO</t>
+        </is>
+      </c>
+      <c r="L220" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M220" s="2" t="inlineStr">
+        <is>
+          <t>CANTON LA LIBERTAD</t>
+        </is>
+      </c>
+      <c r="N220" s="2" t="inlineStr">
+        <is>
+          <t>14.57193229,-91.37035962</t>
+        </is>
+      </c>
+      <c r="O220" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P220" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q220" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R220" s="1" t="n">
+        <v>339</v>
+      </c>
+      <c r="S220" s="1" t="n">
+        <v>332</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
+      <c r="A221" s="1" t="n">
+        <v>19051</v>
+      </c>
+      <c r="B221" s="2" t="inlineStr">
+        <is>
+          <t>10-13-1813-42_2025</t>
+        </is>
+      </c>
+      <c r="C221" s="2" t="inlineStr">
+        <is>
+          <t>10-13-1813-42</t>
+        </is>
+      </c>
+      <c r="D221" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E221" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F221" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G221" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H221" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I221" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J221" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K221" s="2" t="inlineStr">
+        <is>
+          <t>CHICACAO</t>
+        </is>
+      </c>
+      <c r="L221" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M221" s="2" t="inlineStr">
+        <is>
+          <t>CANTON SAN BARTOLO MIXPILLA</t>
+        </is>
+      </c>
+      <c r="N221" s="2" t="inlineStr">
+        <is>
+          <t>14.55254436,-91.33050827</t>
+        </is>
+      </c>
+      <c r="O221" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P221" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q221" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R221" s="1" t="n">
+        <v>144</v>
+      </c>
+      <c r="S221" s="1" t="n">
+        <v>125</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
+      <c r="A222" s="1" t="n">
+        <v>5953</v>
+      </c>
+      <c r="B222" s="2" t="inlineStr">
+        <is>
+          <t>10-13-1850-42_2025</t>
+        </is>
+      </c>
+      <c r="C222" s="2" t="inlineStr">
+        <is>
+          <t>10-13-1850-42</t>
+        </is>
+      </c>
+      <c r="D222" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E222" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F222" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G222" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H222" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I222" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J222" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K222" s="2" t="inlineStr">
+        <is>
+          <t>CHICACAO</t>
+        </is>
+      </c>
+      <c r="L222" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M222" s="2" t="inlineStr">
+        <is>
+          <t>CANTON RIO TARROS</t>
+        </is>
+      </c>
+      <c r="N222" s="2" t="inlineStr">
+        <is>
+          <t>14.49258023,-91.34391774</t>
+        </is>
+      </c>
+      <c r="O222" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P222" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q222" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R222" s="1" t="n">
+        <v>164</v>
+      </c>
+      <c r="S222" s="1" t="n">
+        <v>164</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
+      <c r="A223" s="1" t="n">
+        <v>5956</v>
+      </c>
+      <c r="B223" s="2" t="inlineStr">
+        <is>
+          <t>10-13-2006-42_2025</t>
+        </is>
+      </c>
+      <c r="C223" s="2" t="inlineStr">
+        <is>
+          <t>10-13-2006-42</t>
+        </is>
+      </c>
+      <c r="D223" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E223" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F223" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G223" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H223" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I223" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J223" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K223" s="2" t="inlineStr">
+        <is>
+          <t>CHICACAO</t>
+        </is>
+      </c>
+      <c r="L223" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M223" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO LABOR BRISAS DEL MOCA</t>
+        </is>
+      </c>
+      <c r="N223" s="2" t="inlineStr">
+        <is>
+          <t>14.41113614,-91.36209371</t>
+        </is>
+      </c>
+      <c r="O223" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P223" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q223" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R223" s="1" t="n">
+        <v>44</v>
+      </c>
+      <c r="S223" s="1" t="n">
+        <v>33</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
+      <c r="A224" s="1" t="n">
+        <v>19052</v>
+      </c>
+      <c r="B224" s="2" t="inlineStr">
+        <is>
+          <t>10-13-2160-42_2025</t>
+        </is>
+      </c>
+      <c r="C224" s="2" t="inlineStr">
+        <is>
+          <t>10-13-2160-42</t>
+        </is>
+      </c>
+      <c r="D224" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E224" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F224" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G224" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H224" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I224" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J224" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K224" s="2" t="inlineStr">
+        <is>
+          <t>CHICACAO</t>
+        </is>
+      </c>
+      <c r="L224" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M224" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO SAN FLORENCIO</t>
+        </is>
+      </c>
+      <c r="N224" s="2" t="inlineStr">
+        <is>
+          <t>14.56595248,-91.32860718</t>
+        </is>
+      </c>
+      <c r="O224" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P224" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q224" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R224" s="1" t="n">
+        <v>13</v>
+      </c>
+      <c r="S224" s="1" t="n">
+        <v>19</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
+      <c r="A225" s="1" t="n">
+        <v>19053</v>
+      </c>
+      <c r="B225" s="2" t="inlineStr">
+        <is>
+          <t>10-13-2584-42_2025</t>
+        </is>
+      </c>
+      <c r="C225" s="2" t="inlineStr">
+        <is>
+          <t>10-13-2584-42</t>
+        </is>
+      </c>
+      <c r="D225" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E225" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F225" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G225" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H225" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I225" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J225" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K225" s="2" t="inlineStr">
+        <is>
+          <t>CHICACAO</t>
+        </is>
+      </c>
+      <c r="L225" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M225" s="2" t="inlineStr">
+        <is>
+          <t>LABOR MANGALES</t>
+        </is>
+      </c>
+      <c r="N225" s="2" t="inlineStr">
+        <is>
+          <t>14.52732448,-91.30737262</t>
+        </is>
+      </c>
+      <c r="O225" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P225" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q225" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R225" s="1" t="n">
+        <v>24</v>
+      </c>
+      <c r="S225" s="1" t="n">
+        <v>20</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
+      <c r="A226" s="1" t="n">
+        <v>19054</v>
+      </c>
+      <c r="B226" s="2" t="inlineStr">
+        <is>
+          <t>10-13-2641-43_2025</t>
+        </is>
+      </c>
+      <c r="C226" s="2" t="inlineStr">
+        <is>
+          <t>10-13-2641-43</t>
+        </is>
+      </c>
+      <c r="D226" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E226" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F226" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G226" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H226" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I226" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J226" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K226" s="2" t="inlineStr">
+        <is>
+          <t>CHICACAO</t>
+        </is>
+      </c>
+      <c r="L226" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M226" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO SANTIAGO</t>
+        </is>
+      </c>
+      <c r="N226" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O226" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P226" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q226" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R226" s="1" t="n">
+        <v>113</v>
+      </c>
+      <c r="S226" s="1" t="n">
+        <v>104</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
+      <c r="A227" s="1" t="n">
+        <v>19055</v>
+      </c>
+      <c r="B227" s="2" t="inlineStr">
+        <is>
+          <t>10-13-2643-43_2025</t>
+        </is>
+      </c>
+      <c r="C227" s="2" t="inlineStr">
+        <is>
+          <t>10-13-2643-43</t>
+        </is>
+      </c>
+      <c r="D227" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E227" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F227" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G227" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H227" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I227" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J227" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K227" s="2" t="inlineStr">
+        <is>
+          <t>CHICACAO</t>
+        </is>
+      </c>
+      <c r="L227" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M227" s="2" t="inlineStr">
+        <is>
+          <t>CANTON EL TRIUNFO</t>
+        </is>
+      </c>
+      <c r="N227" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O227" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P227" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q227" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R227" s="1" t="n">
+        <v>89</v>
+      </c>
+      <c r="S227" s="1" t="n">
+        <v>93</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
+      <c r="A228" s="1" t="n">
+        <v>19056</v>
+      </c>
+      <c r="B228" s="2" t="inlineStr">
+        <is>
+          <t>10-13-2653-45_2025</t>
+        </is>
+      </c>
+      <c r="C228" s="2" t="inlineStr">
+        <is>
+          <t>10-13-2653-45</t>
+        </is>
+      </c>
+      <c r="D228" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E228" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F228" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G228" s="2" t="inlineStr">
+        <is>
+          <t>Vespertina</t>
+        </is>
+      </c>
+      <c r="H228" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I228" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J228" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K228" s="2" t="inlineStr">
+        <is>
+          <t>CHICACAO</t>
+        </is>
+      </c>
+      <c r="L228" s="2" t="inlineStr">
+        <is>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
+        </is>
+      </c>
+      <c r="M228" s="2" t="inlineStr">
+        <is>
+          <t>SECTOR I CANTON CONCEPCION CHINAN</t>
+        </is>
+      </c>
+      <c r="N228" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O228" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P228" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q228" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R228" s="1" t="n">
+        <v>63</v>
+      </c>
+      <c r="S228" s="1" t="n">
+        <v>62</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
+      <c r="A229" s="1" t="n">
+        <v>19057</v>
+      </c>
+      <c r="B229" s="2" t="inlineStr">
+        <is>
+          <t>10-14-0003-43_2025</t>
+        </is>
+      </c>
+      <c r="C229" s="2" t="inlineStr">
+        <is>
+          <t>10-14-0003-43</t>
+        </is>
+      </c>
+      <c r="D229" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E229" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F229" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G229" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H229" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I229" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J229" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K229" s="2" t="inlineStr">
+        <is>
+          <t>PATULUL</t>
+        </is>
+      </c>
+      <c r="L229" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M229" s="2" t="inlineStr">
+        <is>
+          <t>COMUNIDAD SANTA TERESITA</t>
+        </is>
+      </c>
+      <c r="N229" s="2" t="inlineStr">
+        <is>
+          <t>14.44902695,-91.14415243</t>
+        </is>
+      </c>
+      <c r="O229" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P229" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q229" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R229" s="1" t="n">
+        <v>426</v>
+      </c>
+      <c r="S229" s="1" t="n">
+        <v>423</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
+      <c r="A230" s="1" t="n">
+        <v>5964</v>
+      </c>
+      <c r="B230" s="2" t="inlineStr">
+        <is>
+          <t>10-14-0004-43_2025</t>
+        </is>
+      </c>
+      <c r="C230" s="2" t="inlineStr">
+        <is>
+          <t>10-14-0004-43</t>
+        </is>
+      </c>
+      <c r="D230" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E230" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F230" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G230" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H230" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I230" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J230" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K230" s="2" t="inlineStr">
+        <is>
+          <t>PATULUL</t>
+        </is>
+      </c>
+      <c r="L230" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M230" s="2" t="inlineStr">
+        <is>
+          <t>COMUNIDAD EL ESFUERZO DE LOS VICENTES COYOLATE</t>
+        </is>
+      </c>
+      <c r="N230" s="2" t="inlineStr">
+        <is>
+          <t>14.34422739,-91.14177402</t>
+        </is>
+      </c>
+      <c r="O230" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P230" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q230" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R230" s="1" t="n">
+        <v>130</v>
+      </c>
+      <c r="S230" s="1" t="n">
+        <v>141</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
+      <c r="A231" s="1" t="n">
+        <v>19058</v>
+      </c>
+      <c r="B231" s="2" t="inlineStr">
+        <is>
+          <t>10-14-0010-45_2025</t>
+        </is>
+      </c>
+      <c r="C231" s="2" t="inlineStr">
+        <is>
+          <t>10-14-0010-45</t>
+        </is>
+      </c>
+      <c r="D231" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E231" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F231" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G231" s="2" t="inlineStr">
+        <is>
+          <t>Vespertina</t>
+        </is>
+      </c>
+      <c r="H231" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I231" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J231" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K231" s="2" t="inlineStr">
+        <is>
+          <t>PATULUL</t>
+        </is>
+      </c>
+      <c r="L231" s="2" t="inlineStr">
+        <is>
+          <t>INEB DE TELESECUNDARIA</t>
+        </is>
+      </c>
+      <c r="M231" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA ORIENTE COYOLATE</t>
+        </is>
+      </c>
+      <c r="N231" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O231" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P231" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q231" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R231" s="1" t="n">
+        <v>58</v>
+      </c>
+      <c r="S231" s="1" t="n">
+        <v>48</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
+      <c r="A232" s="1" t="n">
+        <v>19059</v>
+      </c>
+      <c r="B232" s="2" t="inlineStr">
+        <is>
+          <t>10-14-0011-45_2025</t>
+        </is>
+      </c>
+      <c r="C232" s="2" t="inlineStr">
+        <is>
+          <t>10-14-0011-45</t>
+        </is>
+      </c>
+      <c r="D232" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E232" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F232" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G232" s="2" t="inlineStr">
+        <is>
+          <t>Vespertina</t>
+        </is>
+      </c>
+      <c r="H232" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I232" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J232" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K232" s="2" t="inlineStr">
+        <is>
+          <t>PATULUL</t>
+        </is>
+      </c>
+      <c r="L232" s="2" t="inlineStr">
+        <is>
+          <t>INEB DE TELESECUNDARIA</t>
+        </is>
+      </c>
+      <c r="M232" s="2" t="inlineStr">
+        <is>
+          <t>COMUNIDAD EL TESORO NUEVA ESPERANZA</t>
+        </is>
+      </c>
+      <c r="N232" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O232" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P232" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q232" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R232" s="1" t="n">
+        <v>42</v>
+      </c>
+      <c r="S232" s="1" t="n">
+        <v>64</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
+      <c r="A233" s="1" t="n">
+        <v>5966</v>
+      </c>
+      <c r="B233" s="2" t="inlineStr">
+        <is>
+          <t>10-14-0014-43_2025</t>
+        </is>
+      </c>
+      <c r="C233" s="2" t="inlineStr">
+        <is>
+          <t>10-14-0014-43</t>
+        </is>
+      </c>
+      <c r="D233" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E233" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F233" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G233" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H233" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I233" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J233" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K233" s="2" t="inlineStr">
+        <is>
+          <t>PATULUL</t>
+        </is>
+      </c>
+      <c r="L233" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M233" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO LA PROVIDENCIA</t>
+        </is>
+      </c>
+      <c r="N233" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O233" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P233" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q233" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R233" s="1" t="n">
+        <v>72</v>
+      </c>
+      <c r="S233" s="1" t="n">
+        <v>65</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
+      <c r="A234" s="1" t="n">
+        <v>19060</v>
+      </c>
+      <c r="B234" s="2" t="inlineStr">
+        <is>
+          <t>10-14-0022-43_2025</t>
+        </is>
+      </c>
+      <c r="C234" s="2" t="inlineStr">
+        <is>
+          <t>10-14-0022-43</t>
+        </is>
+      </c>
+      <c r="D234" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E234" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F234" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G234" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H234" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I234" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J234" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K234" s="2" t="inlineStr">
+        <is>
+          <t>PATULUL</t>
+        </is>
+      </c>
+      <c r="L234" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M234" s="2" t="inlineStr">
+        <is>
+          <t>COMUNIDAD LAS MARIAS</t>
+        </is>
+      </c>
+      <c r="N234" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O234" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P234" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q234" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R234" s="1" t="n">
+        <v>206</v>
+      </c>
+      <c r="S234" s="1" t="n">
+        <v>217</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
+      <c r="A235" s="1" t="n">
+        <v>5970</v>
+      </c>
+      <c r="B235" s="2" t="inlineStr">
+        <is>
+          <t>10-14-0043-43_2025</t>
+        </is>
+      </c>
+      <c r="C235" s="2" t="inlineStr">
+        <is>
+          <t>10-14-0043-43</t>
+        </is>
+      </c>
+      <c r="D235" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E235" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F235" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G235" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H235" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I235" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J235" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K235" s="2" t="inlineStr">
+        <is>
+          <t>PATULUL</t>
+        </is>
+      </c>
+      <c r="L235" s="2" t="inlineStr">
+        <is>
+          <t>EOUM</t>
+        </is>
+      </c>
+      <c r="M235" s="2" t="inlineStr">
+        <is>
+          <t>COLONIA LAS CONCHITAS</t>
+        </is>
+      </c>
+      <c r="N235" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O235" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P235" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q235" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R235" s="1" t="n">
+        <v>116</v>
+      </c>
+      <c r="S235" s="1" t="n">
+        <v>95</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
+      <c r="A236" s="1" t="n">
+        <v>19061</v>
+      </c>
+      <c r="B236" s="2" t="inlineStr">
+        <is>
+          <t>10-14-0332-42_2025</t>
+        </is>
+      </c>
+      <c r="C236" s="2" t="inlineStr">
+        <is>
+          <t>10-14-0332-42</t>
+        </is>
+      </c>
+      <c r="D236" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E236" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F236" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G236" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H236" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I236" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J236" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K236" s="2" t="inlineStr">
+        <is>
+          <t>PATULUL</t>
+        </is>
+      </c>
+      <c r="L236" s="2" t="inlineStr">
+        <is>
+          <t>EODP ADELA DEL AGUILA S.</t>
+        </is>
+      </c>
+      <c r="M236" s="2" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N236" s="2" t="inlineStr">
+        <is>
+          <t>14.42195883,-91.16022431</t>
+        </is>
+      </c>
+      <c r="O236" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P236" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q236" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R236" s="1" t="n">
+        <v>221</v>
+      </c>
+      <c r="S236" s="1" t="n">
+        <v>202</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
+      <c r="A237" s="1" t="n">
+        <v>19062</v>
+      </c>
+      <c r="B237" s="2" t="inlineStr">
+        <is>
+          <t>10-14-0334-43_2025</t>
+        </is>
+      </c>
+      <c r="C237" s="2" t="inlineStr">
+        <is>
+          <t>10-14-0334-43</t>
+        </is>
+      </c>
+      <c r="D237" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E237" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F237" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G237" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H237" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I237" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J237" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K237" s="2" t="inlineStr">
+        <is>
+          <t>PATULUL</t>
+        </is>
+      </c>
+      <c r="L237" s="2" t="inlineStr">
+        <is>
+          <t>EOUN JOAQUINA ORTIZ</t>
+        </is>
+      </c>
+      <c r="M237" s="2" t="inlineStr">
+        <is>
+          <t>CABECERA MUNICIPAL</t>
+        </is>
+      </c>
+      <c r="N237" s="2" t="inlineStr">
+        <is>
+          <t>14.42218248,-91.15993496</t>
+        </is>
+      </c>
+      <c r="O237" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P237" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q237" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R237" s="1" t="n">
+        <v>468</v>
+      </c>
+      <c r="S237" s="1" t="n">
+        <v>422</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
+      <c r="A238" s="1" t="n">
+        <v>19063</v>
+      </c>
+      <c r="B238" s="2" t="inlineStr">
+        <is>
+          <t>10-14-0338-43_2025</t>
+        </is>
+      </c>
+      <c r="C238" s="2" t="inlineStr">
+        <is>
+          <t>10-14-0338-43</t>
+        </is>
+      </c>
+      <c r="D238" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E238" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F238" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G238" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H238" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I238" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J238" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K238" s="2" t="inlineStr">
+        <is>
+          <t>PATULUL</t>
+        </is>
+      </c>
+      <c r="L238" s="2" t="inlineStr">
+        <is>
+          <t>EORM REPUBLICA DE MEXICO</t>
+        </is>
+      </c>
+      <c r="M238" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA EL ROSARIO</t>
+        </is>
+      </c>
+      <c r="N238" s="2" t="inlineStr">
+        <is>
+          <t>14.36658833,-91.16758452</t>
+        </is>
+      </c>
+      <c r="O238" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P238" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q238" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R238" s="1" t="n">
+        <v>265</v>
+      </c>
+      <c r="S238" s="1" t="n">
+        <v>259</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
+      <c r="A239" s="1" t="n">
+        <v>19064</v>
+      </c>
+      <c r="B239" s="2" t="inlineStr">
+        <is>
+          <t>10-14-0339-43_2025</t>
+        </is>
+      </c>
+      <c r="C239" s="2" t="inlineStr">
+        <is>
+          <t>10-14-0339-43</t>
+        </is>
+      </c>
+      <c r="D239" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E239" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F239" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G239" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H239" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I239" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J239" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K239" s="2" t="inlineStr">
+        <is>
+          <t>PATULUL</t>
+        </is>
+      </c>
+      <c r="L239" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M239" s="2" t="inlineStr">
+        <is>
+          <t>BARRIO EL TRIUNFO</t>
+        </is>
+      </c>
+      <c r="N239" s="2" t="inlineStr">
+        <is>
+          <t>14.43148948,-91.15162381</t>
+        </is>
+      </c>
+      <c r="O239" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P239" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q239" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R239" s="1" t="n">
+        <v>535</v>
+      </c>
+      <c r="S239" s="1" t="n">
+        <v>512</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
+      <c r="A240" s="1" t="n">
+        <v>19065</v>
+      </c>
+      <c r="B240" s="2" t="inlineStr">
+        <is>
+          <t>10-14-1802-42_2025</t>
+        </is>
+      </c>
+      <c r="C240" s="2" t="inlineStr">
+        <is>
+          <t>10-14-1802-42</t>
+        </is>
+      </c>
+      <c r="D240" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E240" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F240" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G240" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H240" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I240" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J240" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K240" s="2" t="inlineStr">
+        <is>
+          <t>PATULUL</t>
+        </is>
+      </c>
+      <c r="L240" s="2" t="inlineStr">
+        <is>
+          <t>EODP</t>
+        </is>
+      </c>
+      <c r="M240" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA EL ROSARIO</t>
+        </is>
+      </c>
+      <c r="N240" s="2" t="inlineStr">
+        <is>
+          <t>14.36658833,-91.16758452</t>
+        </is>
+      </c>
+      <c r="O240" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P240" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q240" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R240" s="1" t="n">
+        <v>71</v>
+      </c>
+      <c r="S240" s="1" t="n">
+        <v>61</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
+      <c r="A241" s="1" t="n">
+        <v>5977</v>
+      </c>
+      <c r="B241" s="2" t="inlineStr">
+        <is>
+          <t>10-14-1873-42_2025</t>
+        </is>
+      </c>
+      <c r="C241" s="2" t="inlineStr">
+        <is>
+          <t>10-14-1873-42</t>
+        </is>
+      </c>
+      <c r="D241" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E241" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F241" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G241" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H241" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I241" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J241" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K241" s="2" t="inlineStr">
+        <is>
+          <t>PATULUL</t>
+        </is>
+      </c>
+      <c r="L241" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M241" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA FRACCIONAMIENTO SAN CARLOS</t>
+        </is>
+      </c>
+      <c r="N241" s="2" t="inlineStr">
+        <is>
+          <t>14.37777992,-91.16796615</t>
+        </is>
+      </c>
+      <c r="O241" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P241" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q241" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R241" s="1" t="n">
+        <v>51</v>
+      </c>
+      <c r="S241" s="1" t="n">
+        <v>39</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
+      <c r="A242" s="1" t="n">
+        <v>19066</v>
+      </c>
+      <c r="B242" s="2" t="inlineStr">
+        <is>
+          <t>10-14-2102-43_2025</t>
+        </is>
+      </c>
+      <c r="C242" s="2" t="inlineStr">
+        <is>
+          <t>10-14-2102-43</t>
+        </is>
+      </c>
+      <c r="D242" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E242" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F242" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G242" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H242" s="2" t="inlineStr">
+        <is>
+          <t>Bilingüe</t>
+        </is>
+      </c>
+      <c r="I242" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J242" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K242" s="2" t="inlineStr">
+        <is>
+          <t>PATULUL</t>
+        </is>
+      </c>
+      <c r="L242" s="2" t="inlineStr">
+        <is>
+          <t>EORM 29 DE DICIEMBRE DE 1996</t>
+        </is>
+      </c>
+      <c r="M242" s="2" t="inlineStr">
+        <is>
+          <t>COMUNIDAD SAN JOSE EL CARMEN</t>
+        </is>
+      </c>
+      <c r="N242" s="2" t="inlineStr">
+        <is>
+          <t>14.31352508,-91.15782037</t>
+        </is>
+      </c>
+      <c r="O242" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P242" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q242" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R242" s="1" t="n">
+        <v>126</v>
+      </c>
+      <c r="S242" s="1" t="n">
+        <v>119</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
+      <c r="A243" s="1" t="n">
+        <v>19067</v>
+      </c>
+      <c r="B243" s="2" t="inlineStr">
+        <is>
+          <t>10-14-2228-43_2025</t>
+        </is>
+      </c>
+      <c r="C243" s="2" t="inlineStr">
+        <is>
+          <t>10-14-2228-43</t>
+        </is>
+      </c>
+      <c r="D243" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E243" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F243" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G243" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H243" s="2" t="inlineStr">
+        <is>
+          <t>Bilingüe</t>
+        </is>
+      </c>
+      <c r="I243" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J243" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K243" s="2" t="inlineStr">
+        <is>
+          <t>PATULUL</t>
+        </is>
+      </c>
+      <c r="L243" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M243" s="2" t="inlineStr">
+        <is>
+          <t>COMUNIDAD MAYA 9 DE ENERO</t>
+        </is>
+      </c>
+      <c r="N243" s="2" t="inlineStr">
+        <is>
+          <t>14.36903198,-91.15871102</t>
+        </is>
+      </c>
+      <c r="O243" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P243" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q243" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R243" s="1" t="n">
+        <v>231</v>
+      </c>
+      <c r="S243" s="1" t="n">
+        <v>217</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
+      <c r="A244" s="1" t="n">
+        <v>19068</v>
+      </c>
+      <c r="B244" s="2" t="inlineStr">
+        <is>
+          <t>10-14-2232-43_2025</t>
+        </is>
+      </c>
+      <c r="C244" s="2" t="inlineStr">
+        <is>
+          <t>10-14-2232-43</t>
+        </is>
+      </c>
+      <c r="D244" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E244" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F244" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G244" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H244" s="2" t="inlineStr">
+        <is>
+          <t>Bilingüe</t>
+        </is>
+      </c>
+      <c r="I244" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J244" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K244" s="2" t="inlineStr">
+        <is>
+          <t>PATULUL</t>
+        </is>
+      </c>
+      <c r="L244" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M244" s="2" t="inlineStr">
+        <is>
+          <t>COMUNIDAD EL TESORO NUEVA ESPERANZA</t>
+        </is>
+      </c>
+      <c r="N244" s="2" t="inlineStr">
+        <is>
+          <t>14.32027295,-91.18203115</t>
+        </is>
+      </c>
+      <c r="O244" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P244" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q244" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R244" s="1" t="n">
+        <v>200</v>
+      </c>
+      <c r="S244" s="1" t="n">
+        <v>187</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
+      <c r="A245" s="1" t="n">
+        <v>19069</v>
+      </c>
+      <c r="B245" s="2" t="inlineStr">
+        <is>
+          <t>10-14-2368-43_2025</t>
+        </is>
+      </c>
+      <c r="C245" s="2" t="inlineStr">
+        <is>
+          <t>10-14-2368-43</t>
+        </is>
+      </c>
+      <c r="D245" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E245" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F245" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G245" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H245" s="2" t="inlineStr">
+        <is>
+          <t>Bilingüe</t>
+        </is>
+      </c>
+      <c r="I245" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J245" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K245" s="2" t="inlineStr">
+        <is>
+          <t>PATULUL</t>
+        </is>
+      </c>
+      <c r="L245" s="2" t="inlineStr">
+        <is>
+          <t>EORM 24 DE MAYO</t>
+        </is>
+      </c>
+      <c r="M245" s="2" t="inlineStr">
+        <is>
+          <t>COMUNIDAD SAN RICARDO</t>
+        </is>
+      </c>
+      <c r="N245" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O245" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P245" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q245" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R245" s="1" t="n">
+        <v>165</v>
+      </c>
+      <c r="S245" s="1" t="n">
+        <v>162</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
+      <c r="A246" s="1" t="n">
+        <v>5984</v>
+      </c>
+      <c r="B246" s="2" t="inlineStr">
+        <is>
+          <t>10-14-2668-45_2025</t>
+        </is>
+      </c>
+      <c r="C246" s="2" t="inlineStr">
+        <is>
+          <t>10-14-2668-45</t>
+        </is>
+      </c>
+      <c r="D246" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E246" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F246" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G246" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H246" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I246" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J246" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K246" s="2" t="inlineStr">
+        <is>
+          <t>PATULUL</t>
+        </is>
+      </c>
+      <c r="L246" s="2" t="inlineStr">
+        <is>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
+        </is>
+      </c>
+      <c r="M246" s="2" t="inlineStr">
+        <is>
+          <t>COMUNIDAD EL ESFUERZO LOS VICENTES COYOLATE</t>
+        </is>
+      </c>
+      <c r="N246" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O246" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P246" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q246" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R246" s="1" t="n">
+        <v>32</v>
+      </c>
+      <c r="S246" s="1" t="n">
+        <v>35</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
+      <c r="A247" s="1" t="n">
+        <v>5985</v>
+      </c>
+      <c r="B247" s="2" t="inlineStr">
+        <is>
+          <t>10-15-0002-42_2025</t>
+        </is>
+      </c>
+      <c r="C247" s="2" t="inlineStr">
+        <is>
+          <t>10-15-0002-42</t>
+        </is>
+      </c>
+      <c r="D247" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E247" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F247" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G247" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H247" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I247" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J247" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K247" s="2" t="inlineStr">
+        <is>
+          <t>SANTA BARBARA</t>
+        </is>
+      </c>
+      <c r="L247" s="2" t="inlineStr">
+        <is>
+          <t>EODP COLONIA EL ESFUERZO</t>
+        </is>
+      </c>
+      <c r="M247" s="2" t="inlineStr">
+        <is>
+          <t>COLONIA EL ESFUERZO</t>
+        </is>
+      </c>
+      <c r="N247" s="2" t="inlineStr">
+        <is>
+          <t>14.49195733,-91.20139949</t>
+        </is>
+      </c>
+      <c r="O247" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P247" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q247" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R247" s="1" t="n">
+        <v>89</v>
+      </c>
+      <c r="S247" s="1" t="n">
+        <v>91</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
+      <c r="A248" s="1" t="n">
+        <v>19070</v>
+      </c>
+      <c r="B248" s="2" t="inlineStr">
+        <is>
+          <t>10-15-0010-43_2025</t>
+        </is>
+      </c>
+      <c r="C248" s="2" t="inlineStr">
+        <is>
+          <t>10-15-0010-43</t>
+        </is>
+      </c>
+      <c r="D248" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E248" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F248" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G248" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H248" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I248" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J248" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K248" s="2" t="inlineStr">
+        <is>
+          <t>SANTA BARBARA</t>
+        </is>
+      </c>
+      <c r="L248" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M248" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA SANTA ADELAIDA</t>
+        </is>
+      </c>
+      <c r="N248" s="2" t="inlineStr">
+        <is>
+          <t>14.4989322,-91.2022894</t>
+        </is>
+      </c>
+      <c r="O248" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P248" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q248" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R248" s="1" t="n">
+        <v>266</v>
+      </c>
+      <c r="S248" s="1" t="n">
+        <v>287</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
+      <c r="A249" s="1" t="n">
+        <v>19071</v>
+      </c>
+      <c r="B249" s="2" t="inlineStr">
+        <is>
+          <t>10-15-0012-43_2025</t>
+        </is>
+      </c>
+      <c r="C249" s="2" t="inlineStr">
+        <is>
+          <t>10-15-0012-43</t>
+        </is>
+      </c>
+      <c r="D249" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E249" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F249" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G249" s="2" t="inlineStr">
+        <is>
+          <t>Vespertina</t>
+        </is>
+      </c>
+      <c r="H249" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I249" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J249" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K249" s="2" t="inlineStr">
+        <is>
+          <t>SANTA BARBARA</t>
+        </is>
+      </c>
+      <c r="L249" s="2" t="inlineStr">
+        <is>
+          <t>EORM COLONIA EL ESFUERZO</t>
+        </is>
+      </c>
+      <c r="M249" s="2" t="inlineStr">
+        <is>
+          <t>COLONIA EL ESFUERZO</t>
+        </is>
+      </c>
+      <c r="N249" s="2" t="inlineStr">
+        <is>
+          <t>14.49195733,-91.20139949</t>
+        </is>
+      </c>
+      <c r="O249" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P249" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q249" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R249" s="1" t="n">
+        <v>120</v>
+      </c>
+      <c r="S249" s="1" t="n">
+        <v>115</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
+      <c r="A250" s="1" t="n">
+        <v>19072</v>
+      </c>
+      <c r="B250" s="2" t="inlineStr">
+        <is>
+          <t>10-15-0016-45_2025</t>
+        </is>
+      </c>
+      <c r="C250" s="2" t="inlineStr">
+        <is>
+          <t>10-15-0016-45</t>
+        </is>
+      </c>
+      <c r="D250" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E250" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F250" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G250" s="2" t="inlineStr">
+        <is>
+          <t>Vespertina</t>
+        </is>
+      </c>
+      <c r="H250" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I250" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J250" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K250" s="2" t="inlineStr">
+        <is>
+          <t>SANTA BARBARA</t>
+        </is>
+      </c>
+      <c r="L250" s="2" t="inlineStr">
+        <is>
+          <t>INEB</t>
+        </is>
+      </c>
+      <c r="M250" s="2" t="inlineStr">
+        <is>
+          <t>CABECERA MUNICIPAL</t>
+        </is>
+      </c>
+      <c r="N250" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O250" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P250" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q250" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R250" s="1" t="n">
+        <v>339</v>
+      </c>
+      <c r="S250" s="1" t="n">
+        <v>315</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
+      <c r="A251" s="1" t="n">
+        <v>19073</v>
+      </c>
+      <c r="B251" s="2" t="inlineStr">
+        <is>
+          <t>10-15-0023-45_2025</t>
+        </is>
+      </c>
+      <c r="C251" s="2" t="inlineStr">
+        <is>
+          <t>10-15-0023-45</t>
+        </is>
+      </c>
+      <c r="D251" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E251" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F251" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G251" s="2" t="inlineStr">
+        <is>
+          <t>Vespertina</t>
+        </is>
+      </c>
+      <c r="H251" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I251" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J251" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K251" s="2" t="inlineStr">
+        <is>
+          <t>SANTA BARBARA</t>
+        </is>
+      </c>
+      <c r="L251" s="2" t="inlineStr">
+        <is>
+          <t>INEB DE TELESECUNDARIA</t>
+        </is>
+      </c>
+      <c r="M251" s="2" t="inlineStr">
+        <is>
+          <t>COLONIA EL GUAYABAL</t>
+        </is>
+      </c>
+      <c r="N251" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O251" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P251" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q251" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R251" s="1" t="n">
+        <v>78</v>
+      </c>
+      <c r="S251" s="1" t="n">
+        <v>82</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
+      <c r="A252" s="1" t="n">
+        <v>5992</v>
+      </c>
+      <c r="B252" s="2" t="inlineStr">
+        <is>
+          <t>10-15-0361-43_2025</t>
+        </is>
+      </c>
+      <c r="C252" s="2" t="inlineStr">
+        <is>
+          <t>10-15-0361-43</t>
+        </is>
+      </c>
+      <c r="D252" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E252" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F252" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G252" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H252" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I252" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J252" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K252" s="2" t="inlineStr">
+        <is>
+          <t>SANTA BARBARA</t>
+        </is>
+      </c>
+      <c r="L252" s="2" t="inlineStr">
+        <is>
+          <t>EOUV</t>
+        </is>
+      </c>
+      <c r="M252" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N252" s="2" t="inlineStr">
+        <is>
+          <t>14.43527239,-91.22763684</t>
+        </is>
+      </c>
+      <c r="O252" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P252" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q252" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R252" s="1" t="n">
+        <v>258</v>
+      </c>
+      <c r="S252" s="1" t="n">
+        <v>258</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
+      <c r="A253" s="1" t="n">
+        <v>5993</v>
+      </c>
+      <c r="B253" s="2" t="inlineStr">
+        <is>
+          <t>10-15-0363-43_2025</t>
+        </is>
+      </c>
+      <c r="C253" s="2" t="inlineStr">
+        <is>
+          <t>10-15-0363-43</t>
+        </is>
+      </c>
+      <c r="D253" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E253" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F253" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G253" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H253" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I253" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J253" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K253" s="2" t="inlineStr">
+        <is>
+          <t>SANTA BARBARA</t>
+        </is>
+      </c>
+      <c r="L253" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M253" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA DIA DE REYES</t>
+        </is>
+      </c>
+      <c r="N253" s="2" t="inlineStr">
+        <is>
+          <t>14.42301095,-91.23767493</t>
+        </is>
+      </c>
+      <c r="O253" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P253" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q253" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R253" s="1" t="n">
+        <v>225</v>
+      </c>
+      <c r="S253" s="1" t="n">
+        <v>221</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
+      <c r="A254" s="1" t="n">
+        <v>5994</v>
+      </c>
+      <c r="B254" s="2" t="inlineStr">
+        <is>
+          <t>10-15-0364-43_2025</t>
+        </is>
+      </c>
+      <c r="C254" s="2" t="inlineStr">
+        <is>
+          <t>10-15-0364-43</t>
+        </is>
+      </c>
+      <c r="D254" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E254" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F254" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G254" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H254" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I254" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J254" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K254" s="2" t="inlineStr">
+        <is>
+          <t>SANTA BARBARA</t>
+        </is>
+      </c>
+      <c r="L254" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M254" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA EL JARDIN</t>
+        </is>
+      </c>
+      <c r="N254" s="2" t="inlineStr">
+        <is>
+          <t>14.42217167,-91.23180224</t>
+        </is>
+      </c>
+      <c r="O254" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P254" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q254" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R254" s="1" t="n">
+        <v>206</v>
+      </c>
+      <c r="S254" s="1" t="n">
+        <v>194</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
+      <c r="A255" s="1" t="n">
+        <v>19074</v>
+      </c>
+      <c r="B255" s="2" t="inlineStr">
+        <is>
+          <t>10-15-1814-42_2025</t>
+        </is>
+      </c>
+      <c r="C255" s="2" t="inlineStr">
+        <is>
+          <t>10-15-1814-42</t>
+        </is>
+      </c>
+      <c r="D255" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E255" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F255" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G255" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H255" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I255" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J255" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K255" s="2" t="inlineStr">
+        <is>
+          <t>SANTA BARBARA</t>
+        </is>
+      </c>
+      <c r="L255" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA EORM</t>
+        </is>
+      </c>
+      <c r="M255" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA DIA DE REYES</t>
+        </is>
+      </c>
+      <c r="N255" s="2" t="inlineStr">
+        <is>
+          <t>14.42301095,-91.23767493</t>
+        </is>
+      </c>
+      <c r="O255" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P255" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q255" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R255" s="1" t="n">
+        <v>56</v>
+      </c>
+      <c r="S255" s="1" t="n">
+        <v>50</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
+      <c r="A256" s="1" t="n">
+        <v>19075</v>
+      </c>
+      <c r="B256" s="2" t="inlineStr">
+        <is>
+          <t>10-15-1858-42_2025</t>
+        </is>
+      </c>
+      <c r="C256" s="2" t="inlineStr">
+        <is>
+          <t>10-15-1858-42</t>
+        </is>
+      </c>
+      <c r="D256" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E256" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F256" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G256" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H256" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I256" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J256" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K256" s="2" t="inlineStr">
+        <is>
+          <t>SANTA BARBARA</t>
+        </is>
+      </c>
+      <c r="L256" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M256" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA EL JARDIN SANTA BARBARA</t>
+        </is>
+      </c>
+      <c r="N256" s="2" t="inlineStr">
+        <is>
+          <t>14.42217167,-91.23180224</t>
+        </is>
+      </c>
+      <c r="O256" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P256" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q256" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R256" s="1" t="n">
+        <v>37</v>
+      </c>
+      <c r="S256" s="1" t="n">
+        <v>34</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
+      <c r="A257" s="1" t="n">
+        <v>19076</v>
+      </c>
+      <c r="B257" s="2" t="inlineStr">
+        <is>
+          <t>10-15-2219-42_2025</t>
+        </is>
+      </c>
+      <c r="C257" s="2" t="inlineStr">
+        <is>
+          <t>10-15-2219-42</t>
+        </is>
+      </c>
+      <c r="D257" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E257" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F257" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G257" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H257" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I257" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J257" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K257" s="2" t="inlineStr">
+        <is>
+          <t>SANTA BARBARA</t>
+        </is>
+      </c>
+      <c r="L257" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M257" s="2" t="inlineStr">
+        <is>
+          <t>COLONIA EL GUAYABAL</t>
+        </is>
+      </c>
+      <c r="N257" s="2" t="inlineStr">
+        <is>
+          <t>14.47357048,-91.25851762</t>
+        </is>
+      </c>
+      <c r="O257" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P257" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q257" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R257" s="1" t="n">
+        <v>98</v>
+      </c>
+      <c r="S257" s="1" t="n">
+        <v>80</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
+      <c r="A258" s="1" t="n">
+        <v>5999</v>
+      </c>
+      <c r="B258" s="2" t="inlineStr">
+        <is>
+          <t>10-16-0001-45_2025</t>
+        </is>
+      </c>
+      <c r="C258" s="2" t="inlineStr">
+        <is>
+          <t>10-16-0001-45</t>
+        </is>
+      </c>
+      <c r="D258" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E258" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F258" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G258" s="2" t="inlineStr">
+        <is>
+          <t>Vespertina</t>
+        </is>
+      </c>
+      <c r="H258" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I258" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J258" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K258" s="2" t="inlineStr">
+        <is>
+          <t>SAN JUAN BAUTISTA</t>
+        </is>
+      </c>
+      <c r="L258" s="2" t="inlineStr">
+        <is>
+          <t>INEB</t>
+        </is>
+      </c>
+      <c r="M258" s="2" t="inlineStr">
+        <is>
+          <t>CABECERA MUNICIPAL</t>
+        </is>
+      </c>
+      <c r="N258" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O258" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P258" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q258" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R258" s="1" t="n">
+        <v>317</v>
+      </c>
+      <c r="S258" s="1" t="n">
+        <v>283</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
+      <c r="A259" s="1" t="n">
+        <v>19077</v>
+      </c>
+      <c r="B259" s="2" t="inlineStr">
+        <is>
+          <t>10-16-0010-42_2025</t>
+        </is>
+      </c>
+      <c r="C259" s="2" t="inlineStr">
+        <is>
+          <t>10-16-0010-42</t>
+        </is>
+      </c>
+      <c r="D259" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E259" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F259" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G259" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H259" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I259" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J259" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K259" s="2" t="inlineStr">
+        <is>
+          <t>SAN JUAN BAUTISTA</t>
+        </is>
+      </c>
+      <c r="L259" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M259" s="2" t="inlineStr">
+        <is>
+          <t>COMUNIDAD VERACRUZ</t>
+        </is>
+      </c>
+      <c r="N259" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O259" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P259" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q259" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R259" s="1" t="n">
+        <v>15</v>
+      </c>
+      <c r="S259" s="1" t="n">
+        <v>22</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
+      <c r="A260" s="1" t="n">
+        <v>6002</v>
+      </c>
+      <c r="B260" s="2" t="inlineStr">
+        <is>
+          <t>10-16-0379-42_2025</t>
+        </is>
+      </c>
+      <c r="C260" s="2" t="inlineStr">
+        <is>
+          <t>10-16-0379-42</t>
+        </is>
+      </c>
+      <c r="D260" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E260" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F260" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G260" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H260" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I260" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J260" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K260" s="2" t="inlineStr">
+        <is>
+          <t>SAN JUAN BAUTISTA</t>
+        </is>
+      </c>
+      <c r="L260" s="2" t="inlineStr">
+        <is>
+          <t>EODP JOSELINO ORELLANA MENDEZ</t>
+        </is>
+      </c>
+      <c r="M260" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N260" s="2" t="inlineStr">
+        <is>
+          <t>14.42363798,-91.17862693</t>
+        </is>
+      </c>
+      <c r="O260" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P260" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q260" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R260" s="1" t="n">
+        <v>42</v>
+      </c>
+      <c r="S260" s="1" t="n">
+        <v>50</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
+      <c r="A261" s="1" t="n">
+        <v>19078</v>
+      </c>
+      <c r="B261" s="2" t="inlineStr">
+        <is>
+          <t>10-16-0381-43_2025</t>
+        </is>
+      </c>
+      <c r="C261" s="2" t="inlineStr">
+        <is>
+          <t>10-16-0381-43</t>
+        </is>
+      </c>
+      <c r="D261" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E261" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F261" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G261" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H261" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I261" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J261" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K261" s="2" t="inlineStr">
+        <is>
+          <t>SAN JUAN BAUTISTA</t>
+        </is>
+      </c>
+      <c r="L261" s="2" t="inlineStr">
+        <is>
+          <t>EOUM</t>
+        </is>
+      </c>
+      <c r="M261" s="2" t="inlineStr">
+        <is>
+          <t>1A. AVENIDA 1-43 ZONA 2</t>
+        </is>
+      </c>
+      <c r="N261" s="2" t="inlineStr">
+        <is>
+          <t>14.42373104,-91.17896924</t>
+        </is>
+      </c>
+      <c r="O261" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P261" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q261" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R261" s="1" t="n">
+        <v>545</v>
+      </c>
+      <c r="S261" s="1" t="n">
+        <v>545</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
+      <c r="A262" s="1" t="n">
+        <v>6005</v>
+      </c>
+      <c r="B262" s="2" t="inlineStr">
+        <is>
+          <t>10-16-1765-43_2025</t>
+        </is>
+      </c>
+      <c r="C262" s="2" t="inlineStr">
+        <is>
+          <t>10-16-1765-43</t>
+        </is>
+      </c>
+      <c r="D262" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E262" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F262" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G262" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H262" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I262" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J262" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K262" s="2" t="inlineStr">
+        <is>
+          <t>SAN JUAN BAUTISTA</t>
+        </is>
+      </c>
+      <c r="L262" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M262" s="2" t="inlineStr">
+        <is>
+          <t>COMUNIDAD AGRICOLA LA CONCHA</t>
+        </is>
+      </c>
+      <c r="N262" s="2" t="inlineStr">
+        <is>
+          <t>14.45313533,-91.1866319</t>
+        </is>
+      </c>
+      <c r="O262" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P262" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q262" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R262" s="1" t="n">
+        <v>125</v>
+      </c>
+      <c r="S262" s="1" t="n">
+        <v>116</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
+      <c r="A263" s="1" t="n">
+        <v>6006</v>
+      </c>
+      <c r="B263" s="2" t="inlineStr">
+        <is>
+          <t>10-16-2212-42_2025</t>
+        </is>
+      </c>
+      <c r="C263" s="2" t="inlineStr">
+        <is>
+          <t>10-16-2212-42</t>
+        </is>
+      </c>
+      <c r="D263" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E263" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F263" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G263" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H263" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I263" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J263" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K263" s="2" t="inlineStr">
+        <is>
+          <t>SAN JUAN BAUTISTA</t>
+        </is>
+      </c>
+      <c r="L263" s="2" t="inlineStr">
+        <is>
+          <t>CEIN -PAIN-</t>
+        </is>
+      </c>
+      <c r="M263" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO EL PLAN</t>
+        </is>
+      </c>
+      <c r="N263" s="2" t="inlineStr">
+        <is>
+          <t>14.42149961,-91.18377234</t>
+        </is>
+      </c>
+      <c r="O263" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P263" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q263" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R263" s="1" t="n">
+        <v>35</v>
+      </c>
+      <c r="S263" s="1" t="n">
+        <v>36</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
+      <c r="A264" s="1" t="n">
+        <v>6007</v>
+      </c>
+      <c r="B264" s="2" t="inlineStr">
+        <is>
+          <t>10-16-2670-42_2025</t>
+        </is>
+      </c>
+      <c r="C264" s="2" t="inlineStr">
+        <is>
+          <t>10-16-2670-42</t>
+        </is>
+      </c>
+      <c r="D264" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E264" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F264" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G264" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H264" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I264" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J264" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K264" s="2" t="inlineStr">
+        <is>
+          <t>SAN JUAN BAUTISTA</t>
+        </is>
+      </c>
+      <c r="L264" s="2" t="inlineStr">
+        <is>
+          <t>EODP</t>
+        </is>
+      </c>
+      <c r="M264" s="2" t="inlineStr">
+        <is>
+          <t>SAN JUAN BAUTISTA</t>
+        </is>
+      </c>
+      <c r="N264" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O264" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P264" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q264" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R264" s="1" t="n">
+        <v>134</v>
+      </c>
+      <c r="S264" s="1" t="n">
+        <v>102</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
+      <c r="A265" s="1" t="n">
+        <v>19079</v>
+      </c>
+      <c r="B265" s="2" t="inlineStr">
+        <is>
+          <t>10-17-0006-45_2025</t>
+        </is>
+      </c>
+      <c r="C265" s="2" t="inlineStr">
+        <is>
+          <t>10-17-0006-45</t>
+        </is>
+      </c>
+      <c r="D265" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E265" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F265" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G265" s="2" t="inlineStr">
+        <is>
+          <t>Vespertina</t>
+        </is>
+      </c>
+      <c r="H265" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I265" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J265" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K265" s="2" t="inlineStr">
+        <is>
+          <t>SANTO TOMAS LA UNION</t>
+        </is>
+      </c>
+      <c r="L265" s="2" t="inlineStr">
+        <is>
+          <t>INEB</t>
+        </is>
+      </c>
+      <c r="M265" s="2" t="inlineStr">
+        <is>
+          <t>CABECERA MUNICIPAL</t>
+        </is>
+      </c>
+      <c r="N265" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O265" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P265" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q265" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R265" s="1" t="n">
+        <v>397</v>
+      </c>
+      <c r="S265" s="1" t="n">
+        <v>396</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
+      <c r="A266" s="1" t="n">
+        <v>19080</v>
+      </c>
+      <c r="B266" s="2" t="inlineStr">
+        <is>
+          <t>10-17-0007-42_2025</t>
+        </is>
+      </c>
+      <c r="C266" s="2" t="inlineStr">
+        <is>
+          <t>10-17-0007-42</t>
+        </is>
+      </c>
+      <c r="D266" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E266" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F266" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G266" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H266" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I266" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J266" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K266" s="2" t="inlineStr">
+        <is>
+          <t>SANTO TOMAS LA UNION</t>
+        </is>
+      </c>
+      <c r="L266" s="2" t="inlineStr">
+        <is>
+          <t>EODP</t>
+        </is>
+      </c>
+      <c r="M266" s="2" t="inlineStr">
+        <is>
+          <t>COLONIA SAN FRANCISCO</t>
+        </is>
+      </c>
+      <c r="N266" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O266" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P266" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q266" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R266" s="1" t="n">
+        <v>27</v>
+      </c>
+      <c r="S266" s="1" t="n">
+        <v>23</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
+      <c r="A267" s="1" t="n">
+        <v>19081</v>
+      </c>
+      <c r="B267" s="2" t="inlineStr">
+        <is>
+          <t>10-17-0008-42_2025</t>
+        </is>
+      </c>
+      <c r="C267" s="2" t="inlineStr">
+        <is>
+          <t>10-17-0008-42</t>
+        </is>
+      </c>
+      <c r="D267" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E267" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F267" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G267" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H267" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I267" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J267" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K267" s="2" t="inlineStr">
+        <is>
+          <t>SANTO TOMAS LA UNION</t>
+        </is>
+      </c>
+      <c r="L267" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM SANTA MARIA DE GUADALUPE</t>
+        </is>
+      </c>
+      <c r="M267" s="2" t="inlineStr">
+        <is>
+          <t>SECTOR SAN RUBEN</t>
+        </is>
+      </c>
+      <c r="N267" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O267" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P267" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q267" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R267" s="1" t="n">
+        <v>1</v>
+      </c>
+      <c r="S267" s="1" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
+      <c r="A268" s="1" t="n">
+        <v>19082</v>
+      </c>
+      <c r="B268" s="2" t="inlineStr">
+        <is>
+          <t>10-17-0385-42_2025</t>
+        </is>
+      </c>
+      <c r="C268" s="2" t="inlineStr">
+        <is>
+          <t>10-17-0385-42</t>
+        </is>
+      </c>
+      <c r="D268" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E268" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F268" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G268" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H268" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I268" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J268" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K268" s="2" t="inlineStr">
+        <is>
+          <t>SANTO TOMAS LA UNION</t>
+        </is>
+      </c>
+      <c r="L268" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EOUM</t>
+        </is>
+      </c>
+      <c r="M268" s="2" t="inlineStr">
+        <is>
+          <t>2A. CALLE ZONA 1</t>
+        </is>
+      </c>
+      <c r="N268" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O268" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P268" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q268" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R268" s="1" t="n">
+        <v>168</v>
+      </c>
+      <c r="S268" s="1" t="n">
+        <v>194</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
+      <c r="A269" s="1" t="n">
+        <v>19083</v>
+      </c>
+      <c r="B269" s="2" t="inlineStr">
+        <is>
+          <t>10-17-0387-43_2025</t>
+        </is>
+      </c>
+      <c r="C269" s="2" t="inlineStr">
+        <is>
+          <t>10-17-0387-43</t>
+        </is>
+      </c>
+      <c r="D269" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E269" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F269" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G269" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H269" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I269" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J269" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K269" s="2" t="inlineStr">
+        <is>
+          <t>SANTO TOMAS LA UNION</t>
+        </is>
+      </c>
+      <c r="L269" s="2" t="inlineStr">
+        <is>
+          <t>EOUM</t>
+        </is>
+      </c>
+      <c r="M269" s="2" t="inlineStr">
+        <is>
+          <t>2A. AVENIDA 2-37, ZONA 1</t>
+        </is>
+      </c>
+      <c r="N269" s="2" t="inlineStr">
+        <is>
+          <t>14.63082708,-91.41238496</t>
+        </is>
+      </c>
+      <c r="O269" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P269" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q269" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R269" s="1" t="n">
+        <v>431</v>
+      </c>
+      <c r="S269" s="1" t="n">
+        <v>405</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
+      <c r="A270" s="1" t="n">
+        <v>19084</v>
+      </c>
+      <c r="B270" s="2" t="inlineStr">
+        <is>
+          <t>10-17-0388-43_2025</t>
+        </is>
+      </c>
+      <c r="C270" s="2" t="inlineStr">
+        <is>
+          <t>10-17-0388-43</t>
+        </is>
+      </c>
+      <c r="D270" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E270" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F270" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G270" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H270" s="2" t="inlineStr">
+        <is>
+          <t>Bilingüe</t>
+        </is>
+      </c>
+      <c r="I270" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J270" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K270" s="2" t="inlineStr">
+        <is>
+          <t>SANTO TOMAS LA UNION</t>
+        </is>
+      </c>
+      <c r="L270" s="2" t="inlineStr">
+        <is>
+          <t>EORM 15 DE SEPTIEMBRE</t>
+        </is>
+      </c>
+      <c r="M270" s="2" t="inlineStr">
+        <is>
+          <t>CANTON CAMACHE CHIQUITO</t>
+        </is>
+      </c>
+      <c r="N270" s="2" t="inlineStr">
+        <is>
+          <t>14.61127939,-91.40877546</t>
+        </is>
+      </c>
+      <c r="O270" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P270" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q270" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R270" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="S270" s="1" t="n">
+        <v>104</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
+      <c r="A271" s="1" t="n">
+        <v>19085</v>
+      </c>
+      <c r="B271" s="2" t="inlineStr">
+        <is>
+          <t>10-17-0389-43_2025</t>
+        </is>
+      </c>
+      <c r="C271" s="2" t="inlineStr">
+        <is>
+          <t>10-17-0389-43</t>
+        </is>
+      </c>
+      <c r="D271" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E271" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F271" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G271" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H271" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I271" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J271" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K271" s="2" t="inlineStr">
+        <is>
+          <t>SANTO TOMAS LA UNION</t>
+        </is>
+      </c>
+      <c r="L271" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M271" s="2" t="inlineStr">
+        <is>
+          <t>CANTON CAMACHE GRANDE</t>
+        </is>
+      </c>
+      <c r="N271" s="2" t="inlineStr">
+        <is>
+          <t>14.62694189,-91.41523481</t>
+        </is>
+      </c>
+      <c r="O271" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P271" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q271" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R271" s="1" t="n">
+        <v>204</v>
+      </c>
+      <c r="S271" s="1" t="n">
+        <v>218</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
+      <c r="A272" s="1" t="n">
+        <v>19086</v>
+      </c>
+      <c r="B272" s="2" t="inlineStr">
+        <is>
+          <t>10-17-1773-42_2025</t>
+        </is>
+      </c>
+      <c r="C272" s="2" t="inlineStr">
+        <is>
+          <t>10-17-1773-42</t>
+        </is>
+      </c>
+      <c r="D272" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E272" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F272" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G272" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H272" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I272" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J272" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K272" s="2" t="inlineStr">
+        <is>
+          <t>SANTO TOMAS LA UNION</t>
+        </is>
+      </c>
+      <c r="L272" s="2" t="inlineStr">
+        <is>
+          <t>CEIN -PAIN-</t>
+        </is>
+      </c>
+      <c r="M272" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO MAZA</t>
+        </is>
+      </c>
+      <c r="N272" s="2" t="inlineStr">
+        <is>
+          <t>14.6373772,-91.40009349</t>
+        </is>
+      </c>
+      <c r="O272" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P272" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q272" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R272" s="1" t="n">
+        <v>262</v>
+      </c>
+      <c r="S272" s="1" t="n">
+        <v>231</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
+      <c r="A273" s="1" t="n">
+        <v>19087</v>
+      </c>
+      <c r="B273" s="2" t="inlineStr">
+        <is>
+          <t>10-17-2009-42_2025</t>
+        </is>
+      </c>
+      <c r="C273" s="2" t="inlineStr">
+        <is>
+          <t>10-17-2009-42</t>
+        </is>
+      </c>
+      <c r="D273" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E273" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F273" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G273" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H273" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I273" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J273" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K273" s="2" t="inlineStr">
+        <is>
+          <t>SANTO TOMAS LA UNION</t>
+        </is>
+      </c>
+      <c r="L273" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M273" s="2" t="inlineStr">
+        <is>
+          <t>CANTON MAZA</t>
+        </is>
+      </c>
+      <c r="N273" s="2" t="inlineStr">
+        <is>
+          <t>14.63795929,-91.40458224</t>
+        </is>
+      </c>
+      <c r="O273" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P273" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q273" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R273" s="1" t="n">
+        <v>83</v>
+      </c>
+      <c r="S273" s="1" t="n">
+        <v>78</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
+      <c r="A274" s="1" t="n">
+        <v>19088</v>
+      </c>
+      <c r="B274" s="2" t="inlineStr">
+        <is>
+          <t>10-17-2035-42_2025</t>
+        </is>
+      </c>
+      <c r="C274" s="2" t="inlineStr">
+        <is>
+          <t>10-17-2035-42</t>
+        </is>
+      </c>
+      <c r="D274" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E274" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F274" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G274" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H274" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I274" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J274" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K274" s="2" t="inlineStr">
+        <is>
+          <t>SANTO TOMAS LA UNION</t>
+        </is>
+      </c>
+      <c r="L274" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M274" s="2" t="inlineStr">
+        <is>
+          <t>CANTON CAMACHE GRANDE</t>
+        </is>
+      </c>
+      <c r="N274" s="2" t="inlineStr">
+        <is>
+          <t>14.62694189,-91.41523481</t>
+        </is>
+      </c>
+      <c r="O274" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P274" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q274" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R274" s="1" t="n">
+        <v>95</v>
+      </c>
+      <c r="S274" s="1" t="n">
+        <v>73</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
+      <c r="A275" s="1" t="n">
+        <v>19089</v>
+      </c>
+      <c r="B275" s="2" t="inlineStr">
+        <is>
+          <t>10-18-0005-45_2025</t>
+        </is>
+      </c>
+      <c r="C275" s="2" t="inlineStr">
+        <is>
+          <t>10-18-0005-45</t>
+        </is>
+      </c>
+      <c r="D275" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E275" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F275" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G275" s="2" t="inlineStr">
+        <is>
+          <t>Vespertina</t>
+        </is>
+      </c>
+      <c r="H275" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I275" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J275" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K275" s="2" t="inlineStr">
+        <is>
+          <t>ZUNILITO</t>
+        </is>
+      </c>
+      <c r="L275" s="2" t="inlineStr">
+        <is>
+          <t>INEB</t>
+        </is>
+      </c>
+      <c r="M275" s="2" t="inlineStr">
+        <is>
+          <t>CANTON SAN ANTONIO EN LA CABECERA MUNICIPAL DE ZUNILITO</t>
+        </is>
+      </c>
+      <c r="N275" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O275" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P275" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q275" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R275" s="1" t="n">
+        <v>251</v>
+      </c>
+      <c r="S275" s="1" t="n">
+        <v>260</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
+      <c r="A276" s="1" t="n">
+        <v>6020</v>
+      </c>
+      <c r="B276" s="2" t="inlineStr">
+        <is>
+          <t>10-18-0006-46_2025</t>
+        </is>
+      </c>
+      <c r="C276" s="2" t="inlineStr">
+        <is>
+          <t>10-18-0006-46</t>
+        </is>
+      </c>
+      <c r="D276" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E276" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F276" s="2" t="inlineStr">
+        <is>
+          <t>Diversificado</t>
+        </is>
+      </c>
+      <c r="G276" s="2" t="inlineStr">
+        <is>
+          <t>Vespertina</t>
+        </is>
+      </c>
+      <c r="H276" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I276" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J276" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K276" s="2" t="inlineStr">
+        <is>
+          <t>ZUNILITO</t>
+        </is>
+      </c>
+      <c r="L276" s="2" t="inlineStr">
+        <is>
+          <t>INSTITUTO NACIONAL DE EDUCACION DIVERSIFICADA ZUNILITO</t>
+        </is>
+      </c>
+      <c r="M276" s="2" t="inlineStr">
+        <is>
+          <t>2A. AVENIDA 3-10 ZONA 1</t>
+        </is>
+      </c>
+      <c r="N276" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O276" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P276" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q276" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R276" s="1" t="n">
+        <v>154</v>
+      </c>
+      <c r="S276" s="1" t="n">
+        <v>138</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
+      <c r="A277" s="1" t="n">
+        <v>19090</v>
+      </c>
+      <c r="B277" s="2" t="inlineStr">
+        <is>
+          <t>10-18-0007-45_2025</t>
+        </is>
+      </c>
+      <c r="C277" s="2" t="inlineStr">
+        <is>
+          <t>10-18-0007-45</t>
+        </is>
+      </c>
+      <c r="D277" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E277" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F277" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G277" s="2" t="inlineStr">
+        <is>
+          <t>Vespertina</t>
+        </is>
+      </c>
+      <c r="H277" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I277" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J277" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K277" s="2" t="inlineStr">
+        <is>
+          <t>ZUNILITO</t>
+        </is>
+      </c>
+      <c r="L277" s="2" t="inlineStr">
+        <is>
+          <t>INEB DE TELESECUNDARIA</t>
+        </is>
+      </c>
+      <c r="M277" s="2" t="inlineStr">
+        <is>
+          <t>CANTON SAN LORENCITO</t>
+        </is>
+      </c>
+      <c r="N277" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O277" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P277" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q277" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R277" s="1" t="n">
+        <v>31</v>
+      </c>
+      <c r="S277" s="1" t="n">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
+      <c r="A278" s="1" t="n">
+        <v>19091</v>
+      </c>
+      <c r="B278" s="2" t="inlineStr">
+        <is>
+          <t>10-18-1774-42_2025</t>
+        </is>
+      </c>
+      <c r="C278" s="2" t="inlineStr">
+        <is>
+          <t>10-18-1774-42</t>
+        </is>
+      </c>
+      <c r="D278" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E278" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F278" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G278" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H278" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I278" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J278" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K278" s="2" t="inlineStr">
+        <is>
+          <t>ZUNILITO</t>
+        </is>
+      </c>
+      <c r="L278" s="2" t="inlineStr">
+        <is>
+          <t>CEIN -PAIN-</t>
+        </is>
+      </c>
+      <c r="M278" s="2" t="inlineStr">
+        <is>
+          <t>CANTON SAN LORENCITO</t>
+        </is>
+      </c>
+      <c r="N278" s="2" t="inlineStr">
+        <is>
+          <t>14.63889414,-91.49894027</t>
+        </is>
+      </c>
+      <c r="O278" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P278" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q278" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R278" s="1" t="n">
+        <v>116</v>
+      </c>
+      <c r="S278" s="1" t="n">
+        <v>83</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
+      <c r="A279" s="1" t="n">
+        <v>19092</v>
+      </c>
+      <c r="B279" s="2" t="inlineStr">
+        <is>
+          <t>10-18-2511-42_2025</t>
+        </is>
+      </c>
+      <c r="C279" s="2" t="inlineStr">
+        <is>
+          <t>10-18-2511-42</t>
+        </is>
+      </c>
+      <c r="D279" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E279" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F279" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G279" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H279" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I279" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J279" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K279" s="2" t="inlineStr">
+        <is>
+          <t>ZUNILITO</t>
+        </is>
+      </c>
+      <c r="L279" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M279" s="2" t="inlineStr">
+        <is>
+          <t>CANTON SAN ANTONIO</t>
+        </is>
+      </c>
+      <c r="N279" s="2" t="inlineStr">
+        <is>
+          <t>14.61445686,-91.50936349</t>
+        </is>
+      </c>
+      <c r="O279" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P279" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q279" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R279" s="1" t="n">
+        <v>93</v>
+      </c>
+      <c r="S279" s="1" t="n">
+        <v>78</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
+      <c r="A280" s="1" t="n">
+        <v>6023</v>
+      </c>
+      <c r="B280" s="2" t="inlineStr">
+        <is>
+          <t>10-19-0001-42_2025</t>
+        </is>
+      </c>
+      <c r="C280" s="2" t="inlineStr">
+        <is>
+          <t>10-19-0001-42</t>
+        </is>
+      </c>
+      <c r="D280" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E280" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F280" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G280" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H280" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I280" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J280" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K280" s="2" t="inlineStr">
+        <is>
+          <t>PUEBLO NUEVO</t>
+        </is>
+      </c>
+      <c r="L280" s="2" t="inlineStr">
+        <is>
+          <t>EODP CANTON EL JARDIN</t>
+        </is>
+      </c>
+      <c r="M280" s="2" t="inlineStr">
+        <is>
+          <t>CANTON EL JARDIN</t>
+        </is>
+      </c>
+      <c r="N280" s="2" t="inlineStr">
+        <is>
+          <t>14.64474008,-91.54120681</t>
+        </is>
+      </c>
+      <c r="O280" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P280" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q280" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R280" s="1" t="n">
+        <v>79</v>
+      </c>
+      <c r="S280" s="1" t="n">
+        <v>86</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
+      <c r="A281" s="1" t="n">
+        <v>19093</v>
+      </c>
+      <c r="B281" s="2" t="inlineStr">
+        <is>
+          <t>10-19-0003-43_2025</t>
+        </is>
+      </c>
+      <c r="C281" s="2" t="inlineStr">
+        <is>
+          <t>10-19-0003-43</t>
+        </is>
+      </c>
+      <c r="D281" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E281" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F281" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G281" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H281" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I281" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J281" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K281" s="2" t="inlineStr">
+        <is>
+          <t>PUEBLO NUEVO</t>
+        </is>
+      </c>
+      <c r="L281" s="2" t="inlineStr">
+        <is>
+          <t>EORM CANTON EL JARDIN</t>
+        </is>
+      </c>
+      <c r="M281" s="2" t="inlineStr">
+        <is>
+          <t>CANTON EL JARDIN</t>
+        </is>
+      </c>
+      <c r="N281" s="2" t="inlineStr">
+        <is>
+          <t>14.64474008,-91.54120681</t>
+        </is>
+      </c>
+      <c r="O281" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P281" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q281" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R281" s="1" t="n">
+        <v>202</v>
+      </c>
+      <c r="S281" s="1" t="n">
+        <v>195</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
+      <c r="A282" s="1" t="n">
+        <v>19094</v>
+      </c>
+      <c r="B282" s="2" t="inlineStr">
+        <is>
+          <t>10-19-0005-45_2025</t>
+        </is>
+      </c>
+      <c r="C282" s="2" t="inlineStr">
+        <is>
+          <t>10-19-0005-45</t>
+        </is>
+      </c>
+      <c r="D282" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E282" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F282" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G282" s="2" t="inlineStr">
+        <is>
+          <t>Vespertina</t>
+        </is>
+      </c>
+      <c r="H282" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I282" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J282" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K282" s="2" t="inlineStr">
+        <is>
+          <t>PUEBLO NUEVO</t>
+        </is>
+      </c>
+      <c r="L282" s="2" t="inlineStr">
+        <is>
+          <t>INEB</t>
+        </is>
+      </c>
+      <c r="M282" s="2" t="inlineStr">
+        <is>
+          <t>6AV. 4-63 ZONA 0, SECTOR EL CAMPO</t>
+        </is>
+      </c>
+      <c r="N282" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O282" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P282" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q282" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R282" s="1" t="n">
+        <v>144</v>
+      </c>
+      <c r="S282" s="1" t="n">
+        <v>142</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
+      <c r="A283" s="1" t="n">
+        <v>19095</v>
+      </c>
+      <c r="B283" s="2" t="inlineStr">
+        <is>
+          <t>10-19-0006-45_2025</t>
+        </is>
+      </c>
+      <c r="C283" s="2" t="inlineStr">
+        <is>
+          <t>10-19-0006-45</t>
+        </is>
+      </c>
+      <c r="D283" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E283" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F283" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G283" s="2" t="inlineStr">
+        <is>
+          <t>Vespertina</t>
+        </is>
+      </c>
+      <c r="H283" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I283" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J283" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K283" s="2" t="inlineStr">
+        <is>
+          <t>PUEBLO NUEVO</t>
+        </is>
+      </c>
+      <c r="L283" s="2" t="inlineStr">
+        <is>
+          <t>INEB DE TELESECUNDARIA</t>
+        </is>
+      </c>
+      <c r="M283" s="2" t="inlineStr">
+        <is>
+          <t>CANTON LAS ROSAS</t>
+        </is>
+      </c>
+      <c r="N283" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O283" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P283" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q283" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R283" s="1" t="n">
+        <v>62</v>
+      </c>
+      <c r="S283" s="1" t="n">
+        <v>53</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
+      <c r="A284" s="1" t="n">
+        <v>19096</v>
+      </c>
+      <c r="B284" s="2" t="inlineStr">
+        <is>
+          <t>10-19-0402-42_2025</t>
+        </is>
+      </c>
+      <c r="C284" s="2" t="inlineStr">
+        <is>
+          <t>10-19-0402-42</t>
+        </is>
+      </c>
+      <c r="D284" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E284" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F284" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G284" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H284" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I284" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J284" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K284" s="2" t="inlineStr">
+        <is>
+          <t>PUEBLO NUEVO</t>
+        </is>
+      </c>
+      <c r="L284" s="2" t="inlineStr">
+        <is>
+          <t>EODP</t>
+        </is>
+      </c>
+      <c r="M284" s="2" t="inlineStr">
+        <is>
+          <t>SECTOR EL REBALSE</t>
+        </is>
+      </c>
+      <c r="N284" s="2" t="inlineStr">
+        <is>
+          <t>14.6501952,-91.53910031</t>
+        </is>
+      </c>
+      <c r="O284" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P284" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q284" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R284" s="1" t="n">
+        <v>142</v>
+      </c>
+      <c r="S284" s="1" t="n">
+        <v>136</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
+      <c r="A285" s="1" t="n">
+        <v>6028</v>
+      </c>
+      <c r="B285" s="2" t="inlineStr">
+        <is>
+          <t>10-19-0403-43_2025</t>
+        </is>
+      </c>
+      <c r="C285" s="2" t="inlineStr">
+        <is>
+          <t>10-19-0403-43</t>
+        </is>
+      </c>
+      <c r="D285" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E285" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F285" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G285" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H285" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I285" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J285" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K285" s="2" t="inlineStr">
+        <is>
+          <t>PUEBLO NUEVO</t>
+        </is>
+      </c>
+      <c r="L285" s="2" t="inlineStr">
+        <is>
+          <t>EOUM NO.1</t>
+        </is>
+      </c>
+      <c r="M285" s="2" t="inlineStr">
+        <is>
+          <t>6A. AVENIDA CONTIGUO AL CAMPO DE FUTBOL</t>
+        </is>
+      </c>
+      <c r="N285" s="2" t="inlineStr">
+        <is>
+          <t>14.64477867,-91.53729806</t>
+        </is>
+      </c>
+      <c r="O285" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P285" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q285" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R285" s="1" t="n">
+        <v>207</v>
+      </c>
+      <c r="S285" s="1" t="n">
+        <v>203</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
+      <c r="A286" s="1" t="n">
+        <v>19097</v>
+      </c>
+      <c r="B286" s="2" t="inlineStr">
+        <is>
+          <t>10-19-0404-43_2025</t>
+        </is>
+      </c>
+      <c r="C286" s="2" t="inlineStr">
+        <is>
+          <t>10-19-0404-43</t>
+        </is>
+      </c>
+      <c r="D286" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E286" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F286" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G286" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H286" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I286" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J286" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K286" s="2" t="inlineStr">
+        <is>
+          <t>PUEBLO NUEVO</t>
+        </is>
+      </c>
+      <c r="L286" s="2" t="inlineStr">
+        <is>
+          <t>EORM PROF. LUIS FRANCISCO CIFUENTES AGUIRRE</t>
+        </is>
+      </c>
+      <c r="M286" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA SAN FRANCISCO PECUL</t>
+        </is>
+      </c>
+      <c r="N286" s="2" t="inlineStr">
+        <is>
+          <t>14.66292389,-91.53508856</t>
+        </is>
+      </c>
+      <c r="O286" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P286" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q286" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R286" s="1" t="n">
+        <v>260</v>
+      </c>
+      <c r="S286" s="1" t="n">
+        <v>268</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
+      <c r="A287" s="1" t="n">
+        <v>19098</v>
+      </c>
+      <c r="B287" s="2" t="inlineStr">
+        <is>
+          <t>10-19-0448-43_2025</t>
+        </is>
+      </c>
+      <c r="C287" s="2" t="inlineStr">
+        <is>
+          <t>10-19-0448-43</t>
+        </is>
+      </c>
+      <c r="D287" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E287" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F287" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G287" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H287" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I287" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J287" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K287" s="2" t="inlineStr">
+        <is>
+          <t>PUEBLO NUEVO</t>
+        </is>
+      </c>
+      <c r="L287" s="2" t="inlineStr">
+        <is>
+          <t>EORM PROFA. VIOLETA ZENAIDA CASTILLO DE LAU</t>
+        </is>
+      </c>
+      <c r="M287" s="2" t="inlineStr">
+        <is>
+          <t>CANTON LAS ROSAS</t>
+        </is>
+      </c>
+      <c r="N287" s="2" t="inlineStr">
+        <is>
+          <t>14.64677323,-91.53251281</t>
+        </is>
+      </c>
+      <c r="O287" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P287" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q287" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R287" s="1" t="n">
+        <v>213</v>
+      </c>
+      <c r="S287" s="1" t="n">
+        <v>228</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
+      <c r="A288" s="1" t="n">
+        <v>19099</v>
+      </c>
+      <c r="B288" s="2" t="inlineStr">
+        <is>
+          <t>10-19-1064-43_2025</t>
+        </is>
+      </c>
+      <c r="C288" s="2" t="inlineStr">
+        <is>
+          <t>10-19-1064-43</t>
+        </is>
+      </c>
+      <c r="D288" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E288" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F288" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G288" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H288" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I288" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J288" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K288" s="2" t="inlineStr">
+        <is>
+          <t>PUEBLO NUEVO</t>
+        </is>
+      </c>
+      <c r="L288" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M288" s="2" t="inlineStr">
+        <is>
+          <t>CANTON EL MANGAL</t>
+        </is>
+      </c>
+      <c r="N288" s="2" t="inlineStr">
+        <is>
+          <t>14.64925351,-91.53739831</t>
+        </is>
+      </c>
+      <c r="O288" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P288" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q288" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R288" s="1" t="n">
+        <v>176</v>
+      </c>
+      <c r="S288" s="1" t="n">
+        <v>176</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
+      <c r="A289" s="1" t="n">
+        <v>6031</v>
+      </c>
+      <c r="B289" s="2" t="inlineStr">
+        <is>
+          <t>10-19-1738-42_2025</t>
+        </is>
+      </c>
+      <c r="C289" s="2" t="inlineStr">
+        <is>
+          <t>10-19-1738-42</t>
+        </is>
+      </c>
+      <c r="D289" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E289" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F289" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G289" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H289" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I289" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J289" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K289" s="2" t="inlineStr">
+        <is>
+          <t>PUEBLO NUEVO</t>
+        </is>
+      </c>
+      <c r="L289" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M289" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA SAN FRANCISCO PECUL</t>
+        </is>
+      </c>
+      <c r="N289" s="2" t="inlineStr">
+        <is>
+          <t>14.66292389,-91.53508856</t>
+        </is>
+      </c>
+      <c r="O289" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P289" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q289" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R289" s="1" t="n">
+        <v>102</v>
+      </c>
+      <c r="S289" s="1" t="n">
+        <v>80</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
+      <c r="A290" s="1" t="n">
+        <v>19100</v>
+      </c>
+      <c r="B290" s="2" t="inlineStr">
+        <is>
+          <t>10-19-1885-42_2025</t>
+        </is>
+      </c>
+      <c r="C290" s="2" t="inlineStr">
+        <is>
+          <t>10-19-1885-42</t>
+        </is>
+      </c>
+      <c r="D290" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E290" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F290" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G290" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H290" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I290" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J290" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K290" s="2" t="inlineStr">
+        <is>
+          <t>PUEBLO NUEVO</t>
+        </is>
+      </c>
+      <c r="L290" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA EORM</t>
+        </is>
+      </c>
+      <c r="M290" s="2" t="inlineStr">
+        <is>
+          <t>CANTON EL MANGAL</t>
+        </is>
+      </c>
+      <c r="N290" s="2" t="inlineStr">
+        <is>
+          <t>14.64925351,-91.53739831</t>
+        </is>
+      </c>
+      <c r="O290" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P290" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q290" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R290" s="1" t="n">
+        <v>62</v>
+      </c>
+      <c r="S290" s="1" t="n">
+        <v>48</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
+      <c r="A291" s="1" t="n">
+        <v>6033</v>
+      </c>
+      <c r="B291" s="2" t="inlineStr">
+        <is>
+          <t>10-19-2032-43_2025</t>
+        </is>
+      </c>
+      <c r="C291" s="2" t="inlineStr">
+        <is>
+          <t>10-19-2032-43</t>
+        </is>
+      </c>
+      <c r="D291" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E291" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F291" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G291" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H291" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I291" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J291" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K291" s="2" t="inlineStr">
+        <is>
+          <t>PUEBLO NUEVO</t>
+        </is>
+      </c>
+      <c r="L291" s="2" t="inlineStr">
+        <is>
+          <t>EOUM NO.2 PROFESOR LORENZO GUARE SOP</t>
+        </is>
+      </c>
+      <c r="M291" s="2" t="inlineStr">
+        <is>
+          <t>SECTOR EL REBALSE</t>
+        </is>
+      </c>
+      <c r="N291" s="2" t="inlineStr">
+        <is>
+          <t>14.65064379,-91.53856815</t>
+        </is>
+      </c>
+      <c r="O291" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P291" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q291" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R291" s="1" t="n">
+        <v>259</v>
+      </c>
+      <c r="S291" s="1" t="n">
+        <v>262</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
+      <c r="A292" s="1" t="n">
+        <v>19101</v>
+      </c>
+      <c r="B292" s="2" t="inlineStr">
+        <is>
+          <t>10-19-2208-42_2025</t>
+        </is>
+      </c>
+      <c r="C292" s="2" t="inlineStr">
+        <is>
+          <t>10-19-2208-42</t>
+        </is>
+      </c>
+      <c r="D292" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E292" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F292" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G292" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H292" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I292" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J292" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K292" s="2" t="inlineStr">
+        <is>
+          <t>PUEBLO NUEVO</t>
+        </is>
+      </c>
+      <c r="L292" s="2" t="inlineStr">
+        <is>
+          <t>CEIN -PAIN- ANEXO A EOUM</t>
+        </is>
+      </c>
+      <c r="M292" s="2" t="inlineStr">
+        <is>
+          <t>--</t>
+        </is>
+      </c>
+      <c r="N292" s="2" t="inlineStr">
+        <is>
+          <t>14.64477867,-91.53729806</t>
+        </is>
+      </c>
+      <c r="O292" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P292" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q292" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R292" s="1" t="n">
+        <v>197</v>
+      </c>
+      <c r="S292" s="1" t="n">
+        <v>192</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
+      <c r="A293" s="1" t="n">
+        <v>19102</v>
+      </c>
+      <c r="B293" s="2" t="inlineStr">
+        <is>
+          <t>10-19-2220-45_2025</t>
+        </is>
+      </c>
+      <c r="C293" s="2" t="inlineStr">
+        <is>
+          <t>10-19-2220-45</t>
+        </is>
+      </c>
+      <c r="D293" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E293" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F293" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G293" s="2" t="inlineStr">
+        <is>
+          <t>Vespertina</t>
+        </is>
+      </c>
+      <c r="H293" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I293" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J293" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K293" s="2" t="inlineStr">
+        <is>
+          <t>PUEBLO NUEVO</t>
+        </is>
+      </c>
+      <c r="L293" s="2" t="inlineStr">
+        <is>
+          <t>INEB DE TELESECUNDARIA</t>
+        </is>
+      </c>
+      <c r="M293" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA SAN FRANCISCO PECUL</t>
+        </is>
+      </c>
+      <c r="N293" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O293" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P293" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q293" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R293" s="1" t="n">
+        <v>83</v>
+      </c>
+      <c r="S293" s="1" t="n">
+        <v>88</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
+      <c r="A294" s="1" t="n">
+        <v>6036</v>
+      </c>
+      <c r="B294" s="2" t="inlineStr">
+        <is>
+          <t>10-20-0001-42_2025</t>
+        </is>
+      </c>
+      <c r="C294" s="2" t="inlineStr">
+        <is>
+          <t>10-20-0001-42</t>
+        </is>
+      </c>
+      <c r="D294" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E294" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F294" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G294" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H294" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I294" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J294" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K294" s="2" t="inlineStr">
+        <is>
+          <t>RIO BRAVO</t>
+        </is>
+      </c>
+      <c r="L294" s="2" t="inlineStr">
+        <is>
+          <t>EODP PARCELAMIENTO EL SOCORRO</t>
+        </is>
+      </c>
+      <c r="M294" s="2" t="inlineStr">
+        <is>
+          <t>PARCELAMIENTO EL SOCORRO</t>
+        </is>
+      </c>
+      <c r="N294" s="2" t="inlineStr">
+        <is>
+          <t>14.37355183,-91.28639524</t>
+        </is>
+      </c>
+      <c r="O294" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P294" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q294" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R294" s="1" t="n">
+        <v>17</v>
+      </c>
+      <c r="S294" s="1" t="n">
+        <v>15</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
+      <c r="A295" s="1" t="n">
+        <v>6037</v>
+      </c>
+      <c r="B295" s="2" t="inlineStr">
+        <is>
+          <t>10-20-0006-43_2025</t>
+        </is>
+      </c>
+      <c r="C295" s="2" t="inlineStr">
+        <is>
+          <t>10-20-0006-43</t>
+        </is>
+      </c>
+      <c r="D295" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E295" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F295" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G295" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H295" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I295" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J295" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K295" s="2" t="inlineStr">
+        <is>
+          <t>RIO BRAVO</t>
+        </is>
+      </c>
+      <c r="L295" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M295" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA SANTA ELENA</t>
+        </is>
+      </c>
+      <c r="N295" s="2" t="inlineStr">
+        <is>
+          <t>14.40381992,-91.31647743</t>
+        </is>
+      </c>
+      <c r="O295" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P295" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q295" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R295" s="1" t="n">
+        <v>359</v>
+      </c>
+      <c r="S295" s="1" t="n">
+        <v>330</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
+      <c r="A296" s="1" t="n">
+        <v>19103</v>
+      </c>
+      <c r="B296" s="2" t="inlineStr">
+        <is>
+          <t>10-20-0007-43_2025</t>
+        </is>
+      </c>
+      <c r="C296" s="2" t="inlineStr">
+        <is>
+          <t>10-20-0007-43</t>
+        </is>
+      </c>
+      <c r="D296" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E296" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F296" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G296" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H296" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I296" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J296" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K296" s="2" t="inlineStr">
+        <is>
+          <t>RIO BRAVO</t>
+        </is>
+      </c>
+      <c r="L296" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M296" s="2" t="inlineStr">
+        <is>
+          <t>COLONIA SAN JOSE</t>
+        </is>
+      </c>
+      <c r="N296" s="2" t="inlineStr">
+        <is>
+          <t>14.39488773,-91.33143621</t>
+        </is>
+      </c>
+      <c r="O296" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P296" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q296" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R296" s="1" t="n">
+        <v>286</v>
+      </c>
+      <c r="S296" s="1" t="n">
+        <v>287</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
+      <c r="A297" s="1" t="n">
+        <v>6039</v>
+      </c>
+      <c r="B297" s="2" t="inlineStr">
+        <is>
+          <t>10-20-0009-43_2025</t>
+        </is>
+      </c>
+      <c r="C297" s="2" t="inlineStr">
+        <is>
+          <t>10-20-0009-43</t>
+        </is>
+      </c>
+      <c r="D297" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E297" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F297" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G297" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H297" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I297" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J297" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K297" s="2" t="inlineStr">
+        <is>
+          <t>RIO BRAVO</t>
+        </is>
+      </c>
+      <c r="L297" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M297" s="2" t="inlineStr">
+        <is>
+          <t>COMUNIDAD OCHO DE GUATALON</t>
+        </is>
+      </c>
+      <c r="N297" s="2" t="inlineStr">
+        <is>
+          <t>14.38097445,-91.29171637</t>
+        </is>
+      </c>
+      <c r="O297" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P297" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q297" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R297" s="1" t="n">
+        <v>146</v>
+      </c>
+      <c r="S297" s="1" t="n">
+        <v>115</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
+      <c r="A298" s="1" t="n">
+        <v>19104</v>
+      </c>
+      <c r="B298" s="2" t="inlineStr">
+        <is>
+          <t>10-20-0012-45_2025</t>
+        </is>
+      </c>
+      <c r="C298" s="2" t="inlineStr">
+        <is>
+          <t>10-20-0012-45</t>
+        </is>
+      </c>
+      <c r="D298" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E298" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F298" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G298" s="2" t="inlineStr">
+        <is>
+          <t>Vespertina</t>
+        </is>
+      </c>
+      <c r="H298" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I298" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J298" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K298" s="2" t="inlineStr">
+        <is>
+          <t>RIO BRAVO</t>
+        </is>
+      </c>
+      <c r="L298" s="2" t="inlineStr">
+        <is>
+          <t>INEB DE TELESECUNDARIA</t>
+        </is>
+      </c>
+      <c r="M298" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA SAN ANTONIO LAS FLORES</t>
+        </is>
+      </c>
+      <c r="N298" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O298" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P298" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q298" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R298" s="1" t="n">
+        <v>121</v>
+      </c>
+      <c r="S298" s="1" t="n">
+        <v>135</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
+      <c r="A299" s="1" t="n">
+        <v>19105</v>
+      </c>
+      <c r="B299" s="2" t="inlineStr">
+        <is>
+          <t>10-20-0016-43_2025</t>
+        </is>
+      </c>
+      <c r="C299" s="2" t="inlineStr">
+        <is>
+          <t>10-20-0016-43</t>
+        </is>
+      </c>
+      <c r="D299" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E299" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F299" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G299" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H299" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I299" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J299" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K299" s="2" t="inlineStr">
+        <is>
+          <t>RIO BRAVO</t>
+        </is>
+      </c>
+      <c r="L299" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M299" s="2" t="inlineStr">
+        <is>
+          <t>FINCA NACIONAL SAN BASILIO</t>
+        </is>
+      </c>
+      <c r="N299" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O299" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P299" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q299" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R299" s="1" t="n">
+        <v>112</v>
+      </c>
+      <c r="S299" s="1" t="n">
+        <v>114</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
+      <c r="A300" s="1" t="n">
+        <v>19106</v>
+      </c>
+      <c r="B300" s="2" t="inlineStr">
+        <is>
+          <t>10-20-0017-45_2025</t>
+        </is>
+      </c>
+      <c r="C300" s="2" t="inlineStr">
+        <is>
+          <t>10-20-0017-45</t>
+        </is>
+      </c>
+      <c r="D300" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E300" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F300" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G300" s="2" t="inlineStr">
+        <is>
+          <t>Vespertina</t>
+        </is>
+      </c>
+      <c r="H300" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I300" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J300" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K300" s="2" t="inlineStr">
+        <is>
+          <t>RIO BRAVO</t>
+        </is>
+      </c>
+      <c r="L300" s="2" t="inlineStr">
+        <is>
+          <t>INSTITUTO DE TELESECUNDARIA</t>
+        </is>
+      </c>
+      <c r="M300" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA MORAZAN</t>
+        </is>
+      </c>
+      <c r="N300" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O300" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P300" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q300" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R300" s="1" t="n">
+        <v>92</v>
+      </c>
+      <c r="S300" s="1" t="n">
+        <v>103</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
+      <c r="A301" s="1" t="n">
+        <v>19107</v>
+      </c>
+      <c r="B301" s="2" t="inlineStr">
+        <is>
+          <t>10-20-0021-43_2025</t>
+        </is>
+      </c>
+      <c r="C301" s="2" t="inlineStr">
+        <is>
+          <t>10-20-0021-43</t>
+        </is>
+      </c>
+      <c r="D301" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E301" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F301" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G301" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H301" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I301" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J301" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K301" s="2" t="inlineStr">
+        <is>
+          <t>RIO BRAVO</t>
+        </is>
+      </c>
+      <c r="L301" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M301" s="2" t="inlineStr">
+        <is>
+          <t>COMUNIDAD CANDELARIA</t>
+        </is>
+      </c>
+      <c r="N301" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O301" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P301" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q301" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R301" s="1" t="n">
+        <v>178</v>
+      </c>
+      <c r="S301" s="1" t="n">
+        <v>184</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
+      <c r="A302" s="1" t="n">
+        <v>19108</v>
+      </c>
+      <c r="B302" s="2" t="inlineStr">
+        <is>
+          <t>10-20-0022-46_2025</t>
+        </is>
+      </c>
+      <c r="C302" s="2" t="inlineStr">
+        <is>
+          <t>10-20-0022-46</t>
+        </is>
+      </c>
+      <c r="D302" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E302" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F302" s="2" t="inlineStr">
+        <is>
+          <t>Diversificado</t>
+        </is>
+      </c>
+      <c r="G302" s="2" t="inlineStr">
+        <is>
+          <t>Vespertina</t>
+        </is>
+      </c>
+      <c r="H302" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I302" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J302" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K302" s="2" t="inlineStr">
+        <is>
+          <t>RIO BRAVO</t>
+        </is>
+      </c>
+      <c r="L302" s="2" t="inlineStr">
+        <is>
+          <t>INSTITUTO NACIONAL DE EDUCACION DIVERSIFICADA</t>
+        </is>
+      </c>
+      <c r="M302" s="2" t="inlineStr">
+        <is>
+          <t>4TA. CALLE 4-31 ZONA 2</t>
+        </is>
+      </c>
+      <c r="N302" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O302" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P302" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q302" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R302" s="1" t="n">
+        <v>73</v>
+      </c>
+      <c r="S302" s="1" t="n">
+        <v>77</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
+      <c r="A303" s="1" t="n">
+        <v>19109</v>
+      </c>
+      <c r="B303" s="2" t="inlineStr">
+        <is>
+          <t>10-20-0406-42_2025</t>
+        </is>
+      </c>
+      <c r="C303" s="2" t="inlineStr">
+        <is>
+          <t>10-20-0406-42</t>
+        </is>
+      </c>
+      <c r="D303" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E303" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F303" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G303" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H303" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I303" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J303" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K303" s="2" t="inlineStr">
+        <is>
+          <t>RIO BRAVO</t>
+        </is>
+      </c>
+      <c r="L303" s="2" t="inlineStr">
+        <is>
+          <t>EODP</t>
+        </is>
+      </c>
+      <c r="M303" s="2" t="inlineStr">
+        <is>
+          <t>3A. CALLE 3-48 ZONA 1</t>
+        </is>
+      </c>
+      <c r="N303" s="2" t="inlineStr">
+        <is>
+          <t>14.40013783,-91.31854502</t>
+        </is>
+      </c>
+      <c r="O303" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P303" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q303" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R303" s="1" t="n">
+        <v>108</v>
+      </c>
+      <c r="S303" s="1" t="n">
+        <v>95</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
+      <c r="A304" s="1" t="n">
+        <v>6044</v>
+      </c>
+      <c r="B304" s="2" t="inlineStr">
+        <is>
+          <t>10-20-0409-43_2025</t>
+        </is>
+      </c>
+      <c r="C304" s="2" t="inlineStr">
+        <is>
+          <t>10-20-0409-43</t>
+        </is>
+      </c>
+      <c r="D304" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E304" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F304" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G304" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H304" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I304" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J304" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K304" s="2" t="inlineStr">
+        <is>
+          <t>RIO BRAVO</t>
+        </is>
+      </c>
+      <c r="L304" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M304" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO LAS FLORES</t>
+        </is>
+      </c>
+      <c r="N304" s="2" t="inlineStr">
+        <is>
+          <t>14.42209395,-91.28744356</t>
+        </is>
+      </c>
+      <c r="O304" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P304" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q304" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R304" s="1" t="n">
+        <v>345</v>
+      </c>
+      <c r="S304" s="1" t="n">
+        <v>303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
+      <c r="A305" s="1" t="n">
+        <v>19110</v>
+      </c>
+      <c r="B305" s="2" t="inlineStr">
+        <is>
+          <t>10-20-0410-43_2025</t>
+        </is>
+      </c>
+      <c r="C305" s="2" t="inlineStr">
+        <is>
+          <t>10-20-0410-43</t>
+        </is>
+      </c>
+      <c r="D305" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E305" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F305" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G305" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H305" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I305" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J305" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K305" s="2" t="inlineStr">
+        <is>
+          <t>RIO BRAVO</t>
+        </is>
+      </c>
+      <c r="L305" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M305" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA LA ESPERANZA</t>
+        </is>
+      </c>
+      <c r="N305" s="2" t="inlineStr">
+        <is>
+          <t>14.33572458,-91.37469424</t>
+        </is>
+      </c>
+      <c r="O305" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P305" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q305" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R305" s="1" t="n">
+        <v>71</v>
+      </c>
+      <c r="S305" s="1" t="n">
+        <v>53</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
+      <c r="A306" s="1" t="n">
+        <v>6045</v>
+      </c>
+      <c r="B306" s="2" t="inlineStr">
+        <is>
+          <t>10-20-0411-43_2025</t>
+        </is>
+      </c>
+      <c r="C306" s="2" t="inlineStr">
+        <is>
+          <t>10-20-0411-43</t>
+        </is>
+      </c>
+      <c r="D306" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E306" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F306" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G306" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H306" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I306" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J306" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K306" s="2" t="inlineStr">
+        <is>
+          <t>RIO BRAVO</t>
+        </is>
+      </c>
+      <c r="L306" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M306" s="2" t="inlineStr">
+        <is>
+          <t>PARCELAMIENTO GUATALON</t>
+        </is>
+      </c>
+      <c r="N306" s="2" t="inlineStr">
+        <is>
+          <t>14.4022172,-91.30094815</t>
+        </is>
+      </c>
+      <c r="O306" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P306" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q306" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R306" s="1" t="n">
+        <v>305</v>
+      </c>
+      <c r="S306" s="1" t="n">
+        <v>291</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
+      <c r="A307" s="1" t="n">
+        <v>19111</v>
+      </c>
+      <c r="B307" s="2" t="inlineStr">
+        <is>
+          <t>10-20-0412-43_2025</t>
+        </is>
+      </c>
+      <c r="C307" s="2" t="inlineStr">
+        <is>
+          <t>10-20-0412-43</t>
+        </is>
+      </c>
+      <c r="D307" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E307" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F307" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G307" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H307" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I307" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J307" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K307" s="2" t="inlineStr">
+        <is>
+          <t>RIO BRAVO</t>
+        </is>
+      </c>
+      <c r="L307" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M307" s="2" t="inlineStr">
+        <is>
+          <t>PARCELAMIENTO SANTA ELENA KM. 126, CARRETERA AL PACIFICO</t>
+        </is>
+      </c>
+      <c r="N307" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O307" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P307" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q307" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R307" s="1" t="n">
+        <v>110</v>
+      </c>
+      <c r="S307" s="1" t="n">
+        <v>102</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
+      <c r="A308" s="1" t="n">
+        <v>19112</v>
+      </c>
+      <c r="B308" s="2" t="inlineStr">
+        <is>
+          <t>10-20-0413-43_2025</t>
+        </is>
+      </c>
+      <c r="C308" s="2" t="inlineStr">
+        <is>
+          <t>10-20-0413-43</t>
+        </is>
+      </c>
+      <c r="D308" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E308" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F308" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G308" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H308" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I308" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J308" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K308" s="2" t="inlineStr">
+        <is>
+          <t>RIO BRAVO</t>
+        </is>
+      </c>
+      <c r="L308" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M308" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA MORAZAN</t>
+        </is>
+      </c>
+      <c r="N308" s="2" t="inlineStr">
+        <is>
+          <t>14.33244514,-91.31021643</t>
+        </is>
+      </c>
+      <c r="O308" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P308" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q308" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R308" s="1" t="n">
+        <v>485</v>
+      </c>
+      <c r="S308" s="1" t="n">
+        <v>513</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
+      <c r="A309" s="1" t="n">
+        <v>19113</v>
+      </c>
+      <c r="B309" s="2" t="inlineStr">
+        <is>
+          <t>10-20-0414-43_2025</t>
+        </is>
+      </c>
+      <c r="C309" s="2" t="inlineStr">
+        <is>
+          <t>10-20-0414-43</t>
+        </is>
+      </c>
+      <c r="D309" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E309" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F309" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G309" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H309" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I309" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J309" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K309" s="2" t="inlineStr">
+        <is>
+          <t>RIO BRAVO</t>
+        </is>
+      </c>
+      <c r="L309" s="2" t="inlineStr">
+        <is>
+          <t>EORM JOSE JOAQUIN PALMA</t>
+        </is>
+      </c>
+      <c r="M309" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA SAN ANTONIO LAS FLORES</t>
+        </is>
+      </c>
+      <c r="N309" s="2" t="inlineStr">
+        <is>
+          <t>14.42706301,-91.29216309</t>
+        </is>
+      </c>
+      <c r="O309" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P309" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q309" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R309" s="1" t="n">
+        <v>324</v>
+      </c>
+      <c r="S309" s="1" t="n">
+        <v>336</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
+      <c r="A310" s="1" t="n">
+        <v>19114</v>
+      </c>
+      <c r="B310" s="2" t="inlineStr">
+        <is>
+          <t>10-20-0874-43_2025</t>
+        </is>
+      </c>
+      <c r="C310" s="2" t="inlineStr">
+        <is>
+          <t>10-20-0874-43</t>
+        </is>
+      </c>
+      <c r="D310" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E310" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F310" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G310" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H310" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I310" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J310" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K310" s="2" t="inlineStr">
+        <is>
+          <t>RIO BRAVO</t>
+        </is>
+      </c>
+      <c r="L310" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M310" s="2" t="inlineStr">
+        <is>
+          <t>COMUNIDAD AGRARIA LA CAMPESINA</t>
+        </is>
+      </c>
+      <c r="N310" s="2" t="inlineStr">
+        <is>
+          <t>14.46748958,-91.32981006</t>
+        </is>
+      </c>
+      <c r="O310" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P310" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q310" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R310" s="1" t="n">
+        <v>466</v>
+      </c>
+      <c r="S310" s="1" t="n">
+        <v>452</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
+      <c r="A311" s="1" t="n">
+        <v>19115</v>
+      </c>
+      <c r="B311" s="2" t="inlineStr">
+        <is>
+          <t>10-20-2529-43_2025</t>
+        </is>
+      </c>
+      <c r="C311" s="2" t="inlineStr">
+        <is>
+          <t>10-20-2529-43</t>
+        </is>
+      </c>
+      <c r="D311" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E311" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F311" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G311" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H311" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I311" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J311" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K311" s="2" t="inlineStr">
+        <is>
+          <t>RIO BRAVO</t>
+        </is>
+      </c>
+      <c r="L311" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M311" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA LA FORTUNA</t>
+        </is>
+      </c>
+      <c r="N311" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O311" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P311" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q311" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R311" s="1" t="n">
+        <v>226</v>
+      </c>
+      <c r="S311" s="1" t="n">
+        <v>184</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
+      <c r="A312" s="1" t="n">
+        <v>19116</v>
+      </c>
+      <c r="B312" s="2" t="inlineStr">
+        <is>
+          <t>10-21-0003-43_2025</t>
+        </is>
+      </c>
+      <c r="C312" s="2" t="inlineStr">
+        <is>
+          <t>10-21-0003-43</t>
+        </is>
+      </c>
+      <c r="D312" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E312" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F312" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G312" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H312" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I312" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J312" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K312" s="2" t="inlineStr">
+        <is>
+          <t>SAN JOSE LA MAQUINA</t>
+        </is>
+      </c>
+      <c r="L312" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M312" s="2" t="inlineStr">
+        <is>
+          <t>LINEA B-6 SECTOR ICAN</t>
+        </is>
+      </c>
+      <c r="N312" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O312" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P312" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q312" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R312" s="1" t="n">
+        <v>68</v>
+      </c>
+      <c r="S312" s="1" t="n">
+        <v>60</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
+      <c r="A313" s="1" t="n">
+        <v>19117</v>
+      </c>
+      <c r="B313" s="2" t="inlineStr">
+        <is>
+          <t>10-21-0004-43_2025</t>
+        </is>
+      </c>
+      <c r="C313" s="2" t="inlineStr">
+        <is>
+          <t>10-21-0004-43</t>
+        </is>
+      </c>
+      <c r="D313" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E313" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F313" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G313" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H313" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I313" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J313" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K313" s="2" t="inlineStr">
+        <is>
+          <t>SAN JOSE LA MAQUINA</t>
+        </is>
+      </c>
+      <c r="L313" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M313" s="2" t="inlineStr">
+        <is>
+          <t>LINEA B-18</t>
+        </is>
+      </c>
+      <c r="N313" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O313" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P313" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q313" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R313" s="1" t="n">
+        <v>89</v>
+      </c>
+      <c r="S313" s="1" t="n">
+        <v>87</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
+      <c r="A314" s="1" t="n">
+        <v>6055</v>
+      </c>
+      <c r="B314" s="2" t="inlineStr">
+        <is>
+          <t>10-21-0008-43_2025</t>
+        </is>
+      </c>
+      <c r="C314" s="2" t="inlineStr">
+        <is>
+          <t>10-21-0008-43</t>
+        </is>
+      </c>
+      <c r="D314" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E314" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F314" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G314" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H314" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I314" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J314" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K314" s="2" t="inlineStr">
+        <is>
+          <t>SAN JOSE LA MAQUINA</t>
+        </is>
+      </c>
+      <c r="L314" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M314" s="2" t="inlineStr">
+        <is>
+          <t>LINEA A-13 SECTOR SIS</t>
+        </is>
+      </c>
+      <c r="N314" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O314" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P314" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q314" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R314" s="1" t="n">
+        <v>202</v>
+      </c>
+      <c r="S314" s="1" t="n">
+        <v>202</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
+      <c r="A315" s="1" t="n">
+        <v>19118</v>
+      </c>
+      <c r="B315" s="2" t="inlineStr">
+        <is>
+          <t>10-21-0011-43_2025</t>
+        </is>
+      </c>
+      <c r="C315" s="2" t="inlineStr">
+        <is>
+          <t>10-21-0011-43</t>
+        </is>
+      </c>
+      <c r="D315" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E315" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F315" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G315" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H315" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I315" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J315" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K315" s="2" t="inlineStr">
+        <is>
+          <t>SAN JOSE LA MAQUINA</t>
+        </is>
+      </c>
+      <c r="L315" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M315" s="2" t="inlineStr">
+        <is>
+          <t>LINEA A-7</t>
+        </is>
+      </c>
+      <c r="N315" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O315" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P315" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q315" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R315" s="1" t="n">
+        <v>248</v>
+      </c>
+      <c r="S315" s="1" t="n">
+        <v>258</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
+      <c r="A316" s="1" t="n">
+        <v>6058</v>
+      </c>
+      <c r="B316" s="2" t="inlineStr">
+        <is>
+          <t>10-21-0012-43_2025</t>
+        </is>
+      </c>
+      <c r="C316" s="2" t="inlineStr">
+        <is>
+          <t>10-21-0012-43</t>
+        </is>
+      </c>
+      <c r="D316" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E316" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F316" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G316" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H316" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I316" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J316" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K316" s="2" t="inlineStr">
+        <is>
+          <t>SAN JOSE LA MAQUINA</t>
+        </is>
+      </c>
+      <c r="L316" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M316" s="2" t="inlineStr">
+        <is>
+          <t>LINEA A-3 SECTOR SIS</t>
+        </is>
+      </c>
+      <c r="N316" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O316" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P316" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q316" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R316" s="1" t="n">
+        <v>83</v>
+      </c>
+      <c r="S316" s="1" t="n">
+        <v>89</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
+      <c r="A317" s="1" t="n">
+        <v>19119</v>
+      </c>
+      <c r="B317" s="2" t="inlineStr">
+        <is>
+          <t>10-21-0014-43_2025</t>
+        </is>
+      </c>
+      <c r="C317" s="2" t="inlineStr">
+        <is>
+          <t>10-21-0014-43</t>
+        </is>
+      </c>
+      <c r="D317" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E317" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F317" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G317" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H317" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I317" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J317" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K317" s="2" t="inlineStr">
+        <is>
+          <t>SAN JOSE LA MAQUINA</t>
+        </is>
+      </c>
+      <c r="L317" s="2" t="inlineStr">
+        <is>
+          <t>EORM SATELITE NO. 2</t>
+        </is>
+      </c>
+      <c r="M317" s="2" t="inlineStr">
+        <is>
+          <t>LINEA B-6</t>
+        </is>
+      </c>
+      <c r="N317" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O317" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P317" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q317" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R317" s="1" t="n">
+        <v>125</v>
+      </c>
+      <c r="S317" s="1" t="n">
+        <v>126</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
+      <c r="A318" s="1" t="n">
+        <v>6063</v>
+      </c>
+      <c r="B318" s="2" t="inlineStr">
+        <is>
+          <t>10-21-0019-43_2025</t>
+        </is>
+      </c>
+      <c r="C318" s="2" t="inlineStr">
+        <is>
+          <t>10-21-0019-43</t>
+        </is>
+      </c>
+      <c r="D318" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E318" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F318" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G318" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H318" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I318" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J318" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K318" s="2" t="inlineStr">
+        <is>
+          <t>SAN JOSE LA MAQUINA</t>
+        </is>
+      </c>
+      <c r="L318" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M318" s="2" t="inlineStr">
+        <is>
+          <t>LINEA B-4 SECTOR SIS</t>
+        </is>
+      </c>
+      <c r="N318" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O318" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P318" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q318" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R318" s="1" t="n">
+        <v>106</v>
+      </c>
+      <c r="S318" s="1" t="n">
+        <v>108</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
+      <c r="A319" s="1" t="n">
+        <v>6066</v>
+      </c>
+      <c r="B319" s="2" t="inlineStr">
+        <is>
+          <t>10-21-0024-43_2025</t>
+        </is>
+      </c>
+      <c r="C319" s="2" t="inlineStr">
+        <is>
+          <t>10-21-0024-43</t>
+        </is>
+      </c>
+      <c r="D319" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E319" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F319" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G319" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H319" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I319" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J319" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K319" s="2" t="inlineStr">
+        <is>
+          <t>SAN JOSE LA MAQUINA</t>
+        </is>
+      </c>
+      <c r="L319" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M319" s="2" t="inlineStr">
+        <is>
+          <t>LINEA B-16</t>
+        </is>
+      </c>
+      <c r="N319" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O319" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P319" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q319" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R319" s="1" t="n">
+        <v>30</v>
+      </c>
+      <c r="S319" s="1" t="n">
+        <v>43</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
+      <c r="A320" s="1" t="n">
+        <v>19120</v>
+      </c>
+      <c r="B320" s="2" t="inlineStr">
+        <is>
+          <t>10-21-0028-43_2025</t>
+        </is>
+      </c>
+      <c r="C320" s="2" t="inlineStr">
+        <is>
+          <t>10-21-0028-43</t>
+        </is>
+      </c>
+      <c r="D320" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E320" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F320" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G320" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H320" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I320" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J320" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K320" s="2" t="inlineStr">
+        <is>
+          <t>SAN JOSE LA MAQUINA</t>
+        </is>
+      </c>
+      <c r="L320" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M320" s="2" t="inlineStr">
+        <is>
+          <t>LINEA A-11 SECTOR SIS</t>
+        </is>
+      </c>
+      <c r="N320" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O320" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P320" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q320" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R320" s="1" t="n">
+        <v>111</v>
+      </c>
+      <c r="S320" s="1" t="n">
+        <v>112</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
+      <c r="A321" s="1" t="n">
+        <v>19121</v>
+      </c>
+      <c r="B321" s="2" t="inlineStr">
+        <is>
+          <t>10-21-0031-43_2025</t>
+        </is>
+      </c>
+      <c r="C321" s="2" t="inlineStr">
+        <is>
+          <t>10-21-0031-43</t>
+        </is>
+      </c>
+      <c r="D321" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E321" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F321" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G321" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H321" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I321" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J321" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K321" s="2" t="inlineStr">
+        <is>
+          <t>SAN JOSE LA MAQUINA</t>
+        </is>
+      </c>
+      <c r="L321" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M321" s="2" t="inlineStr">
+        <is>
+          <t>LINEA A-11 SECTOR ICAN</t>
+        </is>
+      </c>
+      <c r="N321" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O321" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P321" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q321" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R321" s="1" t="n">
+        <v>149</v>
+      </c>
+      <c r="S321" s="1" t="n">
+        <v>137</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
+      <c r="A322" s="1" t="n">
         <v>6072</v>
       </c>
-      <c r="B183" s="2" t="inlineStr">
+      <c r="B322" s="2" t="inlineStr">
         <is>
           <t>10-21-0074-42_2025</t>
         </is>
       </c>
-      <c r="C183" s="2" t="inlineStr">
+      <c r="C322" s="2" t="inlineStr">
         <is>
           <t>10-21-0074-42</t>
         </is>
       </c>
-      <c r="D183" s="1" t="n">
-[...7 lines deleted...]
-      <c r="F183" s="2" t="inlineStr">
+      <c r="D322" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E322" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F322" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
-      <c r="G183" s="2" t="inlineStr">
+      <c r="G322" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
-      <c r="H183" s="2" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K183" s="2" t="inlineStr">
+      <c r="H322" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I322" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J322" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K322" s="2" t="inlineStr">
         <is>
           <t>SAN JOSE LA MAQUINA</t>
         </is>
       </c>
-      <c r="L183" s="2" t="inlineStr">
+      <c r="L322" s="2" t="inlineStr">
         <is>
           <t>EODP ANEXA A EORM</t>
         </is>
       </c>
-      <c r="M183" s="2" t="inlineStr">
+      <c r="M322" s="2" t="inlineStr">
         <is>
           <t>LINEA A-1</t>
         </is>
       </c>
-      <c r="N183" s="2" t="inlineStr">
+      <c r="N322" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
-      <c r="O183" s="1" t="n">
-[...10 lines deleted...]
-      <c r="R183" s="1" t="n">
+      <c r="O322" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P322" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q322" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R322" s="1" t="n">
         <v>19</v>
       </c>
-      <c r="S183" s="1" t="n">
+      <c r="S322" s="1" t="n">
         <v>23</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
+      <c r="A323" s="1" t="n">
+        <v>19122</v>
+      </c>
+      <c r="B323" s="2" t="inlineStr">
+        <is>
+          <t>10-21-0088-45_2025</t>
+        </is>
+      </c>
+      <c r="C323" s="2" t="inlineStr">
+        <is>
+          <t>10-21-0088-45</t>
+        </is>
+      </c>
+      <c r="D323" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E323" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F323" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G323" s="2" t="inlineStr">
+        <is>
+          <t>Vespertina</t>
+        </is>
+      </c>
+      <c r="H323" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I323" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J323" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K323" s="2" t="inlineStr">
+        <is>
+          <t>SAN JOSE LA MAQUINA</t>
+        </is>
+      </c>
+      <c r="L323" s="2" t="inlineStr">
+        <is>
+          <t>INEB DE TELESECUNDARIA</t>
+        </is>
+      </c>
+      <c r="M323" s="2" t="inlineStr">
+        <is>
+          <t>LINEA B-16</t>
+        </is>
+      </c>
+      <c r="N323" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O323" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P323" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q323" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R323" s="1" t="n">
+        <v>144</v>
+      </c>
+      <c r="S323" s="1" t="n">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>