--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1246,64 +1246,64 @@
       <c r="N13" s="2" t="inlineStr">
         <is>
           <t>14.22821358,-90.73542534</t>
         </is>
       </c>
       <c r="O13" s="1" t="n">
         <v>70000.00</v>
       </c>
       <c r="P13" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="Q13" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>214</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>2910</v>
+        <v>2911</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>05-01-0041-43_2024</t>
+          <t>05-01-0041-43_2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>05-01-0041-43</t>
         </is>
       </c>
       <c r="D14" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -1312,83 +1312,83 @@
         <is>
           <t>ESCUINTLA</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>ESCUELA OFICIAL RURAL MIXTA</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>ALDEA EL RODEO</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>14.3908562,-90.8311139</t>
         </is>
       </c>
       <c r="O14" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q14" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>330</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>2911</v>
+        <v>2910</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>05-01-0041-43_2025</t>
+          <t>05-01-0041-43_2024</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>05-01-0041-43</t>
         </is>
       </c>
       <c r="D15" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -1397,55 +1397,55 @@
         <is>
           <t>ESCUINTLA</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>ESCUELA OFICIAL RURAL MIXTA</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>ALDEA EL RODEO</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>14.3908562,-90.8311139</t>
         </is>
       </c>
       <c r="O15" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P15" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q15" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R15" s="1" t="n">
         <v>330</v>
       </c>
       <c r="S15" s="1" t="n">
         <v>309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
         <v>2912</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>05-01-0042-43_2024</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>05-01-0042-43</t>
         </is>
@@ -2691,64 +2691,64 @@
       <c r="N30" s="2" t="inlineStr">
         <is>
           <t>14.29160995,-90.78815202</t>
         </is>
       </c>
       <c r="O30" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P30" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q30" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R30" s="1" t="n">
         <v>238</v>
       </c>
       <c r="S30" s="1" t="n">
         <v>204</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>2928</v>
+        <v>2927</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>05-01-0058-43_2025</t>
+          <t>05-01-0058-43_2024</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>05-01-0058-43</t>
         </is>
       </c>
       <c r="D31" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -2776,64 +2776,64 @@
       <c r="N31" s="2" t="inlineStr">
         <is>
           <t>14.31736158,-90.78540109</t>
         </is>
       </c>
       <c r="O31" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P31" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q31" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R31" s="1" t="n">
         <v>154</v>
       </c>
       <c r="S31" s="1" t="n">
         <v>146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>2927</v>
+        <v>2928</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>05-01-0058-43_2024</t>
+          <t>05-01-0058-43_2025</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>05-01-0058-43</t>
         </is>
       </c>
       <c r="D32" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -3371,64 +3371,64 @@
       <c r="N38" s="2" t="inlineStr">
         <is>
           <t>14.29229633,-90.77761012</t>
         </is>
       </c>
       <c r="O38" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P38" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q38" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R38" s="1" t="n">
         <v>198</v>
       </c>
       <c r="S38" s="1" t="n">
         <v>191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>2935</v>
+        <v>2936</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>05-01-0065-43_2024</t>
+          <t>05-01-0065-43_2025</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>05-01-0065-43</t>
         </is>
       </c>
       <c r="D39" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -3437,83 +3437,83 @@
         <is>
           <t>ESCUINTLA</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
           <t>EOUM FRANCISCO ESPINOZA</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
           <t>1A. AVENIDA COLONIA EL FERROCARRILERO</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
           <t>14.31631986,-90.78574524</t>
         </is>
       </c>
       <c r="O39" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P39" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q39" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R39" s="1" t="n">
         <v>304</v>
       </c>
       <c r="S39" s="1" t="n">
         <v>298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>2936</v>
+        <v>2935</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>05-01-0065-43_2025</t>
+          <t>05-01-0065-43_2024</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>05-01-0065-43</t>
         </is>
       </c>
       <c r="D40" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -3522,83 +3522,83 @@
         <is>
           <t>ESCUINTLA</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
           <t>EOUM FRANCISCO ESPINOZA</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
           <t>1A. AVENIDA COLONIA EL FERROCARRILERO</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
           <t>14.31631986,-90.78574524</t>
         </is>
       </c>
       <c r="O40" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P40" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q40" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R40" s="1" t="n">
         <v>304</v>
       </c>
       <c r="S40" s="1" t="n">
         <v>298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>2937</v>
+        <v>2938</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>05-01-0067-43_2024</t>
+          <t>05-01-0067-43_2025</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>05-01-0067-43</t>
         </is>
       </c>
       <c r="D41" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -3626,64 +3626,64 @@
       <c r="N41" s="2" t="inlineStr">
         <is>
           <t>14.31904333,-90.78889593</t>
         </is>
       </c>
       <c r="O41" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P41" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q41" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R41" s="1" t="n">
         <v>332</v>
       </c>
       <c r="S41" s="1" t="n">
         <v>301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>2938</v>
+        <v>2937</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>05-01-0067-43_2025</t>
+          <t>05-01-0067-43_2024</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>05-01-0067-43</t>
         </is>
       </c>
       <c r="D42" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -6346,64 +6346,64 @@
       <c r="N73" s="2" t="inlineStr">
         <is>
           <t>14.28097045,-90.77612409</t>
         </is>
       </c>
       <c r="O73" s="1" t="n">
         <v>70000.00</v>
       </c>
       <c r="P73" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="Q73" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R73" s="1" t="n">
         <v>92</v>
       </c>
       <c r="S73" s="1" t="n">
         <v>77</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="n">
-        <v>2970</v>
+        <v>2971</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>05-01-2015-43_2024</t>
+          <t>05-01-2015-43_2025</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
           <t>05-01-2015-43</t>
         </is>
       </c>
       <c r="D74" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -6412,83 +6412,83 @@
         <is>
           <t>ESCUINTLA</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
           <t>COLONIA LA CEIBA</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
           <t>14.28398145,-90.79535462</t>
         </is>
       </c>
       <c r="O74" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P74" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q74" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R74" s="1" t="n">
         <v>336</v>
       </c>
       <c r="S74" s="1" t="n">
         <v>324</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="n">
-        <v>2971</v>
+        <v>2970</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>05-01-2015-43_2025</t>
+          <t>05-01-2015-43_2024</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
           <t>05-01-2015-43</t>
         </is>
       </c>
       <c r="D75" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -6497,55 +6497,55 @@
         <is>
           <t>ESCUINTLA</t>
         </is>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
       </c>
       <c r="L75" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M75" s="2" t="inlineStr">
         <is>
           <t>COLONIA LA CEIBA</t>
         </is>
       </c>
       <c r="N75" s="2" t="inlineStr">
         <is>
           <t>14.28398145,-90.79535462</t>
         </is>
       </c>
       <c r="O75" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P75" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q75" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R75" s="1" t="n">
         <v>336</v>
       </c>
       <c r="S75" s="1" t="n">
         <v>324</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="n">
         <v>2972</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
           <t>05-01-2042-43_2025</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
           <t>05-01-2042-43</t>
         </is>
@@ -7621,64 +7621,64 @@
       <c r="N88" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O88" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P88" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q88" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R88" s="1" t="n">
         <v>158</v>
       </c>
       <c r="S88" s="1" t="n">
         <v>141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="n">
-        <v>2986</v>
+        <v>2985</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>05-01-2988-43_2025</t>
+          <t>05-01-2988-43_2024</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
           <t>05-01-2988-43</t>
         </is>
       </c>
       <c r="D89" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -7687,83 +7687,83 @@
         <is>
           <t>ESCUINTLA</t>
         </is>
       </c>
       <c r="K89" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
       </c>
       <c r="L89" s="2" t="inlineStr">
         <is>
           <t>ESCUELA OFICIAL RURAL MIXTA</t>
         </is>
       </c>
       <c r="M89" s="2" t="inlineStr">
         <is>
           <t>COMUNIDAD DON PANCHO</t>
         </is>
       </c>
       <c r="N89" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O89" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P89" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q89" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R89" s="1" t="n">
         <v>121</v>
       </c>
       <c r="S89" s="1" t="n">
         <v>96</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="n">
-        <v>2985</v>
+        <v>2986</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>05-01-2988-43_2024</t>
+          <t>05-01-2988-43_2025</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
           <t>05-01-2988-43</t>
         </is>
       </c>
       <c r="D90" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -7772,55 +7772,55 @@
         <is>
           <t>ESCUINTLA</t>
         </is>
       </c>
       <c r="K90" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
       </c>
       <c r="L90" s="2" t="inlineStr">
         <is>
           <t>ESCUELA OFICIAL RURAL MIXTA</t>
         </is>
       </c>
       <c r="M90" s="2" t="inlineStr">
         <is>
           <t>COMUNIDAD DON PANCHO</t>
         </is>
       </c>
       <c r="N90" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O90" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P90" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q90" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R90" s="1" t="n">
         <v>121</v>
       </c>
       <c r="S90" s="1" t="n">
         <v>96</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="n">
         <v>2987</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
           <t>05-02-0006-42_2024</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
           <t>05-02-0006-42</t>
         </is>
@@ -11446,64 +11446,64 @@
       <c r="N133" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O133" s="1" t="n">
         <v>70000.00</v>
       </c>
       <c r="P133" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="Q133" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R133" s="1" t="n">
         <v>150</v>
       </c>
       <c r="S133" s="1" t="n">
         <v>143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="n">
-        <v>3031</v>
+        <v>3030</v>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
-          <t>05-02-3116-43_2025</t>
+          <t>05-02-3116-43_2024</t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
           <t>05-02-3116-43</t>
         </is>
       </c>
       <c r="D134" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E134" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F134" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G134" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H134" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I134" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -11512,83 +11512,83 @@
         <is>
           <t>ESCUINTLA</t>
         </is>
       </c>
       <c r="K134" s="2" t="inlineStr">
         <is>
           <t>SANTA LUCIA COTZUMALGUAPA</t>
         </is>
       </c>
       <c r="L134" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M134" s="2" t="inlineStr">
         <is>
           <t>KILOMETRO 105 CARRETERA A CERRO COLORADO CASERIO EL CAMPAMENTO</t>
         </is>
       </c>
       <c r="N134" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O134" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P134" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q134" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R134" s="1" t="n">
         <v>36</v>
       </c>
       <c r="S134" s="1" t="n">
         <v>43</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="n">
-        <v>3030</v>
+        <v>3031</v>
       </c>
       <c r="B135" s="2" t="inlineStr">
         <is>
-          <t>05-02-3116-43_2024</t>
+          <t>05-02-3116-43_2025</t>
         </is>
       </c>
       <c r="C135" s="2" t="inlineStr">
         <is>
           <t>05-02-3116-43</t>
         </is>
       </c>
       <c r="D135" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E135" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F135" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G135" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H135" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I135" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -11597,55 +11597,55 @@
         <is>
           <t>ESCUINTLA</t>
         </is>
       </c>
       <c r="K135" s="2" t="inlineStr">
         <is>
           <t>SANTA LUCIA COTZUMALGUAPA</t>
         </is>
       </c>
       <c r="L135" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M135" s="2" t="inlineStr">
         <is>
           <t>KILOMETRO 105 CARRETERA A CERRO COLORADO CASERIO EL CAMPAMENTO</t>
         </is>
       </c>
       <c r="N135" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O135" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P135" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q135" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R135" s="1" t="n">
         <v>36</v>
       </c>
       <c r="S135" s="1" t="n">
         <v>43</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="n">
         <v>3032</v>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
           <t>05-03-0004-43_2024</t>
         </is>
       </c>
       <c r="C136" s="2" t="inlineStr">
         <is>
           <t>05-03-0004-43</t>
         </is>
@@ -11701,64 +11701,64 @@
       <c r="N136" s="2" t="inlineStr">
         <is>
           <t>14.22314236,-90.96012165</t>
         </is>
       </c>
       <c r="O136" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P136" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q136" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R136" s="1" t="n">
         <v>46</v>
       </c>
       <c r="S136" s="1" t="n">
         <v>33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="n">
-        <v>3034</v>
+        <v>3033</v>
       </c>
       <c r="B137" s="2" t="inlineStr">
         <is>
-          <t>05-03-0005-43_2025</t>
+          <t>05-03-0005-43_2024</t>
         </is>
       </c>
       <c r="C137" s="2" t="inlineStr">
         <is>
           <t>05-03-0005-43</t>
         </is>
       </c>
       <c r="D137" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E137" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F137" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G137" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H137" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I137" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -11786,64 +11786,64 @@
       <c r="N137" s="2" t="inlineStr">
         <is>
           <t>14.22400714,-90.95029418</t>
         </is>
       </c>
       <c r="O137" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P137" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q137" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R137" s="1" t="n">
         <v>176</v>
       </c>
       <c r="S137" s="1" t="n">
         <v>162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="n">
-        <v>3033</v>
+        <v>3034</v>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
-          <t>05-03-0005-43_2024</t>
+          <t>05-03-0005-43_2025</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
           <t>05-03-0005-43</t>
         </is>
       </c>
       <c r="D138" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E138" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F138" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G138" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H138" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I138" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -13316,64 +13316,64 @@
       <c r="N155" s="2" t="inlineStr">
         <is>
           <t>14.29162045,-90.93888746</t>
         </is>
       </c>
       <c r="O155" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P155" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q155" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R155" s="1" t="n">
         <v>99</v>
       </c>
       <c r="S155" s="1" t="n">
         <v>97</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="n">
-        <v>3052</v>
+        <v>3053</v>
       </c>
       <c r="B156" s="2" t="inlineStr">
         <is>
-          <t>05-04-0009-43_2024</t>
+          <t>05-04-0009-43_2025</t>
         </is>
       </c>
       <c r="C156" s="2" t="inlineStr">
         <is>
           <t>05-04-0009-43</t>
         </is>
       </c>
       <c r="D156" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E156" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F156" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G156" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H156" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I156" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -13382,83 +13382,83 @@
         <is>
           <t>ESCUINTLA</t>
         </is>
       </c>
       <c r="K156" s="2" t="inlineStr">
         <is>
           <t>SIQUINALA</t>
         </is>
       </c>
       <c r="L156" s="2" t="inlineStr">
         <is>
           <t>EORM LOTIFICACION PEÑA FLOR</t>
         </is>
       </c>
       <c r="M156" s="2" t="inlineStr">
         <is>
           <t>LOTIFICACION PEÑA FLOR</t>
         </is>
       </c>
       <c r="N156" s="2" t="inlineStr">
         <is>
           <t>14.30079445,-90.93389237</t>
         </is>
       </c>
       <c r="O156" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P156" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q156" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R156" s="1" t="n">
         <v>354</v>
       </c>
       <c r="S156" s="1" t="n">
         <v>321</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="n">
-        <v>3053</v>
+        <v>3052</v>
       </c>
       <c r="B157" s="2" t="inlineStr">
         <is>
-          <t>05-04-0009-43_2025</t>
+          <t>05-04-0009-43_2024</t>
         </is>
       </c>
       <c r="C157" s="2" t="inlineStr">
         <is>
           <t>05-04-0009-43</t>
         </is>
       </c>
       <c r="D157" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E157" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F157" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G157" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H157" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I157" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -13467,55 +13467,55 @@
         <is>
           <t>ESCUINTLA</t>
         </is>
       </c>
       <c r="K157" s="2" t="inlineStr">
         <is>
           <t>SIQUINALA</t>
         </is>
       </c>
       <c r="L157" s="2" t="inlineStr">
         <is>
           <t>EORM LOTIFICACION PEÑA FLOR</t>
         </is>
       </c>
       <c r="M157" s="2" t="inlineStr">
         <is>
           <t>LOTIFICACION PEÑA FLOR</t>
         </is>
       </c>
       <c r="N157" s="2" t="inlineStr">
         <is>
           <t>14.30079445,-90.93389237</t>
         </is>
       </c>
       <c r="O157" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P157" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q157" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R157" s="1" t="n">
         <v>354</v>
       </c>
       <c r="S157" s="1" t="n">
         <v>321</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="n">
         <v>3054</v>
       </c>
       <c r="B158" s="2" t="inlineStr">
         <is>
           <t>05-04-0010-43_2024</t>
         </is>
       </c>
       <c r="C158" s="2" t="inlineStr">
         <is>
           <t>05-04-0010-43</t>
         </is>
@@ -14336,64 +14336,64 @@
       <c r="N167" s="2" t="inlineStr">
         <is>
           <t>14.30594308,-90.97256481</t>
         </is>
       </c>
       <c r="O167" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P167" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q167" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R167" s="1" t="n">
         <v>452</v>
       </c>
       <c r="S167" s="1" t="n">
         <v>464</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="n">
-        <v>3064</v>
+        <v>3065</v>
       </c>
       <c r="B168" s="2" t="inlineStr">
         <is>
-          <t>05-04-2300-42_2024</t>
+          <t>05-04-2300-42_2025</t>
         </is>
       </c>
       <c r="C168" s="2" t="inlineStr">
         <is>
           <t>05-04-2300-42</t>
         </is>
       </c>
       <c r="D168" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E168" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F168" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G168" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H168" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I168" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -14421,64 +14421,64 @@
       <c r="N168" s="2" t="inlineStr">
         <is>
           <t>14.30594308,-90.97256481</t>
         </is>
       </c>
       <c r="O168" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P168" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q168" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R168" s="1" t="n">
         <v>101</v>
       </c>
       <c r="S168" s="1" t="n">
         <v>116</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="n">
-        <v>3065</v>
+        <v>3064</v>
       </c>
       <c r="B169" s="2" t="inlineStr">
         <is>
-          <t>05-04-2300-42_2025</t>
+          <t>05-04-2300-42_2024</t>
         </is>
       </c>
       <c r="C169" s="2" t="inlineStr">
         <is>
           <t>05-04-2300-42</t>
         </is>
       </c>
       <c r="D169" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E169" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F169" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G169" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H169" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I169" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -15271,64 +15271,64 @@
       <c r="N178" s="2" t="inlineStr">
         <is>
           <t>14.04211336,-90.8548579</t>
         </is>
       </c>
       <c r="O178" s="1" t="n">
         <v>70000.00</v>
       </c>
       <c r="P178" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="Q178" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R178" s="1" t="n">
         <v>60</v>
       </c>
       <c r="S178" s="1" t="n">
         <v>52</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="n">
-        <v>3075</v>
+        <v>3076</v>
       </c>
       <c r="B179" s="2" t="inlineStr">
         <is>
-          <t>05-05-0280-43_2024</t>
+          <t>05-05-0280-43_2025</t>
         </is>
       </c>
       <c r="C179" s="2" t="inlineStr">
         <is>
           <t>05-05-0280-43</t>
         </is>
       </c>
       <c r="D179" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E179" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F179" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G179" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H179" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I179" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -15356,64 +15356,64 @@
       <c r="N179" s="2" t="inlineStr">
         <is>
           <t>14.10258108,-90.88057793</t>
         </is>
       </c>
       <c r="O179" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P179" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q179" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R179" s="1" t="n">
         <v>589</v>
       </c>
       <c r="S179" s="1" t="n">
         <v>599</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="n">
-        <v>3076</v>
+        <v>3075</v>
       </c>
       <c r="B180" s="2" t="inlineStr">
         <is>
-          <t>05-05-0280-43_2025</t>
+          <t>05-05-0280-43_2024</t>
         </is>
       </c>
       <c r="C180" s="2" t="inlineStr">
         <is>
           <t>05-05-0280-43</t>
         </is>
       </c>
       <c r="D180" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E180" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F180" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G180" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H180" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I180" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -17481,64 +17481,64 @@
       <c r="N204" s="2" t="inlineStr">
         <is>
           <t>14.28116542,-91.36375165</t>
         </is>
       </c>
       <c r="O204" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P204" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q204" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R204" s="1" t="n">
         <v>68</v>
       </c>
       <c r="S204" s="1" t="n">
         <v>53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="n">
-        <v>3102</v>
+        <v>3101</v>
       </c>
       <c r="B205" s="2" t="inlineStr">
         <is>
-          <t>05-06-0015-43_2025</t>
+          <t>05-06-0015-43_2024</t>
         </is>
       </c>
       <c r="C205" s="2" t="inlineStr">
         <is>
           <t>05-06-0015-43</t>
         </is>
       </c>
       <c r="D205" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E205" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F205" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G205" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H205" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I205" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -17566,64 +17566,64 @@
       <c r="N205" s="2" t="inlineStr">
         <is>
           <t>14.25117892,-91.33808587</t>
         </is>
       </c>
       <c r="O205" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P205" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q205" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R205" s="1" t="n">
         <v>102</v>
       </c>
       <c r="S205" s="1" t="n">
         <v>118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="n">
-        <v>3101</v>
+        <v>3102</v>
       </c>
       <c r="B206" s="2" t="inlineStr">
         <is>
-          <t>05-06-0015-43_2024</t>
+          <t>05-06-0015-43_2025</t>
         </is>
       </c>
       <c r="C206" s="2" t="inlineStr">
         <is>
           <t>05-06-0015-43</t>
         </is>
       </c>
       <c r="D206" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E206" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F206" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G206" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H206" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I206" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -23346,64 +23346,64 @@
       <c r="N273" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O273" s="1" t="n">
         <v>70000.00</v>
       </c>
       <c r="P273" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="Q273" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R273" s="1" t="n">
         <v>53</v>
       </c>
       <c r="S273" s="1" t="n">
         <v>52</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="n">
-        <v>3170</v>
+        <v>3171</v>
       </c>
       <c r="B274" s="2" t="inlineStr">
         <is>
-          <t>05-08-0045-43_2024</t>
+          <t>05-08-0045-43_2025</t>
         </is>
       </c>
       <c r="C274" s="2" t="inlineStr">
         <is>
           <t>05-08-0045-43</t>
         </is>
       </c>
       <c r="D274" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E274" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F274" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G274" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H274" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I274" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -23412,83 +23412,83 @@
         <is>
           <t>ESCUINTLA</t>
         </is>
       </c>
       <c r="K274" s="2" t="inlineStr">
         <is>
           <t>GUANAGAZAPA</t>
         </is>
       </c>
       <c r="L274" s="2" t="inlineStr">
         <is>
           <t>EORM BILINGUE SAN SEBASTIAN</t>
         </is>
       </c>
       <c r="M274" s="2" t="inlineStr">
         <is>
           <t>COMUNIDAD AKAJ T-XE JOJ SAN RAMON</t>
         </is>
       </c>
       <c r="N274" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O274" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P274" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q274" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R274" s="1" t="n">
         <v>32</v>
       </c>
       <c r="S274" s="1" t="n">
         <v>28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="n">
-        <v>3171</v>
+        <v>3170</v>
       </c>
       <c r="B275" s="2" t="inlineStr">
         <is>
-          <t>05-08-0045-43_2025</t>
+          <t>05-08-0045-43_2024</t>
         </is>
       </c>
       <c r="C275" s="2" t="inlineStr">
         <is>
           <t>05-08-0045-43</t>
         </is>
       </c>
       <c r="D275" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E275" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F275" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G275" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H275" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I275" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -23497,55 +23497,55 @@
         <is>
           <t>ESCUINTLA</t>
         </is>
       </c>
       <c r="K275" s="2" t="inlineStr">
         <is>
           <t>GUANAGAZAPA</t>
         </is>
       </c>
       <c r="L275" s="2" t="inlineStr">
         <is>
           <t>EORM BILINGUE SAN SEBASTIAN</t>
         </is>
       </c>
       <c r="M275" s="2" t="inlineStr">
         <is>
           <t>COMUNIDAD AKAJ T-XE JOJ SAN RAMON</t>
         </is>
       </c>
       <c r="N275" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O275" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P275" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q275" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R275" s="1" t="n">
         <v>32</v>
       </c>
       <c r="S275" s="1" t="n">
         <v>28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="n">
         <v>3172</v>
       </c>
       <c r="B276" s="2" t="inlineStr">
         <is>
           <t>05-08-0069-45_2025</t>
         </is>
       </c>
       <c r="C276" s="2" t="inlineStr">
         <is>
           <t>05-08-0069-45</t>
         </is>
@@ -24961,64 +24961,64 @@
       <c r="N292" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O292" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P292" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q292" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R292" s="1" t="n">
         <v>367</v>
       </c>
       <c r="S292" s="1" t="n">
         <v>338</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="n">
-        <v>3190</v>
+        <v>3189</v>
       </c>
       <c r="B293" s="2" t="inlineStr">
         <is>
-          <t>05-09-0102-43_2025</t>
+          <t>05-09-0102-43_2024</t>
         </is>
       </c>
       <c r="C293" s="2" t="inlineStr">
         <is>
           <t>05-09-0102-43</t>
         </is>
       </c>
       <c r="D293" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E293" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F293" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G293" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H293" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I293" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -25046,64 +25046,64 @@
       <c r="N293" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O293" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P293" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q293" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R293" s="1" t="n">
         <v>163</v>
       </c>
       <c r="S293" s="1" t="n">
         <v>154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="n">
-        <v>3189</v>
+        <v>3190</v>
       </c>
       <c r="B294" s="2" t="inlineStr">
         <is>
-          <t>05-09-0102-43_2024</t>
+          <t>05-09-0102-43_2025</t>
         </is>
       </c>
       <c r="C294" s="2" t="inlineStr">
         <is>
           <t>05-09-0102-43</t>
         </is>
       </c>
       <c r="D294" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E294" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F294" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G294" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H294" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I294" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -26916,64 +26916,64 @@
       <c r="N315" s="2" t="inlineStr">
         <is>
           <t>13.93518651,-90.82835374</t>
         </is>
       </c>
       <c r="O315" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P315" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q315" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R315" s="1" t="n">
         <v>161</v>
       </c>
       <c r="S315" s="1" t="n">
         <v>151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="n">
-        <v>3213</v>
+        <v>3212</v>
       </c>
       <c r="B316" s="2" t="inlineStr">
         <is>
-          <t>05-09-0453-43_2025</t>
+          <t>05-09-0453-43_2024</t>
         </is>
       </c>
       <c r="C316" s="2" t="inlineStr">
         <is>
           <t>05-09-0453-43</t>
         </is>
       </c>
       <c r="D316" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E316" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F316" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G316" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H316" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I316" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -27001,64 +27001,64 @@
       <c r="N316" s="2" t="inlineStr">
         <is>
           <t>13.97537508,-90.96447584</t>
         </is>
       </c>
       <c r="O316" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P316" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q316" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R316" s="1" t="n">
         <v>332</v>
       </c>
       <c r="S316" s="1" t="n">
         <v>314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="n">
-        <v>3212</v>
+        <v>3213</v>
       </c>
       <c r="B317" s="2" t="inlineStr">
         <is>
-          <t>05-09-0453-43_2024</t>
+          <t>05-09-0453-43_2025</t>
         </is>
       </c>
       <c r="C317" s="2" t="inlineStr">
         <is>
           <t>05-09-0453-43</t>
         </is>
       </c>
       <c r="D317" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E317" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F317" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G317" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H317" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I317" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -28616,64 +28616,64 @@
       <c r="N335" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O335" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P335" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q335" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R335" s="1" t="n">
         <v>235</v>
       </c>
       <c r="S335" s="1" t="n">
         <v>231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="n">
-        <v>3233</v>
+        <v>3232</v>
       </c>
       <c r="B336" s="2" t="inlineStr">
         <is>
-          <t>05-11-0025-45_2025</t>
+          <t>05-11-0025-45_2024</t>
         </is>
       </c>
       <c r="C336" s="2" t="inlineStr">
         <is>
           <t>05-11-0025-45</t>
         </is>
       </c>
       <c r="D336" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E336" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F336" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G336" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H336" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I336" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -28701,64 +28701,64 @@
       <c r="N336" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O336" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P336" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q336" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R336" s="1" t="n">
         <v>552</v>
       </c>
       <c r="S336" s="1" t="n">
         <v>536</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="n">
-        <v>3232</v>
+        <v>3233</v>
       </c>
       <c r="B337" s="2" t="inlineStr">
         <is>
-          <t>05-11-0025-45_2024</t>
+          <t>05-11-0025-45_2025</t>
         </is>
       </c>
       <c r="C337" s="2" t="inlineStr">
         <is>
           <t>05-11-0025-45</t>
         </is>
       </c>
       <c r="D337" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E337" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F337" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G337" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H337" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I337" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -29976,64 +29976,64 @@
       <c r="N351" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O351" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P351" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q351" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R351" s="1" t="n">
         <v>24</v>
       </c>
       <c r="S351" s="1" t="n">
         <v>25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="n">
-        <v>3248</v>
+        <v>3249</v>
       </c>
       <c r="B352" s="2" t="inlineStr">
         <is>
-          <t>05-12-0018-43_2024</t>
+          <t>05-12-0018-43_2025</t>
         </is>
       </c>
       <c r="C352" s="2" t="inlineStr">
         <is>
           <t>05-12-0018-43</t>
         </is>
       </c>
       <c r="D352" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E352" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F352" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G352" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H352" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I352" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -30061,64 +30061,64 @@
       <c r="N352" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O352" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P352" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q352" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R352" s="1" t="n">
         <v>38</v>
       </c>
       <c r="S352" s="1" t="n">
         <v>32</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="n">
-        <v>3249</v>
+        <v>3248</v>
       </c>
       <c r="B353" s="2" t="inlineStr">
         <is>
-          <t>05-12-0018-43_2025</t>
+          <t>05-12-0018-43_2024</t>
         </is>
       </c>
       <c r="C353" s="2" t="inlineStr">
         <is>
           <t>05-12-0018-43</t>
         </is>
       </c>
       <c r="D353" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E353" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F353" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G353" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H353" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I353" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -33886,64 +33886,64 @@
       <c r="N397" s="2" t="inlineStr">
         <is>
           <t>14.03306251,-91.28046915</t>
         </is>
       </c>
       <c r="O397" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P397" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q397" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R397" s="1" t="n">
         <v>143</v>
       </c>
       <c r="S397" s="1" t="n">
         <v>147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="n">
-        <v>3294</v>
+        <v>3295</v>
       </c>
       <c r="B398" s="2" t="inlineStr">
         <is>
-          <t>05-13-0541-43_2024</t>
+          <t>05-13-0541-43_2025</t>
         </is>
       </c>
       <c r="C398" s="2" t="inlineStr">
         <is>
           <t>05-13-0541-43</t>
         </is>
       </c>
       <c r="D398" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E398" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F398" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G398" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H398" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I398" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -33971,64 +33971,64 @@
       <c r="N398" s="2" t="inlineStr">
         <is>
           <t>14.14503576,-91.26097662</t>
         </is>
       </c>
       <c r="O398" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P398" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q398" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R398" s="1" t="n">
         <v>161</v>
       </c>
       <c r="S398" s="1" t="n">
         <v>170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="n">
-        <v>3295</v>
+        <v>3294</v>
       </c>
       <c r="B399" s="2" t="inlineStr">
         <is>
-          <t>05-13-0541-43_2025</t>
+          <t>05-13-0541-43_2024</t>
         </is>
       </c>
       <c r="C399" s="2" t="inlineStr">
         <is>
           <t>05-13-0541-43</t>
         </is>
       </c>
       <c r="D399" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E399" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F399" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G399" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H399" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I399" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -36436,64 +36436,64 @@
       <c r="N427" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O427" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P427" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q427" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R427" s="1" t="n">
         <v>143</v>
       </c>
       <c r="S427" s="1" t="n">
         <v>127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="n">
-        <v>3324</v>
+        <v>3325</v>
       </c>
       <c r="B428" s="2" t="inlineStr">
         <is>
-          <t>05-14-0013-43_2024</t>
+          <t>05-14-0013-43_2025</t>
         </is>
       </c>
       <c r="C428" s="2" t="inlineStr">
         <is>
           <t>05-14-0013-43</t>
         </is>
       </c>
       <c r="D428" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E428" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F428" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G428" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H428" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I428" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -36521,64 +36521,64 @@
       <c r="N428" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O428" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P428" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q428" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R428" s="1" t="n">
         <v>256</v>
       </c>
       <c r="S428" s="1" t="n">
         <v>250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="n">
-        <v>3325</v>
+        <v>3324</v>
       </c>
       <c r="B429" s="2" t="inlineStr">
         <is>
-          <t>05-14-0013-43_2025</t>
+          <t>05-14-0013-43_2024</t>
         </is>
       </c>
       <c r="C429" s="2" t="inlineStr">
         <is>
           <t>05-14-0013-43</t>
         </is>
       </c>
       <c r="D429" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E429" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F429" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G429" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H429" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I429" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -36606,64 +36606,64 @@
       <c r="N429" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O429" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P429" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q429" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R429" s="1" t="n">
         <v>256</v>
       </c>
       <c r="S429" s="1" t="n">
         <v>250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="n">
-        <v>3326</v>
+        <v>3327</v>
       </c>
       <c r="B430" s="2" t="inlineStr">
         <is>
-          <t>05-14-0015-43_2024</t>
+          <t>05-14-0015-43_2025</t>
         </is>
       </c>
       <c r="C430" s="2" t="inlineStr">
         <is>
           <t>05-14-0015-43</t>
         </is>
       </c>
       <c r="D430" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E430" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F430" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G430" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H430" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I430" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -36691,64 +36691,64 @@
       <c r="N430" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O430" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P430" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q430" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R430" s="1" t="n">
         <v>246</v>
       </c>
       <c r="S430" s="1" t="n">
         <v>268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="n">
-        <v>3327</v>
+        <v>3326</v>
       </c>
       <c r="B431" s="2" t="inlineStr">
         <is>
-          <t>05-14-0015-43_2025</t>
+          <t>05-14-0015-43_2024</t>
         </is>
       </c>
       <c r="C431" s="2" t="inlineStr">
         <is>
           <t>05-14-0015-43</t>
         </is>
       </c>
       <c r="D431" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E431" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F431" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G431" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H431" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I431" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>