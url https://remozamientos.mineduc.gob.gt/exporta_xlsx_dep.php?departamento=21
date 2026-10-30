--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1841,64 +1841,64 @@
       <c r="N20" s="2" t="inlineStr">
         <is>
           <t>14.88477845,-91.42945387</t>
         </is>
       </c>
       <c r="O20" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q20" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R20" s="1" t="n">
         <v>227</v>
       </c>
       <c r="S20" s="1" t="n">
         <v>216</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>4374</v>
+        <v>4373</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>08-01-0064-43_2025</t>
+          <t>08-01-0064-43_2024</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>08-01-0064-43</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -1926,64 +1926,64 @@
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>14.87724295,-91.38042149</t>
         </is>
       </c>
       <c r="O21" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q21" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R21" s="1" t="n">
         <v>145</v>
       </c>
       <c r="S21" s="1" t="n">
         <v>147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>4373</v>
+        <v>4374</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>08-01-0064-43_2024</t>
+          <t>08-01-0064-43_2025</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>08-01-0064-43</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -3371,64 +3371,64 @@
       <c r="N38" s="2" t="inlineStr">
         <is>
           <t>14.82560614,-91.23163577</t>
         </is>
       </c>
       <c r="O38" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P38" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q38" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R38" s="1" t="n">
         <v>227</v>
       </c>
       <c r="S38" s="1" t="n">
         <v>227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>4392</v>
+        <v>4391</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>08-01-0082-43_2025</t>
+          <t>08-01-0082-43_2024</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>08-01-0082-43</t>
         </is>
       </c>
       <c r="D39" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -3456,64 +3456,64 @@
       <c r="N39" s="2" t="inlineStr">
         <is>
           <t>14.82529408,-91.22398309</t>
         </is>
       </c>
       <c r="O39" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P39" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q39" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R39" s="1" t="n">
         <v>147</v>
       </c>
       <c r="S39" s="1" t="n">
         <v>149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>4391</v>
+        <v>4392</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>08-01-0082-43_2024</t>
+          <t>08-01-0082-43_2025</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>08-01-0082-43</t>
         </is>
       </c>
       <c r="D40" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -3966,64 +3966,64 @@
       <c r="N45" s="2" t="inlineStr">
         <is>
           <t>14.93856586,-91.28010027</t>
         </is>
       </c>
       <c r="O45" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P45" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q45" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R45" s="1" t="n">
         <v>144</v>
       </c>
       <c r="S45" s="1" t="n">
         <v>143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>4398</v>
+        <v>4399</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>08-01-0087-43_2024</t>
+          <t>08-01-0087-43_2025</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>08-01-0087-43</t>
         </is>
       </c>
       <c r="D46" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -4051,64 +4051,64 @@
       <c r="N46" s="2" t="inlineStr">
         <is>
           <t>14.88756392,-91.38032587</t>
         </is>
       </c>
       <c r="O46" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P46" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q46" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R46" s="1" t="n">
         <v>104</v>
       </c>
       <c r="S46" s="1" t="n">
         <v>108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>4399</v>
+        <v>4398</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>08-01-0087-43_2025</t>
+          <t>08-01-0087-43_2024</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>08-01-0087-43</t>
         </is>
       </c>
       <c r="D47" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -4136,64 +4136,64 @@
       <c r="N47" s="2" t="inlineStr">
         <is>
           <t>14.88756392,-91.38032587</t>
         </is>
       </c>
       <c r="O47" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P47" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q47" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R47" s="1" t="n">
         <v>104</v>
       </c>
       <c r="S47" s="1" t="n">
         <v>108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
-        <v>4401</v>
+        <v>4400</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>08-01-0088-43_2025</t>
+          <t>08-01-0088-43_2024</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>08-01-0088-43</t>
         </is>
       </c>
       <c r="D48" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -4221,64 +4221,64 @@
       <c r="N48" s="2" t="inlineStr">
         <is>
           <t>14.90603461,-91.35577159</t>
         </is>
       </c>
       <c r="O48" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P48" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q48" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R48" s="1" t="n">
         <v>255</v>
       </c>
       <c r="S48" s="1" t="n">
         <v>272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>4400</v>
+        <v>4401</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>08-01-0088-43_2024</t>
+          <t>08-01-0088-43_2025</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>08-01-0088-43</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -4306,64 +4306,64 @@
       <c r="N49" s="2" t="inlineStr">
         <is>
           <t>14.90603461,-91.35577159</t>
         </is>
       </c>
       <c r="O49" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P49" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q49" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R49" s="1" t="n">
         <v>255</v>
       </c>
       <c r="S49" s="1" t="n">
         <v>272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
-        <v>4403</v>
+        <v>4402</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>08-01-0089-43_2025</t>
+          <t>08-01-0089-43_2024</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>08-01-0089-43</t>
         </is>
       </c>
       <c r="D50" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -4391,64 +4391,64 @@
       <c r="N50" s="2" t="inlineStr">
         <is>
           <t>14.89630029,-91.35824324</t>
         </is>
       </c>
       <c r="O50" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P50" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q50" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R50" s="1" t="n">
         <v>143</v>
       </c>
       <c r="S50" s="1" t="n">
         <v>145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="n">
-        <v>4402</v>
+        <v>4403</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>08-01-0089-43_2024</t>
+          <t>08-01-0089-43_2025</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
           <t>08-01-0089-43</t>
         </is>
       </c>
       <c r="D51" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -4986,64 +4986,64 @@
       <c r="N57" s="2" t="inlineStr">
         <is>
           <t>14.86875501,-91.37642393</t>
         </is>
       </c>
       <c r="O57" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P57" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q57" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R57" s="1" t="n">
         <v>225</v>
       </c>
       <c r="S57" s="1" t="n">
         <v>219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
-        <v>4411</v>
+        <v>4410</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>08-01-0096-43_2025</t>
+          <t>08-01-0096-43_2024</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>08-01-0096-43</t>
         </is>
       </c>
       <c r="D58" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -5071,64 +5071,64 @@
       <c r="N58" s="2" t="inlineStr">
         <is>
           <t>14.92144104,-91.36032984</t>
         </is>
       </c>
       <c r="O58" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P58" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q58" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R58" s="1" t="n">
         <v>81</v>
       </c>
       <c r="S58" s="1" t="n">
         <v>72</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
-        <v>4410</v>
+        <v>4411</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>08-01-0096-43_2024</t>
+          <t>08-01-0096-43_2025</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>08-01-0096-43</t>
         </is>
       </c>
       <c r="D59" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -9151,64 +9151,64 @@
       <c r="N106" s="2" t="inlineStr">
         <is>
           <t>14.91092779,-91.37038887</t>
         </is>
       </c>
       <c r="O106" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P106" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q106" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R106" s="1" t="n">
         <v>63</v>
       </c>
       <c r="S106" s="1" t="n">
         <v>76</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="n">
-        <v>4460</v>
+        <v>4459</v>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
-          <t>08-01-0512-43_2025</t>
+          <t>08-01-0512-43_2024</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
           <t>08-01-0512-43</t>
         </is>
       </c>
       <c r="D107" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G107" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I107" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -9236,64 +9236,64 @@
       <c r="N107" s="2" t="inlineStr">
         <is>
           <t>14.92339329,-91.36412609</t>
         </is>
       </c>
       <c r="O107" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P107" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q107" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R107" s="1" t="n">
         <v>126</v>
       </c>
       <c r="S107" s="1" t="n">
         <v>115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="n">
-        <v>4459</v>
+        <v>4460</v>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
-          <t>08-01-0512-43_2024</t>
+          <t>08-01-0512-43_2025</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
           <t>08-01-0512-43</t>
         </is>
       </c>
       <c r="D108" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G108" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I108" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -10511,64 +10511,64 @@
       <c r="N122" s="2" t="inlineStr">
         <is>
           <t>14.93790126,-91.38344434</t>
         </is>
       </c>
       <c r="O122" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P122" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q122" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R122" s="1" t="n">
         <v>64</v>
       </c>
       <c r="S122" s="1" t="n">
         <v>63</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="n">
-        <v>4476</v>
+        <v>4475</v>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
-          <t>08-01-1815-42_2025</t>
+          <t>08-01-1815-42_2024</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
           <t>08-01-1815-42</t>
         </is>
       </c>
       <c r="D123" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G123" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H123" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I123" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -10596,64 +10596,64 @@
       <c r="N123" s="2" t="inlineStr">
         <is>
           <t>14.91226598,-91.35842981</t>
         </is>
       </c>
       <c r="O123" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P123" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q123" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R123" s="1" t="n">
         <v>152</v>
       </c>
       <c r="S123" s="1" t="n">
         <v>134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="n">
-        <v>4475</v>
+        <v>4476</v>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
-          <t>08-01-1815-42_2024</t>
+          <t>08-01-1815-42_2025</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
           <t>08-01-1815-42</t>
         </is>
       </c>
       <c r="D124" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E124" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F124" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G124" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H124" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I124" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -15951,64 +15951,64 @@
       <c r="N186" s="2" t="inlineStr">
         <is>
           <t>14.98596723,-91.50954737</t>
         </is>
       </c>
       <c r="O186" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P186" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q186" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R186" s="1" t="n">
         <v>132</v>
       </c>
       <c r="S186" s="1" t="n">
         <v>129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="n">
-        <v>4539</v>
+        <v>4540</v>
       </c>
       <c r="B187" s="2" t="inlineStr">
         <is>
-          <t>08-03-0017-43_2024</t>
+          <t>08-03-0017-43_2025</t>
         </is>
       </c>
       <c r="C187" s="2" t="inlineStr">
         <is>
           <t>08-03-0017-43</t>
         </is>
       </c>
       <c r="D187" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E187" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F187" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G187" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H187" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I187" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -16036,64 +16036,64 @@
       <c r="N187" s="2" t="inlineStr">
         <is>
           <t>14.93617223,-91.43892534</t>
         </is>
       </c>
       <c r="O187" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P187" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q187" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R187" s="1" t="n">
         <v>75</v>
       </c>
       <c r="S187" s="1" t="n">
         <v>73</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="n">
-        <v>4540</v>
+        <v>4539</v>
       </c>
       <c r="B188" s="2" t="inlineStr">
         <is>
-          <t>08-03-0017-43_2025</t>
+          <t>08-03-0017-43_2024</t>
         </is>
       </c>
       <c r="C188" s="2" t="inlineStr">
         <is>
           <t>08-03-0017-43</t>
         </is>
       </c>
       <c r="D188" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E188" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F188" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G188" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H188" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I188" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -16546,64 +16546,64 @@
       <c r="N193" s="2" t="inlineStr">
         <is>
           <t>14.98815533,-91.48227868</t>
         </is>
       </c>
       <c r="O193" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P193" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q193" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R193" s="1" t="n">
         <v>132</v>
       </c>
       <c r="S193" s="1" t="n">
         <v>124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="n">
-        <v>4546</v>
+        <v>4547</v>
       </c>
       <c r="B194" s="2" t="inlineStr">
         <is>
-          <t>08-03-0021-43_2024</t>
+          <t>08-03-0021-43_2025</t>
         </is>
       </c>
       <c r="C194" s="2" t="inlineStr">
         <is>
           <t>08-03-0021-43</t>
         </is>
       </c>
       <c r="D194" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E194" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F194" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G194" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H194" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I194" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -16631,64 +16631,64 @@
       <c r="N194" s="2" t="inlineStr">
         <is>
           <t>15.00976204,-91.52562856</t>
         </is>
       </c>
       <c r="O194" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P194" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q194" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R194" s="1" t="n">
         <v>91</v>
       </c>
       <c r="S194" s="1" t="n">
         <v>97</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="n">
-        <v>4547</v>
+        <v>4546</v>
       </c>
       <c r="B195" s="2" t="inlineStr">
         <is>
-          <t>08-03-0021-43_2025</t>
+          <t>08-03-0021-43_2024</t>
         </is>
       </c>
       <c r="C195" s="2" t="inlineStr">
         <is>
           <t>08-03-0021-43</t>
         </is>
       </c>
       <c r="D195" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E195" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F195" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G195" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H195" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I195" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -17481,64 +17481,64 @@
       <c r="N204" s="2" t="inlineStr">
         <is>
           <t>15.00488295,-91.48732165</t>
         </is>
       </c>
       <c r="O204" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P204" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q204" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R204" s="1" t="n">
         <v>129</v>
       </c>
       <c r="S204" s="1" t="n">
         <v>123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="n">
-        <v>4557</v>
+        <v>4558</v>
       </c>
       <c r="B205" s="2" t="inlineStr">
         <is>
-          <t>08-03-0030-45_2024</t>
+          <t>08-03-0030-45_2025</t>
         </is>
       </c>
       <c r="C205" s="2" t="inlineStr">
         <is>
           <t>08-03-0030-45</t>
         </is>
       </c>
       <c r="D205" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E205" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F205" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G205" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H205" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I205" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -17566,64 +17566,64 @@
       <c r="N205" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O205" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P205" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q205" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R205" s="1" t="n">
         <v>80</v>
       </c>
       <c r="S205" s="1" t="n">
         <v>89</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="n">
-        <v>4558</v>
+        <v>4557</v>
       </c>
       <c r="B206" s="2" t="inlineStr">
         <is>
-          <t>08-03-0030-45_2025</t>
+          <t>08-03-0030-45_2024</t>
         </is>
       </c>
       <c r="C206" s="2" t="inlineStr">
         <is>
           <t>08-03-0030-45</t>
         </is>
       </c>
       <c r="D206" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E206" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F206" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G206" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H206" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I206" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -17736,64 +17736,64 @@
       <c r="N207" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O207" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P207" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q207" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R207" s="1" t="n">
         <v>91</v>
       </c>
       <c r="S207" s="1" t="n">
         <v>93</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="n">
-        <v>4561</v>
+        <v>4560</v>
       </c>
       <c r="B208" s="2" t="inlineStr">
         <is>
-          <t>08-03-0035-43_2025</t>
+          <t>08-03-0035-43_2024</t>
         </is>
       </c>
       <c r="C208" s="2" t="inlineStr">
         <is>
           <t>08-03-0035-43</t>
         </is>
       </c>
       <c r="D208" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E208" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F208" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G208" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H208" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I208" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -17821,64 +17821,64 @@
       <c r="N208" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O208" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P208" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q208" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R208" s="1" t="n">
         <v>225</v>
       </c>
       <c r="S208" s="1" t="n">
         <v>232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="n">
-        <v>4560</v>
+        <v>4561</v>
       </c>
       <c r="B209" s="2" t="inlineStr">
         <is>
-          <t>08-03-0035-43_2024</t>
+          <t>08-03-0035-43_2025</t>
         </is>
       </c>
       <c r="C209" s="2" t="inlineStr">
         <is>
           <t>08-03-0035-43</t>
         </is>
       </c>
       <c r="D209" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E209" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F209" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G209" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H209" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I209" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -18756,64 +18756,64 @@
       <c r="N219" s="2" t="inlineStr">
         <is>
           <t>15.12335901,-91.61132231</t>
         </is>
       </c>
       <c r="O219" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P219" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q219" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R219" s="1" t="n">
         <v>51</v>
       </c>
       <c r="S219" s="1" t="n">
         <v>53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="n">
-        <v>4573</v>
+        <v>4572</v>
       </c>
       <c r="B220" s="2" t="inlineStr">
         <is>
-          <t>08-03-0149-43_2025</t>
+          <t>08-03-0149-43_2024</t>
         </is>
       </c>
       <c r="C220" s="2" t="inlineStr">
         <is>
           <t>08-03-0149-43</t>
         </is>
       </c>
       <c r="D220" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E220" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F220" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G220" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H220" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I220" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -18841,64 +18841,64 @@
       <c r="N220" s="2" t="inlineStr">
         <is>
           <t>14.92750267,-91.42551874</t>
         </is>
       </c>
       <c r="O220" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P220" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q220" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R220" s="1" t="n">
         <v>115</v>
       </c>
       <c r="S220" s="1" t="n">
         <v>122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="n">
-        <v>4572</v>
+        <v>4573</v>
       </c>
       <c r="B221" s="2" t="inlineStr">
         <is>
-          <t>08-03-0149-43_2024</t>
+          <t>08-03-0149-43_2025</t>
         </is>
       </c>
       <c r="C221" s="2" t="inlineStr">
         <is>
           <t>08-03-0149-43</t>
         </is>
       </c>
       <c r="D221" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E221" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F221" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G221" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H221" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I221" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -19691,64 +19691,64 @@
       <c r="N230" s="2" t="inlineStr">
         <is>
           <t>14.96499101,-91.48114021</t>
         </is>
       </c>
       <c r="O230" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P230" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q230" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R230" s="1" t="n">
         <v>532</v>
       </c>
       <c r="S230" s="1" t="n">
         <v>527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="n">
-        <v>4583</v>
+        <v>4584</v>
       </c>
       <c r="B231" s="2" t="inlineStr">
         <is>
-          <t>08-03-0156-43_2024</t>
+          <t>08-03-0156-43_2025</t>
         </is>
       </c>
       <c r="C231" s="2" t="inlineStr">
         <is>
           <t>08-03-0156-43</t>
         </is>
       </c>
       <c r="D231" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E231" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F231" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G231" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H231" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I231" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -19776,64 +19776,64 @@
       <c r="N231" s="2" t="inlineStr">
         <is>
           <t>14.98068889,-91.52908209</t>
         </is>
       </c>
       <c r="O231" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P231" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q231" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R231" s="1" t="n">
         <v>151</v>
       </c>
       <c r="S231" s="1" t="n">
         <v>137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="n">
-        <v>4584</v>
+        <v>4583</v>
       </c>
       <c r="B232" s="2" t="inlineStr">
         <is>
-          <t>08-03-0156-43_2025</t>
+          <t>08-03-0156-43_2024</t>
         </is>
       </c>
       <c r="C232" s="2" t="inlineStr">
         <is>
           <t>08-03-0156-43</t>
         </is>
       </c>
       <c r="D232" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E232" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F232" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G232" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H232" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I232" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -38561,64 +38561,64 @@
       <c r="N452" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O452" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P452" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q452" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R452" s="1" t="n">
         <v>35</v>
       </c>
       <c r="S452" s="1" t="n">
         <v>34</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="n">
-        <v>4806</v>
+        <v>4805</v>
       </c>
       <c r="B453" s="2" t="inlineStr">
         <is>
-          <t>08-07-0019-43_2025</t>
+          <t>08-07-0019-43_2024</t>
         </is>
       </c>
       <c r="C453" s="2" t="inlineStr">
         <is>
           <t>08-07-0019-43</t>
         </is>
       </c>
       <c r="D453" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E453" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F453" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G453" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H453" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I453" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -38646,64 +38646,64 @@
       <c r="N453" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O453" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P453" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q453" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R453" s="1" t="n">
         <v>39</v>
       </c>
       <c r="S453" s="1" t="n">
         <v>39</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="n">
-        <v>4805</v>
+        <v>4806</v>
       </c>
       <c r="B454" s="2" t="inlineStr">
         <is>
-          <t>08-07-0019-43_2024</t>
+          <t>08-07-0019-43_2025</t>
         </is>
       </c>
       <c r="C454" s="2" t="inlineStr">
         <is>
           <t>08-07-0019-43</t>
         </is>
       </c>
       <c r="D454" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E454" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F454" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G454" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H454" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I454" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -40091,64 +40091,64 @@
       <c r="N470" s="2" t="inlineStr">
         <is>
           <t>15.20467914,-91.29913402</t>
         </is>
       </c>
       <c r="O470" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P470" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q470" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R470" s="1" t="n">
         <v>127</v>
       </c>
       <c r="S470" s="1" t="n">
         <v>124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="n">
-        <v>4823</v>
+        <v>4824</v>
       </c>
       <c r="B471" s="2" t="inlineStr">
         <is>
-          <t>08-07-0380-43_2024</t>
+          <t>08-07-0380-43_2025</t>
         </is>
       </c>
       <c r="C471" s="2" t="inlineStr">
         <is>
           <t>08-07-0380-43</t>
         </is>
       </c>
       <c r="D471" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E471" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F471" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G471" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H471" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I471" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -40176,64 +40176,64 @@
       <c r="N471" s="2" t="inlineStr">
         <is>
           <t>15.18772961,-91.32515081</t>
         </is>
       </c>
       <c r="O471" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P471" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q471" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R471" s="1" t="n">
         <v>193</v>
       </c>
       <c r="S471" s="1" t="n">
         <v>184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="n">
-        <v>4824</v>
+        <v>4823</v>
       </c>
       <c r="B472" s="2" t="inlineStr">
         <is>
-          <t>08-07-0380-43_2025</t>
+          <t>08-07-0380-43_2024</t>
         </is>
       </c>
       <c r="C472" s="2" t="inlineStr">
         <is>
           <t>08-07-0380-43</t>
         </is>
       </c>
       <c r="D472" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E472" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F472" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G472" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H472" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I472" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -40941,64 +40941,64 @@
       <c r="N480" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O480" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P480" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q480" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R480" s="1" t="n">
         <v>21</v>
       </c>
       <c r="S480" s="1" t="n">
         <v>21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="n">
-        <v>4834</v>
+        <v>4833</v>
       </c>
       <c r="B481" s="2" t="inlineStr">
         <is>
-          <t>08-07-2478-43_2025</t>
+          <t>08-07-2478-43_2024</t>
         </is>
       </c>
       <c r="C481" s="2" t="inlineStr">
         <is>
           <t>08-07-2478-43</t>
         </is>
       </c>
       <c r="D481" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E481" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F481" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G481" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H481" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I481" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -41007,83 +41007,83 @@
         <is>
           <t>TOTONICAPAN</t>
         </is>
       </c>
       <c r="K481" s="2" t="inlineStr">
         <is>
           <t>SANTA LUCIA LA REFORMA</t>
         </is>
       </c>
       <c r="L481" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M481" s="2" t="inlineStr">
         <is>
           <t>CASERIO BELLA VISTA, CANTON SAN LUIS SIBILA</t>
         </is>
       </c>
       <c r="N481" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O481" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P481" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q481" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R481" s="1" t="n">
         <v>44</v>
       </c>
       <c r="S481" s="1" t="n">
         <v>37</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="n">
-        <v>4833</v>
+        <v>4834</v>
       </c>
       <c r="B482" s="2" t="inlineStr">
         <is>
-          <t>08-07-2478-43_2024</t>
+          <t>08-07-2478-43_2025</t>
         </is>
       </c>
       <c r="C482" s="2" t="inlineStr">
         <is>
           <t>08-07-2478-43</t>
         </is>
       </c>
       <c r="D482" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E482" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F482" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G482" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H482" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I482" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -41092,55 +41092,55 @@
         <is>
           <t>TOTONICAPAN</t>
         </is>
       </c>
       <c r="K482" s="2" t="inlineStr">
         <is>
           <t>SANTA LUCIA LA REFORMA</t>
         </is>
       </c>
       <c r="L482" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M482" s="2" t="inlineStr">
         <is>
           <t>CASERIO BELLA VISTA, CANTON SAN LUIS SIBILA</t>
         </is>
       </c>
       <c r="N482" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O482" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P482" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q482" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R482" s="1" t="n">
         <v>44</v>
       </c>
       <c r="S482" s="1" t="n">
         <v>37</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="n">
         <v>4835</v>
       </c>
       <c r="B483" s="2" t="inlineStr">
         <is>
           <t>08-07-2479-43_2024</t>
         </is>
       </c>
       <c r="C483" s="2" t="inlineStr">
         <is>
           <t>08-07-2479-43</t>
         </is>