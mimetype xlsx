--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -2011,64 +2011,64 @@
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O22" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q22" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R22" s="1" t="n">
         <v>20</v>
       </c>
       <c r="S22" s="1" t="n">
         <v>22</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>3359</v>
+        <v>3358</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>06-01-0096-43_2025</t>
+          <t>06-01-0096-43_2024</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>06-01-0096-43</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>SANTA ROSA</t>
         </is>
@@ -2077,83 +2077,83 @@
         <is>
           <t>SANTA ROSA</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
           <t>CUILAPA</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
           <t>EORM NO. 02</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>PARCELAMIENTO CONCEPCION</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O23" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q23" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R23" s="1" t="n">
         <v>228</v>
       </c>
       <c r="S23" s="1" t="n">
         <v>235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>3358</v>
+        <v>3359</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>06-01-0096-43_2024</t>
+          <t>06-01-0096-43_2025</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>06-01-0096-43</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>SANTA ROSA</t>
         </is>
@@ -2162,55 +2162,55 @@
         <is>
           <t>SANTA ROSA</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
           <t>CUILAPA</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
           <t>EORM NO. 02</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>PARCELAMIENTO CONCEPCION</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O24" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q24" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R24" s="1" t="n">
         <v>228</v>
       </c>
       <c r="S24" s="1" t="n">
         <v>235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
         <v>3360</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t>06-01-0431-42_2025</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>06-01-0431-42</t>
         </is>
@@ -15696,64 +15696,64 @@
       <c r="N183" s="2" t="inlineStr">
         <is>
           <t>13.99952208,-90.16369202</t>
         </is>
       </c>
       <c r="O183" s="1" t="n">
         <v>70000.00</v>
       </c>
       <c r="P183" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="Q183" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R183" s="1" t="n">
         <v>35</v>
       </c>
       <c r="S183" s="1" t="n">
         <v>36</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="n">
-        <v>3519</v>
+        <v>3520</v>
       </c>
       <c r="B184" s="2" t="inlineStr">
         <is>
-          <t>06-06-0161-43_2024</t>
+          <t>06-06-0161-43_2025</t>
         </is>
       </c>
       <c r="C184" s="2" t="inlineStr">
         <is>
           <t>06-06-0161-43</t>
         </is>
       </c>
       <c r="D184" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E184" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F184" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G184" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H184" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I184" s="2" t="inlineStr">
         <is>
           <t>SANTA ROSA</t>
         </is>
@@ -15781,64 +15781,64 @@
       <c r="N184" s="2" t="inlineStr">
         <is>
           <t>14.18874495,-90.1839164</t>
         </is>
       </c>
       <c r="O184" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P184" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q184" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R184" s="1" t="n">
         <v>108</v>
       </c>
       <c r="S184" s="1" t="n">
         <v>103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="n">
-        <v>3520</v>
+        <v>3519</v>
       </c>
       <c r="B185" s="2" t="inlineStr">
         <is>
-          <t>06-06-0161-43_2025</t>
+          <t>06-06-0161-43_2024</t>
         </is>
       </c>
       <c r="C185" s="2" t="inlineStr">
         <is>
           <t>06-06-0161-43</t>
         </is>
       </c>
       <c r="D185" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E185" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F185" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G185" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H185" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I185" s="2" t="inlineStr">
         <is>
           <t>SANTA ROSA</t>
         </is>
@@ -22241,64 +22241,64 @@
       <c r="N260" s="2" t="inlineStr">
         <is>
           <t>14.10109483,-90.39035637</t>
         </is>
       </c>
       <c r="O260" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P260" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q260" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R260" s="1" t="n">
         <v>66</v>
       </c>
       <c r="S260" s="1" t="n">
         <v>60</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="n">
-        <v>3596</v>
+        <v>3597</v>
       </c>
       <c r="B261" s="2" t="inlineStr">
         <is>
-          <t>06-08-0231-43_2024</t>
+          <t>06-08-0231-43_2025</t>
         </is>
       </c>
       <c r="C261" s="2" t="inlineStr">
         <is>
           <t>06-08-0231-43</t>
         </is>
       </c>
       <c r="D261" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E261" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F261" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G261" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H261" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I261" s="2" t="inlineStr">
         <is>
           <t>SANTA ROSA</t>
         </is>
@@ -22326,64 +22326,64 @@
       <c r="N261" s="2" t="inlineStr">
         <is>
           <t>14.01379604,-90.32920284</t>
         </is>
       </c>
       <c r="O261" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P261" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q261" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R261" s="1" t="n">
         <v>160</v>
       </c>
       <c r="S261" s="1" t="n">
         <v>152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="n">
-        <v>3597</v>
+        <v>3596</v>
       </c>
       <c r="B262" s="2" t="inlineStr">
         <is>
-          <t>06-08-0231-43_2025</t>
+          <t>06-08-0231-43_2024</t>
         </is>
       </c>
       <c r="C262" s="2" t="inlineStr">
         <is>
           <t>06-08-0231-43</t>
         </is>
       </c>
       <c r="D262" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E262" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F262" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G262" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H262" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I262" s="2" t="inlineStr">
         <is>
           <t>SANTA ROSA</t>
         </is>
@@ -22836,64 +22836,64 @@
       <c r="N267" s="2" t="inlineStr">
         <is>
           <t>13.96007592,-90.29960677</t>
         </is>
       </c>
       <c r="O267" s="1" t="n">
         <v>70000.00</v>
       </c>
       <c r="P267" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="Q267" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R267" s="1" t="n">
         <v>235</v>
       </c>
       <c r="S267" s="1" t="n">
         <v>238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="n">
-        <v>3603</v>
+        <v>3604</v>
       </c>
       <c r="B268" s="2" t="inlineStr">
         <is>
-          <t>06-08-0239-43_2024</t>
+          <t>06-08-0239-43_2025</t>
         </is>
       </c>
       <c r="C268" s="2" t="inlineStr">
         <is>
           <t>06-08-0239-43</t>
         </is>
       </c>
       <c r="D268" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E268" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F268" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G268" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H268" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I268" s="2" t="inlineStr">
         <is>
           <t>SANTA ROSA</t>
         </is>
@@ -22921,64 +22921,64 @@
       <c r="N268" s="2" t="inlineStr">
         <is>
           <t>13.93325726,-90.38651177</t>
         </is>
       </c>
       <c r="O268" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P268" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q268" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R268" s="1" t="n">
         <v>73</v>
       </c>
       <c r="S268" s="1" t="n">
         <v>64</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="n">
-        <v>3604</v>
+        <v>3603</v>
       </c>
       <c r="B269" s="2" t="inlineStr">
         <is>
-          <t>06-08-0239-43_2025</t>
+          <t>06-08-0239-43_2024</t>
         </is>
       </c>
       <c r="C269" s="2" t="inlineStr">
         <is>
           <t>06-08-0239-43</t>
         </is>
       </c>
       <c r="D269" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E269" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F269" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G269" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H269" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I269" s="2" t="inlineStr">
         <is>
           <t>SANTA ROSA</t>
         </is>