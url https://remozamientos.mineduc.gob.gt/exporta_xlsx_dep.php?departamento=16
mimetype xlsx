--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -481,64 +481,64 @@
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>14.56523717,-90.73634155</t>
         </is>
       </c>
       <c r="O4" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q4" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>49</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>54</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>2071</v>
+        <v>2070</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>03-01-0020-45_2025</t>
+          <t>03-01-0020-45_2024</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>03-01-0020-45</t>
         </is>
       </c>
       <c r="D5" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -566,64 +566,64 @@
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O5" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P5" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q5" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>47</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>36</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>03-01-0020-45_2024</t>
+          <t>03-01-0020-45_2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>03-01-0020-45</t>
         </is>
       </c>
       <c r="D6" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -1076,64 +1076,64 @@
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>14.52291726,-90.72878846</t>
         </is>
       </c>
       <c r="O11" s="1" t="n">
         <v>70000.00</v>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="Q11" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>356</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>342</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>2078</v>
+        <v>2077</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>03-01-0037-43_2025</t>
+          <t>03-01-0037-43_2024</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>03-01-0037-43</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -1161,64 +1161,64 @@
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>14.53078686,-90.74003227</t>
         </is>
       </c>
       <c r="O12" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q12" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>474</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>472</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>2077</v>
+        <v>2078</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>03-01-0037-43_2024</t>
+          <t>03-01-0037-43_2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>03-01-0037-43</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -1841,64 +1841,64 @@
       <c r="N20" s="2" t="inlineStr">
         <is>
           <t>14.54201392,-90.72708668</t>
         </is>
       </c>
       <c r="O20" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q20" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R20" s="1" t="n">
         <v>621</v>
       </c>
       <c r="S20" s="1" t="n">
         <v>561</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>2087</v>
+        <v>2086</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>03-01-0061-45_2025</t>
+          <t>03-01-0061-45_2024</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>03-01-0061-45</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -1926,64 +1926,64 @@
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>14.54201392,-90.72708668</t>
         </is>
       </c>
       <c r="O21" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q21" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R21" s="1" t="n">
         <v>395</v>
       </c>
       <c r="S21" s="1" t="n">
         <v>389</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>2086</v>
+        <v>2087</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>03-01-0061-45_2024</t>
+          <t>03-01-0061-45_2025</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>03-01-0061-45</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -2351,64 +2351,64 @@
       <c r="N26" s="2" t="inlineStr">
         <is>
           <t>14.56424476,-90.73754318</t>
         </is>
       </c>
       <c r="O26" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P26" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q26" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R26" s="1" t="n">
         <v>96</v>
       </c>
       <c r="S26" s="1" t="n">
         <v>79</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>03-01-0906-45_2024</t>
+          <t>03-01-0906-45_2025</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>03-01-0906-45</t>
         </is>
       </c>
       <c r="D27" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -2436,64 +2436,64 @@
       <c r="N27" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O27" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q27" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R27" s="1" t="n">
         <v>10</v>
       </c>
       <c r="S27" s="1" t="n">
         <v>9</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>2093</v>
+        <v>2092</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>03-01-0906-45_2025</t>
+          <t>03-01-0906-45_2024</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>03-01-0906-45</t>
         </is>
       </c>
       <c r="D28" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -2946,64 +2946,64 @@
       <c r="N33" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O33" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q33" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R33" s="1" t="n">
         <v>23</v>
       </c>
       <c r="S33" s="1" t="n">
         <v>22</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>2099</v>
+        <v>2100</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>03-02-0008-45_2024</t>
+          <t>03-02-0008-45_2025</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>03-02-0008-45</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -3031,64 +3031,64 @@
       <c r="N34" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O34" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q34" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R34" s="1" t="n">
         <v>253</v>
       </c>
       <c r="S34" s="1" t="n">
         <v>263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>2100</v>
+        <v>2099</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>03-02-0008-45_2025</t>
+          <t>03-02-0008-45_2024</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>03-02-0008-45</t>
         </is>
       </c>
       <c r="D35" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -3116,64 +3116,64 @@
       <c r="N35" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O35" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P35" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q35" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R35" s="1" t="n">
         <v>253</v>
       </c>
       <c r="S35" s="1" t="n">
         <v>263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>03-02-0009-42_2024</t>
+          <t>03-02-0009-42_2025</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>03-02-0009-42</t>
         </is>
       </c>
       <c r="D36" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -3201,64 +3201,64 @@
       <c r="N36" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O36" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P36" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q36" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R36" s="1" t="n">
         <v>105</v>
       </c>
       <c r="S36" s="1" t="n">
         <v>102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>2102</v>
+        <v>2101</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>03-02-0009-42_2025</t>
+          <t>03-02-0009-42_2024</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>03-02-0009-42</t>
         </is>
       </c>
       <c r="D37" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -3711,64 +3711,64 @@
       <c r="N42" s="2" t="inlineStr">
         <is>
           <t>14.57515598,-90.74099787</t>
         </is>
       </c>
       <c r="O42" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P42" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q42" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R42" s="1" t="n">
         <v>494</v>
       </c>
       <c r="S42" s="1" t="n">
         <v>479</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>03-02-0083-43_2024</t>
+          <t>03-02-0083-43_2025</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>03-02-0083-43</t>
         </is>
       </c>
       <c r="D43" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -3796,64 +3796,64 @@
       <c r="N43" s="2" t="inlineStr">
         <is>
           <t>14.58788036,-90.72182546</t>
         </is>
       </c>
       <c r="O43" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P43" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q43" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R43" s="1" t="n">
         <v>22</v>
       </c>
       <c r="S43" s="1" t="n">
         <v>19</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
-        <v>2109</v>
+        <v>2108</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>03-02-0083-43_2025</t>
+          <t>03-02-0083-43_2024</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>03-02-0083-43</t>
         </is>
       </c>
       <c r="D44" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -3966,64 +3966,64 @@
       <c r="N45" s="2" t="inlineStr">
         <is>
           <t>14.57833523,-90.73819062</t>
         </is>
       </c>
       <c r="O45" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P45" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q45" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R45" s="1" t="n">
         <v>215</v>
       </c>
       <c r="S45" s="1" t="n">
         <v>189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>2112</v>
+        <v>2111</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>03-02-0222-43_2025</t>
+          <t>03-02-0222-43_2024</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>03-02-0222-43</t>
         </is>
       </c>
       <c r="D46" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -4051,64 +4051,64 @@
       <c r="N46" s="2" t="inlineStr">
         <is>
           <t>14.57804739,-90.73802062</t>
         </is>
       </c>
       <c r="O46" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P46" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q46" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R46" s="1" t="n">
         <v>488</v>
       </c>
       <c r="S46" s="1" t="n">
         <v>464</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>2111</v>
+        <v>2112</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>03-02-0222-43_2024</t>
+          <t>03-02-0222-43_2025</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>03-02-0222-43</t>
         </is>
       </c>
       <c r="D47" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -5921,64 +5921,64 @@
       <c r="N68" s="2" t="inlineStr">
         <is>
           <t>14.69722329,-90.74539134</t>
         </is>
       </c>
       <c r="O68" s="1" t="n">
         <v>70000.00</v>
       </c>
       <c r="P68" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="Q68" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R68" s="1" t="n">
         <v>58</v>
       </c>
       <c r="S68" s="1" t="n">
         <v>56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="n">
-        <v>2135</v>
+        <v>2134</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>03-04-0103-43_2025</t>
+          <t>03-04-0103-43_2024</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
           <t>03-04-0103-43</t>
         </is>
       </c>
       <c r="D69" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -6006,64 +6006,64 @@
       <c r="N69" s="2" t="inlineStr">
         <is>
           <t>14.64675486,-90.72494218</t>
         </is>
       </c>
       <c r="O69" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P69" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q69" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R69" s="1" t="n">
         <v>410</v>
       </c>
       <c r="S69" s="1" t="n">
         <v>402</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="n">
-        <v>2134</v>
+        <v>2135</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>03-04-0103-43_2024</t>
+          <t>03-04-0103-43_2025</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>03-04-0103-43</t>
         </is>
       </c>
       <c r="D70" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -6346,64 +6346,64 @@
       <c r="N73" s="2" t="inlineStr">
         <is>
           <t>14.64772583,-90.72753855</t>
         </is>
       </c>
       <c r="O73" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P73" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q73" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R73" s="1" t="n">
         <v>775</v>
       </c>
       <c r="S73" s="1" t="n">
         <v>755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="n">
-        <v>2140</v>
+        <v>2139</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>03-04-0106-43_2025</t>
+          <t>03-04-0106-43_2024</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
           <t>03-04-0106-43</t>
         </is>
       </c>
       <c r="D74" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -6431,64 +6431,64 @@
       <c r="N74" s="2" t="inlineStr">
         <is>
           <t>14.64720548,-90.72548399</t>
         </is>
       </c>
       <c r="O74" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P74" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q74" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R74" s="1" t="n">
         <v>328</v>
       </c>
       <c r="S74" s="1" t="n">
         <v>297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="n">
-        <v>2139</v>
+        <v>2140</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>03-04-0106-43_2024</t>
+          <t>03-04-0106-43_2025</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
           <t>03-04-0106-43</t>
         </is>
       </c>
       <c r="D75" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -6941,64 +6941,64 @@
       <c r="N80" s="2" t="inlineStr">
         <is>
           <t>14.64146554,-90.72681434</t>
         </is>
       </c>
       <c r="O80" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P80" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q80" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R80" s="1" t="n">
         <v>188</v>
       </c>
       <c r="S80" s="1" t="n">
         <v>197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="n">
-        <v>2146</v>
+        <v>2147</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>03-04-0112-43_2024</t>
+          <t>03-04-0112-43_2025</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
           <t>03-04-0112-43</t>
         </is>
       </c>
       <c r="D81" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -7026,64 +7026,64 @@
       <c r="N81" s="2" t="inlineStr">
         <is>
           <t>14.64728058,-90.76784143</t>
         </is>
       </c>
       <c r="O81" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P81" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q81" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R81" s="1" t="n">
         <v>256</v>
       </c>
       <c r="S81" s="1" t="n">
         <v>254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="n">
-        <v>2147</v>
+        <v>2146</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>03-04-0112-43_2025</t>
+          <t>03-04-0112-43_2024</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
           <t>03-04-0112-43</t>
         </is>
       </c>
       <c r="D82" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -7961,64 +7961,64 @@
       <c r="N92" s="2" t="inlineStr">
         <is>
           <t>14.68401886,-90.7075173</t>
         </is>
       </c>
       <c r="O92" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P92" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q92" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R92" s="1" t="n">
         <v>36</v>
       </c>
       <c r="S92" s="1" t="n">
         <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="n">
-        <v>2159</v>
+        <v>2158</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>03-05-0007-43_2025</t>
+          <t>03-05-0007-43_2024</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
           <t>03-05-0007-43</t>
         </is>
       </c>
       <c r="D93" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -8046,64 +8046,64 @@
       <c r="N93" s="2" t="inlineStr">
         <is>
           <t>14.68046345,-90.69428187</t>
         </is>
       </c>
       <c r="O93" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P93" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q93" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R93" s="1" t="n">
         <v>379</v>
       </c>
       <c r="S93" s="1" t="n">
         <v>381</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="n">
-        <v>2158</v>
+        <v>2159</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>03-05-0007-43_2024</t>
+          <t>03-05-0007-43_2025</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
           <t>03-05-0007-43</t>
         </is>
       </c>
       <c r="D94" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -8131,64 +8131,64 @@
       <c r="N94" s="2" t="inlineStr">
         <is>
           <t>14.68046345,-90.69428187</t>
         </is>
       </c>
       <c r="O94" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P94" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q94" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R94" s="1" t="n">
         <v>379</v>
       </c>
       <c r="S94" s="1" t="n">
         <v>381</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="n">
-        <v>2161</v>
+        <v>2160</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>03-05-0008-43_2025</t>
+          <t>03-05-0008-43_2024</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
           <t>03-05-0008-43</t>
         </is>
       </c>
       <c r="D95" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I95" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -8216,64 +8216,64 @@
       <c r="N95" s="2" t="inlineStr">
         <is>
           <t>14.66616439,-90.67739215</t>
         </is>
       </c>
       <c r="O95" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P95" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q95" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R95" s="1" t="n">
         <v>67</v>
       </c>
       <c r="S95" s="1" t="n">
         <v>68</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="n">
-        <v>2160</v>
+        <v>2161</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>03-05-0008-43_2024</t>
+          <t>03-05-0008-43_2025</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
           <t>03-05-0008-43</t>
         </is>
       </c>
       <c r="D96" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -9831,64 +9831,64 @@
       <c r="N114" s="2" t="inlineStr">
         <is>
           <t>14.63300048,-90.67880818</t>
         </is>
       </c>
       <c r="O114" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P114" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q114" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R114" s="1" t="n">
         <v>505</v>
       </c>
       <c r="S114" s="1" t="n">
         <v>422</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="n">
-        <v>2181</v>
+        <v>2180</v>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
-          <t>03-06-0277-43_2025</t>
+          <t>03-06-0277-43_2024</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
           <t>03-06-0277-43</t>
         </is>
       </c>
       <c r="D115" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E115" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F115" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G115" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H115" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I115" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -9916,64 +9916,64 @@
       <c r="N115" s="2" t="inlineStr">
         <is>
           <t>14.63301123,-90.67845412</t>
         </is>
       </c>
       <c r="O115" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P115" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q115" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R115" s="1" t="n">
         <v>865</v>
       </c>
       <c r="S115" s="1" t="n">
         <v>855</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="n">
-        <v>2180</v>
+        <v>2181</v>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
-          <t>03-06-0277-43_2024</t>
+          <t>03-06-0277-43_2025</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
           <t>03-06-0277-43</t>
         </is>
       </c>
       <c r="D116" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I116" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -11191,64 +11191,64 @@
       <c r="N130" s="2" t="inlineStr">
         <is>
           <t>14.63245979,-90.64818362</t>
         </is>
       </c>
       <c r="O130" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P130" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q130" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R130" s="1" t="n">
         <v>87</v>
       </c>
       <c r="S130" s="1" t="n">
         <v>82</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="n">
-        <v>2196</v>
+        <v>2197</v>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
-          <t>03-08-0146-43_2024</t>
+          <t>03-08-0146-43_2025</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
           <t>03-08-0146-43</t>
         </is>
       </c>
       <c r="D131" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E131" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F131" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G131" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H131" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I131" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -11276,64 +11276,64 @@
       <c r="N131" s="2" t="inlineStr">
         <is>
           <t>14.59770217,-90.6607073</t>
         </is>
       </c>
       <c r="O131" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P131" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q131" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R131" s="1" t="n">
         <v>161</v>
       </c>
       <c r="S131" s="1" t="n">
         <v>136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="n">
-        <v>2197</v>
+        <v>2196</v>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
-          <t>03-08-0146-43_2025</t>
+          <t>03-08-0146-43_2024</t>
         </is>
       </c>
       <c r="C132" s="2" t="inlineStr">
         <is>
           <t>03-08-0146-43</t>
         </is>
       </c>
       <c r="D132" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E132" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F132" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G132" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H132" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I132" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -12126,64 +12126,64 @@
       <c r="N141" s="2" t="inlineStr">
         <is>
           <t>14.54618276,-90.65912612</t>
         </is>
       </c>
       <c r="O141" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P141" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q141" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R141" s="1" t="n">
         <v>238</v>
       </c>
       <c r="S141" s="1" t="n">
         <v>236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="n">
-        <v>2207</v>
+        <v>2208</v>
       </c>
       <c r="B142" s="2" t="inlineStr">
         <is>
-          <t>03-10-1159-43_2024</t>
+          <t>03-10-1159-43_2025</t>
         </is>
       </c>
       <c r="C142" s="2" t="inlineStr">
         <is>
           <t>03-10-1159-43</t>
         </is>
       </c>
       <c r="D142" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E142" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F142" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G142" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H142" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I142" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -12211,64 +12211,64 @@
       <c r="N142" s="2" t="inlineStr">
         <is>
           <t>14.55185295,-90.68409212</t>
         </is>
       </c>
       <c r="O142" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P142" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q142" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R142" s="1" t="n">
         <v>43</v>
       </c>
       <c r="S142" s="1" t="n">
         <v>39</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="n">
-        <v>2208</v>
+        <v>2207</v>
       </c>
       <c r="B143" s="2" t="inlineStr">
         <is>
-          <t>03-10-1159-43_2025</t>
+          <t>03-10-1159-43_2024</t>
         </is>
       </c>
       <c r="C143" s="2" t="inlineStr">
         <is>
           <t>03-10-1159-43</t>
         </is>
       </c>
       <c r="D143" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E143" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F143" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G143" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H143" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I143" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -12721,64 +12721,64 @@
       <c r="N148" s="2" t="inlineStr">
         <is>
           <t>14.49427129,-90.70985205</t>
         </is>
       </c>
       <c r="O148" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P148" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q148" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R148" s="1" t="n">
         <v>57</v>
       </c>
       <c r="S148" s="1" t="n">
         <v>54</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="n">
-        <v>2215</v>
+        <v>2214</v>
       </c>
       <c r="B149" s="2" t="inlineStr">
         <is>
-          <t>03-11-0170-41_2025</t>
+          <t>03-11-0170-41_2024</t>
         </is>
       </c>
       <c r="C149" s="2" t="inlineStr">
         <is>
           <t>03-11-0170-41</t>
         </is>
       </c>
       <c r="D149" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E149" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F149" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G149" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H149" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I149" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -12806,64 +12806,64 @@
       <c r="N149" s="2" t="inlineStr">
         <is>
           <t>14.49637948,-90.70281396</t>
         </is>
       </c>
       <c r="O149" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P149" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q149" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R149" s="1" t="n">
         <v>25</v>
       </c>
       <c r="S149" s="1" t="n">
         <v>37</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="n">
-        <v>2214</v>
+        <v>2215</v>
       </c>
       <c r="B150" s="2" t="inlineStr">
         <is>
-          <t>03-11-0170-41_2024</t>
+          <t>03-11-0170-41_2025</t>
         </is>
       </c>
       <c r="C150" s="2" t="inlineStr">
         <is>
           <t>03-11-0170-41</t>
         </is>
       </c>
       <c r="D150" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E150" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F150" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G150" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H150" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I150" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -15101,64 +15101,64 @@
       <c r="N176" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O176" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P176" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q176" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R176" s="1" t="n">
         <v>165</v>
       </c>
       <c r="S176" s="1" t="n">
         <v>132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="n">
-        <v>2243</v>
+        <v>2242</v>
       </c>
       <c r="B177" s="2" t="inlineStr">
         <is>
-          <t>03-13-0984-43_2025</t>
+          <t>03-13-0984-43_2024</t>
         </is>
       </c>
       <c r="C177" s="2" t="inlineStr">
         <is>
           <t>03-13-0984-43</t>
         </is>
       </c>
       <c r="D177" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E177" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F177" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G177" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H177" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I177" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -15186,64 +15186,64 @@
       <c r="N177" s="2" t="inlineStr">
         <is>
           <t>14.52201067,-90.80286571</t>
         </is>
       </c>
       <c r="O177" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P177" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q177" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R177" s="1" t="n">
         <v>665</v>
       </c>
       <c r="S177" s="1" t="n">
         <v>636</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="n">
-        <v>2242</v>
+        <v>2243</v>
       </c>
       <c r="B178" s="2" t="inlineStr">
         <is>
-          <t>03-13-0984-43_2024</t>
+          <t>03-13-0984-43_2025</t>
         </is>
       </c>
       <c r="C178" s="2" t="inlineStr">
         <is>
           <t>03-13-0984-43</t>
         </is>
       </c>
       <c r="D178" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E178" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F178" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G178" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H178" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I178" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -15696,64 +15696,64 @@
       <c r="N183" s="2" t="inlineStr">
         <is>
           <t>14.43025767,-90.82015524</t>
         </is>
       </c>
       <c r="O183" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P183" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q183" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R183" s="1" t="n">
         <v>15</v>
       </c>
       <c r="S183" s="1" t="n">
         <v>15</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="n">
-        <v>2250</v>
+        <v>2249</v>
       </c>
       <c r="B184" s="2" t="inlineStr">
         <is>
-          <t>03-14-0195-42_2025</t>
+          <t>03-14-0195-42_2024</t>
         </is>
       </c>
       <c r="C184" s="2" t="inlineStr">
         <is>
           <t>03-14-0195-42</t>
         </is>
       </c>
       <c r="D184" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E184" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F184" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G184" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H184" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I184" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -15781,64 +15781,64 @@
       <c r="N184" s="2" t="inlineStr">
         <is>
           <t>14.4844222,-90.80480227</t>
         </is>
       </c>
       <c r="O184" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P184" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q184" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R184" s="1" t="n">
         <v>258</v>
       </c>
       <c r="S184" s="1" t="n">
         <v>247</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="n">
-        <v>2249</v>
+        <v>2250</v>
       </c>
       <c r="B185" s="2" t="inlineStr">
         <is>
-          <t>03-14-0195-42_2024</t>
+          <t>03-14-0195-42_2025</t>
         </is>
       </c>
       <c r="C185" s="2" t="inlineStr">
         <is>
           <t>03-14-0195-42</t>
         </is>
       </c>
       <c r="D185" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E185" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F185" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G185" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H185" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I185" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -16376,64 +16376,64 @@
       <c r="N191" s="2" t="inlineStr">
         <is>
           <t>14.43025767,-90.82015524</t>
         </is>
       </c>
       <c r="O191" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P191" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q191" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R191" s="1" t="n">
         <v>127</v>
       </c>
       <c r="S191" s="1" t="n">
         <v>124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="n">
-        <v>2257</v>
+        <v>2258</v>
       </c>
       <c r="B192" s="2" t="inlineStr">
         <is>
-          <t>03-14-1395-45_2024</t>
+          <t>03-14-1395-45_2025</t>
         </is>
       </c>
       <c r="C192" s="2" t="inlineStr">
         <is>
           <t>03-14-1395-45</t>
         </is>
       </c>
       <c r="D192" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E192" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F192" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G192" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H192" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I192" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -16461,64 +16461,64 @@
       <c r="N192" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O192" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P192" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q192" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R192" s="1" t="n">
         <v>28</v>
       </c>
       <c r="S192" s="1" t="n">
         <v>28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="n">
-        <v>2258</v>
+        <v>2257</v>
       </c>
       <c r="B193" s="2" t="inlineStr">
         <is>
-          <t>03-14-1395-45_2025</t>
+          <t>03-14-1395-45_2024</t>
         </is>
       </c>
       <c r="C193" s="2" t="inlineStr">
         <is>
           <t>03-14-1395-45</t>
         </is>
       </c>
       <c r="D193" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E193" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F193" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G193" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H193" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I193" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>