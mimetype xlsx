--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -311,64 +311,64 @@
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>14.54295598,-91.67895002</t>
         </is>
       </c>
       <c r="O2" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q2" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>104</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>96</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>6075</v>
+        <v>6074</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>11-01-0002-42_2025</t>
+          <t>11-01-0002-42_2024</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>11-01-0002-42</t>
         </is>
       </c>
       <c r="D3" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -396,64 +396,64 @@
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>14.543983,-91.687207</t>
         </is>
       </c>
       <c r="O3" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P3" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q3" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>164</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>6074</v>
+        <v>6075</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>11-01-0002-42_2024</t>
+          <t>11-01-0002-42_2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>11-01-0002-42</t>
         </is>
       </c>
       <c r="D4" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -651,64 +651,64 @@
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>14.50166748,-91.9162759</t>
         </is>
       </c>
       <c r="O6" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q6" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>52</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>6078</v>
+        <v>6079</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>11-01-0008-43_2024</t>
+          <t>11-01-0008-43_2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>11-01-0008-43</t>
         </is>
       </c>
       <c r="D7" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -736,64 +736,64 @@
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>14.53576154,-91.68394815</t>
         </is>
       </c>
       <c r="O7" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q7" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>139</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>6079</v>
+        <v>6078</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>11-01-0008-43_2025</t>
+          <t>11-01-0008-43_2024</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>11-01-0008-43</t>
         </is>
       </c>
       <c r="D8" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -821,64 +821,64 @@
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>14.53576154,-91.68394815</t>
         </is>
       </c>
       <c r="O8" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q8" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>139</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>6080</v>
+        <v>6081</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>11-01-0011-43_2024</t>
+          <t>11-01-0011-43_2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>11-01-0011-43</t>
         </is>
       </c>
       <c r="D9" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -906,64 +906,64 @@
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>14.53576154,-91.68394815</t>
         </is>
       </c>
       <c r="O9" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q9" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>429</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>414</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>6081</v>
+        <v>6080</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>11-01-0011-43_2025</t>
+          <t>11-01-0011-43_2024</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>11-01-0011-43</t>
         </is>
       </c>
       <c r="D10" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -1331,64 +1331,64 @@
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>14.50354995,-91.87445515</t>
         </is>
       </c>
       <c r="O14" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q14" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>151</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>6087</v>
+        <v>6086</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>11-01-0033-43_2025</t>
+          <t>11-01-0033-43_2024</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>11-01-0033-43</t>
         </is>
       </c>
       <c r="D15" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -1416,64 +1416,64 @@
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>14.53978442,-92.08218093</t>
         </is>
       </c>
       <c r="O15" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P15" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q15" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R15" s="1" t="n">
         <v>144</v>
       </c>
       <c r="S15" s="1" t="n">
         <v>127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>6086</v>
+        <v>6087</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>11-01-0033-43_2024</t>
+          <t>11-01-0033-43_2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>11-01-0033-43</t>
         </is>
       </c>
       <c r="D16" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -1501,64 +1501,64 @@
       <c r="N16" s="2" t="inlineStr">
         <is>
           <t>14.53978442,-92.08218093</t>
         </is>
       </c>
       <c r="O16" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q16" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R16" s="1" t="n">
         <v>144</v>
       </c>
       <c r="S16" s="1" t="n">
         <v>127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>6089</v>
+        <v>6088</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>11-01-0034-43_2025</t>
+          <t>11-01-0034-43_2024</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>11-01-0034-43</t>
         </is>
       </c>
       <c r="D17" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -1586,64 +1586,64 @@
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>14.43273604,-91.80409168</t>
         </is>
       </c>
       <c r="O17" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P17" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q17" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R17" s="1" t="n">
         <v>149</v>
       </c>
       <c r="S17" s="1" t="n">
         <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>6088</v>
+        <v>6089</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>11-01-0034-43_2024</t>
+          <t>11-01-0034-43_2025</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>11-01-0034-43</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -1671,64 +1671,64 @@
       <c r="N18" s="2" t="inlineStr">
         <is>
           <t>14.43273604,-91.80409168</t>
         </is>
       </c>
       <c r="O18" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P18" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q18" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R18" s="1" t="n">
         <v>149</v>
       </c>
       <c r="S18" s="1" t="n">
         <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>6091</v>
+        <v>6090</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>11-01-0035-43_2025</t>
+          <t>11-01-0035-43_2024</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>11-01-0035-43</t>
         </is>
       </c>
       <c r="D19" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -1756,64 +1756,64 @@
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>14.43074742,-92.08262927</t>
         </is>
       </c>
       <c r="O19" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P19" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q19" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R19" s="1" t="n">
         <v>60</v>
       </c>
       <c r="S19" s="1" t="n">
         <v>60</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>6090</v>
+        <v>6091</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>11-01-0035-43_2024</t>
+          <t>11-01-0035-43_2025</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>11-01-0035-43</t>
         </is>
       </c>
       <c r="D20" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -2096,64 +2096,64 @@
       <c r="N23" s="2" t="inlineStr">
         <is>
           <t>14.49150986,-91.68497049</t>
         </is>
       </c>
       <c r="O23" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q23" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R23" s="1" t="n">
         <v>119</v>
       </c>
       <c r="S23" s="1" t="n">
         <v>110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>6096</v>
+        <v>6095</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>11-01-0038-43_2025</t>
+          <t>11-01-0038-43_2024</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>11-01-0038-43</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -2181,64 +2181,64 @@
       <c r="N24" s="2" t="inlineStr">
         <is>
           <t>14.26247504,-91.76824387</t>
         </is>
       </c>
       <c r="O24" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q24" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R24" s="1" t="n">
         <v>224</v>
       </c>
       <c r="S24" s="1" t="n">
         <v>222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>6095</v>
+        <v>6096</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>11-01-0038-43_2024</t>
+          <t>11-01-0038-43_2025</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>11-01-0038-43</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -2691,64 +2691,64 @@
       <c r="N30" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O30" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P30" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q30" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R30" s="1" t="n">
         <v>200</v>
       </c>
       <c r="S30" s="1" t="n">
         <v>195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>6103</v>
+        <v>6102</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>11-01-0044-43_2025</t>
+          <t>11-01-0044-43_2024</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>11-01-0044-43</t>
         </is>
       </c>
       <c r="D31" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -2776,64 +2776,64 @@
       <c r="N31" s="2" t="inlineStr">
         <is>
           <t>14.51954614,-91.71848846</t>
         </is>
       </c>
       <c r="O31" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P31" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q31" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R31" s="1" t="n">
         <v>316</v>
       </c>
       <c r="S31" s="1" t="n">
         <v>297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>6102</v>
+        <v>6103</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>11-01-0044-43_2024</t>
+          <t>11-01-0044-43_2025</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>11-01-0044-43</t>
         </is>
       </c>
       <c r="D32" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -2946,64 +2946,64 @@
       <c r="N33" s="2" t="inlineStr">
         <is>
           <t>14.48684442,-91.70594721</t>
         </is>
       </c>
       <c r="O33" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q33" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R33" s="1" t="n">
         <v>103</v>
       </c>
       <c r="S33" s="1" t="n">
         <v>94</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>6105</v>
+        <v>6106</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>11-01-0046-43_2024</t>
+          <t>11-01-0046-43_2025</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>11-01-0046-43</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -3031,64 +3031,64 @@
       <c r="N34" s="2" t="inlineStr">
         <is>
           <t>14.51602023,-91.94737671</t>
         </is>
       </c>
       <c r="O34" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q34" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R34" s="1" t="n">
         <v>264</v>
       </c>
       <c r="S34" s="1" t="n">
         <v>256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>6106</v>
+        <v>6105</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>11-01-0046-43_2025</t>
+          <t>11-01-0046-43_2024</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>11-01-0046-43</t>
         </is>
       </c>
       <c r="D35" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -3456,64 +3456,64 @@
       <c r="N39" s="2" t="inlineStr">
         <is>
           <t>14.42898608,-91.87611074</t>
         </is>
       </c>
       <c r="O39" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P39" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q39" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R39" s="1" t="n">
         <v>51</v>
       </c>
       <c r="S39" s="1" t="n">
         <v>53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>6112</v>
+        <v>6111</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>11-01-0049-43_2025</t>
+          <t>11-01-0049-43_2024</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>11-01-0049-43</t>
         </is>
       </c>
       <c r="D40" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -3541,64 +3541,64 @@
       <c r="N40" s="2" t="inlineStr">
         <is>
           <t>14.56289895,-91.68570852</t>
         </is>
       </c>
       <c r="O40" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P40" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q40" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R40" s="1" t="n">
         <v>155</v>
       </c>
       <c r="S40" s="1" t="n">
         <v>153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>6111</v>
+        <v>6112</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>11-01-0049-43_2024</t>
+          <t>11-01-0049-43_2025</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>11-01-0049-43</t>
         </is>
       </c>
       <c r="D41" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -3626,64 +3626,64 @@
       <c r="N41" s="2" t="inlineStr">
         <is>
           <t>14.56289895,-91.68570852</t>
         </is>
       </c>
       <c r="O41" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P41" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q41" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R41" s="1" t="n">
         <v>155</v>
       </c>
       <c r="S41" s="1" t="n">
         <v>153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>6114</v>
+        <v>6113</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>11-01-0050-43_2025</t>
+          <t>11-01-0050-43_2024</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>11-01-0050-43</t>
         </is>
       </c>
       <c r="D42" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -3711,64 +3711,64 @@
       <c r="N42" s="2" t="inlineStr">
         <is>
           <t>14.4636382,-91.82274996</t>
         </is>
       </c>
       <c r="O42" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P42" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q42" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R42" s="1" t="n">
         <v>233</v>
       </c>
       <c r="S42" s="1" t="n">
         <v>220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>6113</v>
+        <v>6114</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>11-01-0050-43_2024</t>
+          <t>11-01-0050-43_2025</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>11-01-0050-43</t>
         </is>
       </c>
       <c r="D43" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -3966,64 +3966,64 @@
       <c r="N45" s="2" t="inlineStr">
         <is>
           <t>14.5148242,-91.69332315</t>
         </is>
       </c>
       <c r="O45" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P45" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q45" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R45" s="1" t="n">
         <v>304</v>
       </c>
       <c r="S45" s="1" t="n">
         <v>288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>6117</v>
+        <v>6118</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>11-01-0052-42_2024</t>
+          <t>11-01-0052-42_2025</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>11-01-0052-42</t>
         </is>
       </c>
       <c r="D46" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -4051,64 +4051,64 @@
       <c r="N46" s="2" t="inlineStr">
         <is>
           <t>14.4908217,-91.89545181</t>
         </is>
       </c>
       <c r="O46" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P46" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q46" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R46" s="1" t="n">
         <v>58</v>
       </c>
       <c r="S46" s="1" t="n">
         <v>62</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>6118</v>
+        <v>6117</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>11-01-0052-42_2025</t>
+          <t>11-01-0052-42_2024</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>11-01-0052-42</t>
         </is>
       </c>
       <c r="D47" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -4221,64 +4221,64 @@
       <c r="N48" s="2" t="inlineStr">
         <is>
           <t>14.4908217,-91.89545181</t>
         </is>
       </c>
       <c r="O48" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P48" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q48" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R48" s="1" t="n">
         <v>224</v>
       </c>
       <c r="S48" s="1" t="n">
         <v>233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>6121</v>
+        <v>6120</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>11-01-0053-43_2025</t>
+          <t>11-01-0053-43_2024</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>11-01-0053-43</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -4306,64 +4306,64 @@
       <c r="N49" s="2" t="inlineStr">
         <is>
           <t>14.44513195,-91.70857277</t>
         </is>
       </c>
       <c r="O49" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P49" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q49" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R49" s="1" t="n">
         <v>113</v>
       </c>
       <c r="S49" s="1" t="n">
         <v>93</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
-        <v>6120</v>
+        <v>6121</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>11-01-0053-43_2024</t>
+          <t>11-01-0053-43_2025</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>11-01-0053-43</t>
         </is>
       </c>
       <c r="D50" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -4816,64 +4816,64 @@
       <c r="N55" s="2" t="inlineStr">
         <is>
           <t>14.3678907,-91.73926552</t>
         </is>
       </c>
       <c r="O55" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P55" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q55" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R55" s="1" t="n">
         <v>286</v>
       </c>
       <c r="S55" s="1" t="n">
         <v>277</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="n">
-        <v>6128</v>
+        <v>6127</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>11-01-0058-42_2025</t>
+          <t>11-01-0058-42_2024</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>11-01-0058-42</t>
         </is>
       </c>
       <c r="D56" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -4901,64 +4901,64 @@
       <c r="N56" s="2" t="inlineStr">
         <is>
           <t>14.47282008,-91.75549524</t>
         </is>
       </c>
       <c r="O56" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P56" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q56" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R56" s="1" t="n">
         <v>75</v>
       </c>
       <c r="S56" s="1" t="n">
         <v>67</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
-        <v>6127</v>
+        <v>6128</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>11-01-0058-42_2024</t>
+          <t>11-01-0058-42_2025</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>11-01-0058-42</t>
         </is>
       </c>
       <c r="D57" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -4986,64 +4986,64 @@
       <c r="N57" s="2" t="inlineStr">
         <is>
           <t>14.47282008,-91.75549524</t>
         </is>
       </c>
       <c r="O57" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P57" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q57" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R57" s="1" t="n">
         <v>75</v>
       </c>
       <c r="S57" s="1" t="n">
         <v>67</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
-        <v>6130</v>
+        <v>6129</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>11-01-0058-43_2025</t>
+          <t>11-01-0058-43_2024</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>11-01-0058-43</t>
         </is>
       </c>
       <c r="D58" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -5071,64 +5071,64 @@
       <c r="N58" s="2" t="inlineStr">
         <is>
           <t>14.47282008,-91.75549524</t>
         </is>
       </c>
       <c r="O58" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P58" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q58" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R58" s="1" t="n">
         <v>298</v>
       </c>
       <c r="S58" s="1" t="n">
         <v>295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
-        <v>6129</v>
+        <v>6130</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>11-01-0058-43_2024</t>
+          <t>11-01-0058-43_2025</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>11-01-0058-43</t>
         </is>
       </c>
       <c r="D59" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -5326,64 +5326,64 @@
       <c r="N61" s="2" t="inlineStr">
         <is>
           <t>14.54915758,-91.69678712</t>
         </is>
       </c>
       <c r="O61" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P61" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q61" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R61" s="1" t="n">
         <v>47</v>
       </c>
       <c r="S61" s="1" t="n">
         <v>46</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
-        <v>6133</v>
+        <v>6134</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>11-01-0061-43_2024</t>
+          <t>11-01-0061-43_2025</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>11-01-0061-43</t>
         </is>
       </c>
       <c r="D62" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -5411,64 +5411,64 @@
       <c r="N62" s="2" t="inlineStr">
         <is>
           <t>14.42074129,-91.82050821</t>
         </is>
       </c>
       <c r="O62" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P62" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q62" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R62" s="1" t="n">
         <v>175</v>
       </c>
       <c r="S62" s="1" t="n">
         <v>157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>6134</v>
+        <v>6133</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>11-01-0061-43_2025</t>
+          <t>11-01-0061-43_2024</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>11-01-0061-43</t>
         </is>
       </c>
       <c r="D63" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -5496,64 +5496,64 @@
       <c r="N63" s="2" t="inlineStr">
         <is>
           <t>14.42074129,-91.82050821</t>
         </is>
       </c>
       <c r="O63" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P63" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q63" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R63" s="1" t="n">
         <v>175</v>
       </c>
       <c r="S63" s="1" t="n">
         <v>157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="n">
-        <v>6135</v>
+        <v>6136</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>11-01-0062-43_2024</t>
+          <t>11-01-0062-43_2025</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
           <t>11-01-0062-43</t>
         </is>
       </c>
       <c r="D64" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -5581,64 +5581,64 @@
       <c r="N64" s="2" t="inlineStr">
         <is>
           <t>14.40558973,-91.77249834</t>
         </is>
       </c>
       <c r="O64" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P64" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q64" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R64" s="1" t="n">
         <v>145</v>
       </c>
       <c r="S64" s="1" t="n">
         <v>151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="n">
-        <v>6136</v>
+        <v>6135</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>11-01-0062-43_2025</t>
+          <t>11-01-0062-43_2024</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
           <t>11-01-0062-43</t>
         </is>
       </c>
       <c r="D65" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -5751,64 +5751,64 @@
       <c r="N66" s="2" t="inlineStr">
         <is>
           <t>14.53671304,-91.69243365</t>
         </is>
       </c>
       <c r="O66" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P66" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q66" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R66" s="1" t="n">
         <v>390</v>
       </c>
       <c r="S66" s="1" t="n">
         <v>378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
-        <v>6139</v>
+        <v>6138</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>11-01-0064-43_2025</t>
+          <t>11-01-0064-43_2024</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>11-01-0064-43</t>
         </is>
       </c>
       <c r="D67" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -5836,64 +5836,64 @@
       <c r="N67" s="2" t="inlineStr">
         <is>
           <t>14.5297087,-91.67976181</t>
         </is>
       </c>
       <c r="O67" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P67" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q67" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R67" s="1" t="n">
         <v>229</v>
       </c>
       <c r="S67" s="1" t="n">
         <v>219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>6138</v>
+        <v>6139</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>11-01-0064-43_2024</t>
+          <t>11-01-0064-43_2025</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>11-01-0064-43</t>
         </is>
       </c>
       <c r="D68" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -6091,64 +6091,64 @@
       <c r="N70" s="2" t="inlineStr">
         <is>
           <t>14.54267626,-91.67903518</t>
         </is>
       </c>
       <c r="O70" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P70" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q70" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R70" s="1" t="n">
         <v>296</v>
       </c>
       <c r="S70" s="1" t="n">
         <v>313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="n">
-        <v>6142</v>
+        <v>6143</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>11-01-0075-45_2024</t>
+          <t>11-01-0075-45_2025</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
           <t>11-01-0075-45</t>
         </is>
       </c>
       <c r="D71" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -6176,64 +6176,64 @@
       <c r="N71" s="2" t="inlineStr">
         <is>
           <t>14.54567967,-91.67464634</t>
         </is>
       </c>
       <c r="O71" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P71" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q71" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R71" s="1" t="n">
         <v>693</v>
       </c>
       <c r="S71" s="1" t="n">
         <v>726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
-        <v>6143</v>
+        <v>6142</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>11-01-0075-45_2025</t>
+          <t>11-01-0075-45_2024</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>11-01-0075-45</t>
         </is>
       </c>
       <c r="D72" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -6346,64 +6346,64 @@
       <c r="N73" s="2" t="inlineStr">
         <is>
           <t>14.54567967,-91.67464634</t>
         </is>
       </c>
       <c r="O73" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P73" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q73" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R73" s="1" t="n">
         <v>301</v>
       </c>
       <c r="S73" s="1" t="n">
         <v>239</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="n">
-        <v>6146</v>
+        <v>6145</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>11-01-0083-45_2025</t>
+          <t>11-01-0083-45_2024</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
           <t>11-01-0083-45</t>
         </is>
       </c>
       <c r="D74" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -6431,64 +6431,64 @@
       <c r="N74" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O74" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P74" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q74" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R74" s="1" t="n">
         <v>47</v>
       </c>
       <c r="S74" s="1" t="n">
         <v>51</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="n">
-        <v>6145</v>
+        <v>6146</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>11-01-0083-45_2024</t>
+          <t>11-01-0083-45_2025</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
           <t>11-01-0083-45</t>
         </is>
       </c>
       <c r="D75" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -6771,64 +6771,64 @@
       <c r="N78" s="2" t="inlineStr">
         <is>
           <t>14.39035398,-91.75276306</t>
         </is>
       </c>
       <c r="O78" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P78" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q78" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R78" s="1" t="n">
         <v>9</v>
       </c>
       <c r="S78" s="1" t="n">
         <v>11</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="n">
-        <v>6151</v>
+        <v>6150</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>11-01-0088-42_2025</t>
+          <t>11-01-0088-42_2024</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
           <t>11-01-0088-42</t>
         </is>
       </c>
       <c r="D79" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -6856,64 +6856,64 @@
       <c r="N79" s="2" t="inlineStr">
         <is>
           <t>14.50640158,-91.88852656</t>
         </is>
       </c>
       <c r="O79" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P79" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q79" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R79" s="1" t="n">
         <v>32</v>
       </c>
       <c r="S79" s="1" t="n">
         <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="n">
-        <v>6150</v>
+        <v>6151</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>11-01-0088-42_2024</t>
+          <t>11-01-0088-42_2025</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
           <t>11-01-0088-42</t>
         </is>
       </c>
       <c r="D80" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -6941,64 +6941,64 @@
       <c r="N80" s="2" t="inlineStr">
         <is>
           <t>14.50640158,-91.88852656</t>
         </is>
       </c>
       <c r="O80" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P80" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q80" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R80" s="1" t="n">
         <v>32</v>
       </c>
       <c r="S80" s="1" t="n">
         <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="n">
-        <v>6153</v>
+        <v>6152</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>11-01-0090-43_2025</t>
+          <t>11-01-0090-43_2024</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
           <t>11-01-0090-43</t>
         </is>
       </c>
       <c r="D81" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -7026,64 +7026,64 @@
       <c r="N81" s="2" t="inlineStr">
         <is>
           <t>14.39035398,-91.75276306</t>
         </is>
       </c>
       <c r="O81" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P81" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q81" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R81" s="1" t="n">
         <v>49</v>
       </c>
       <c r="S81" s="1" t="n">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="n">
-        <v>6152</v>
+        <v>6153</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>11-01-0090-43_2024</t>
+          <t>11-01-0090-43_2025</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
           <t>11-01-0090-43</t>
         </is>
       </c>
       <c r="D82" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -7876,64 +7876,64 @@
       <c r="N91" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O91" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P91" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q91" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R91" s="1" t="n">
         <v>86</v>
       </c>
       <c r="S91" s="1" t="n">
         <v>90</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="n">
-        <v>6164</v>
+        <v>6163</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>11-01-0100-45_2025</t>
+          <t>11-01-0100-45_2024</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
           <t>11-01-0100-45</t>
         </is>
       </c>
       <c r="D92" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -7961,64 +7961,64 @@
       <c r="N92" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O92" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P92" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q92" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R92" s="1" t="n">
         <v>102</v>
       </c>
       <c r="S92" s="1" t="n">
         <v>128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="n">
-        <v>6163</v>
+        <v>6164</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>11-01-0100-45_2024</t>
+          <t>11-01-0100-45_2025</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
           <t>11-01-0100-45</t>
         </is>
       </c>
       <c r="D93" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -8216,64 +8216,64 @@
       <c r="N95" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O95" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P95" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q95" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R95" s="1" t="n">
         <v>139</v>
       </c>
       <c r="S95" s="1" t="n">
         <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="n">
-        <v>6167</v>
+        <v>6168</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>11-01-0102-43_2024</t>
+          <t>11-01-0102-43_2025</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
           <t>11-01-0102-43</t>
         </is>
       </c>
       <c r="D96" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -8301,64 +8301,64 @@
       <c r="N96" s="2" t="inlineStr">
         <is>
           <t>14.48348711,-91.67447837</t>
         </is>
       </c>
       <c r="O96" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P96" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q96" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R96" s="1" t="n">
         <v>45</v>
       </c>
       <c r="S96" s="1" t="n">
         <v>47</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="n">
-        <v>6168</v>
+        <v>6167</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>11-01-0102-43_2025</t>
+          <t>11-01-0102-43_2024</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
           <t>11-01-0102-43</t>
         </is>
       </c>
       <c r="D97" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -8641,64 +8641,64 @@
       <c r="N100" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O100" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P100" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q100" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R100" s="1" t="n">
         <v>94</v>
       </c>
       <c r="S100" s="1" t="n">
         <v>98</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="n">
-        <v>6173</v>
+        <v>6172</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>11-01-0112-43_2025</t>
+          <t>11-01-0112-43_2024</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
           <t>11-01-0112-43</t>
         </is>
       </c>
       <c r="D101" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I101" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -8726,64 +8726,64 @@
       <c r="N101" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O101" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P101" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q101" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R101" s="1" t="n">
         <v>119</v>
       </c>
       <c r="S101" s="1" t="n">
         <v>128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="n">
-        <v>6172</v>
+        <v>6173</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t>11-01-0112-43_2024</t>
+          <t>11-01-0112-43_2025</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
           <t>11-01-0112-43</t>
         </is>
       </c>
       <c r="D102" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I102" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -8981,64 +8981,64 @@
       <c r="N104" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O104" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P104" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q104" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R104" s="1" t="n">
         <v>98</v>
       </c>
       <c r="S104" s="1" t="n">
         <v>101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="n">
-        <v>6176</v>
+        <v>6177</v>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
-          <t>11-01-0146-45_2024</t>
+          <t>11-01-0146-45_2025</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
           <t>11-01-0146-45</t>
         </is>
       </c>
       <c r="D105" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I105" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -9066,64 +9066,64 @@
       <c r="N105" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O105" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P105" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q105" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R105" s="1" t="n">
         <v>38</v>
       </c>
       <c r="S105" s="1" t="n">
         <v>39</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="n">
-        <v>6177</v>
+        <v>6176</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>11-01-0146-45_2025</t>
+          <t>11-01-0146-45_2024</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
           <t>11-01-0146-45</t>
         </is>
       </c>
       <c r="D106" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I106" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -9916,64 +9916,64 @@
       <c r="N115" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O115" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P115" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q115" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R115" s="1" t="n">
         <v>14</v>
       </c>
       <c r="S115" s="1" t="n">
         <v>9</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="n">
-        <v>6187</v>
+        <v>6188</v>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
-          <t>11-01-0186-43_2024</t>
+          <t>11-01-0186-43_2025</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
           <t>11-01-0186-43</t>
         </is>
       </c>
       <c r="D116" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I116" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -10001,64 +10001,64 @@
       <c r="N116" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O116" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P116" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q116" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R116" s="1" t="n">
         <v>79</v>
       </c>
       <c r="S116" s="1" t="n">
         <v>81</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="n">
-        <v>6188</v>
+        <v>6187</v>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
-          <t>11-01-0186-43_2025</t>
+          <t>11-01-0186-43_2024</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
           <t>11-01-0186-43</t>
         </is>
       </c>
       <c r="D117" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I117" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -10341,64 +10341,64 @@
       <c r="N120" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O120" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P120" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q120" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R120" s="1" t="n">
         <v>47</v>
       </c>
       <c r="S120" s="1" t="n">
         <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="n">
-        <v>6192</v>
+        <v>6193</v>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
-          <t>11-01-0264-43_2024</t>
+          <t>11-01-0264-43_2025</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
           <t>11-01-0264-43</t>
         </is>
       </c>
       <c r="D121" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F121" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G121" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H121" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I121" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -10426,64 +10426,64 @@
       <c r="N121" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O121" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P121" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q121" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R121" s="1" t="n">
         <v>82</v>
       </c>
       <c r="S121" s="1" t="n">
         <v>77</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="n">
-        <v>6193</v>
+        <v>6192</v>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
-          <t>11-01-0264-43_2025</t>
+          <t>11-01-0264-43_2024</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
           <t>11-01-0264-43</t>
         </is>
       </c>
       <c r="D122" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I122" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -11106,64 +11106,64 @@
       <c r="N129" s="2" t="inlineStr">
         <is>
           <t>14.48524154,-91.86459199</t>
         </is>
       </c>
       <c r="O129" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P129" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q129" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R129" s="1" t="n">
         <v>141</v>
       </c>
       <c r="S129" s="1" t="n">
         <v>149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="n">
-        <v>6201</v>
+        <v>6202</v>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
-          <t>11-01-0334-43_2024</t>
+          <t>11-01-0334-43_2025</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
           <t>11-01-0334-43</t>
         </is>
       </c>
       <c r="D130" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E130" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F130" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G130" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H130" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I130" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -11191,64 +11191,64 @@
       <c r="N130" s="2" t="inlineStr">
         <is>
           <t>14.45169573,-92.10883562</t>
         </is>
       </c>
       <c r="O130" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P130" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q130" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R130" s="1" t="n">
         <v>61</v>
       </c>
       <c r="S130" s="1" t="n">
         <v>53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="n">
-        <v>6202</v>
+        <v>6201</v>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
-          <t>11-01-0334-43_2025</t>
+          <t>11-01-0334-43_2024</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
           <t>11-01-0334-43</t>
         </is>
       </c>
       <c r="D131" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E131" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F131" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G131" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H131" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I131" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -11446,64 +11446,64 @@
       <c r="N133" s="2" t="inlineStr">
         <is>
           <t>14.52857823,-91.68933571</t>
         </is>
       </c>
       <c r="O133" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P133" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q133" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R133" s="1" t="n">
         <v>60</v>
       </c>
       <c r="S133" s="1" t="n">
         <v>49</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="n">
-        <v>6205</v>
+        <v>6206</v>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
-          <t>11-01-0360-43_2024</t>
+          <t>11-01-0360-43_2025</t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
           <t>11-01-0360-43</t>
         </is>
       </c>
       <c r="D134" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E134" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F134" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G134" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H134" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I134" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -11531,64 +11531,64 @@
       <c r="N134" s="2" t="inlineStr">
         <is>
           <t>14.27835379,-91.75175993</t>
         </is>
       </c>
       <c r="O134" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P134" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q134" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R134" s="1" t="n">
         <v>33</v>
       </c>
       <c r="S134" s="1" t="n">
         <v>28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="n">
-        <v>6206</v>
+        <v>6205</v>
       </c>
       <c r="B135" s="2" t="inlineStr">
         <is>
-          <t>11-01-0360-43_2025</t>
+          <t>11-01-0360-43_2024</t>
         </is>
       </c>
       <c r="C135" s="2" t="inlineStr">
         <is>
           <t>11-01-0360-43</t>
         </is>
       </c>
       <c r="D135" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E135" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F135" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G135" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H135" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I135" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -11956,64 +11956,64 @@
       <c r="N139" s="2" t="inlineStr">
         <is>
           <t>14.53148292,-91.67060156</t>
         </is>
       </c>
       <c r="O139" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P139" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q139" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R139" s="1" t="n">
         <v>273</v>
       </c>
       <c r="S139" s="1" t="n">
         <v>271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="n">
-        <v>6212</v>
+        <v>6211</v>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
-          <t>11-01-0415-42_2025</t>
+          <t>11-01-0415-42_2024</t>
         </is>
       </c>
       <c r="C140" s="2" t="inlineStr">
         <is>
           <t>11-01-0415-42</t>
         </is>
       </c>
       <c r="D140" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E140" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F140" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G140" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H140" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I140" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -12041,64 +12041,64 @@
       <c r="N140" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O140" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P140" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q140" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R140" s="1" t="n">
         <v>80</v>
       </c>
       <c r="S140" s="1" t="n">
         <v>66</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="n">
-        <v>6211</v>
+        <v>6212</v>
       </c>
       <c r="B141" s="2" t="inlineStr">
         <is>
-          <t>11-01-0415-42_2024</t>
+          <t>11-01-0415-42_2025</t>
         </is>
       </c>
       <c r="C141" s="2" t="inlineStr">
         <is>
           <t>11-01-0415-42</t>
         </is>
       </c>
       <c r="D141" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E141" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F141" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G141" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H141" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I141" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -12806,64 +12806,64 @@
       <c r="N149" s="2" t="inlineStr">
         <is>
           <t>14.38483061,-91.73745496</t>
         </is>
       </c>
       <c r="O149" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P149" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q149" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R149" s="1" t="n">
         <v>24</v>
       </c>
       <c r="S149" s="1" t="n">
         <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="n">
-        <v>6221</v>
+        <v>6222</v>
       </c>
       <c r="B150" s="2" t="inlineStr">
         <is>
-          <t>11-01-0882-42_2024</t>
+          <t>11-01-0882-42_2025</t>
         </is>
       </c>
       <c r="C150" s="2" t="inlineStr">
         <is>
           <t>11-01-0882-42</t>
         </is>
       </c>
       <c r="D150" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E150" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F150" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G150" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H150" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I150" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -12891,64 +12891,64 @@
       <c r="N150" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O150" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P150" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q150" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R150" s="1" t="n">
         <v>70</v>
       </c>
       <c r="S150" s="1" t="n">
         <v>68</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="n">
-        <v>6222</v>
+        <v>6221</v>
       </c>
       <c r="B151" s="2" t="inlineStr">
         <is>
-          <t>11-01-0882-42_2025</t>
+          <t>11-01-0882-42_2024</t>
         </is>
       </c>
       <c r="C151" s="2" t="inlineStr">
         <is>
           <t>11-01-0882-42</t>
         </is>
       </c>
       <c r="D151" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E151" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F151" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G151" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H151" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I151" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -13316,64 +13316,64 @@
       <c r="N155" s="2" t="inlineStr">
         <is>
           <t>14.51954614,-91.71848846</t>
         </is>
       </c>
       <c r="O155" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P155" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q155" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R155" s="1" t="n">
         <v>91</v>
       </c>
       <c r="S155" s="1" t="n">
         <v>92</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="n">
-        <v>6228</v>
+        <v>6227</v>
       </c>
       <c r="B156" s="2" t="inlineStr">
         <is>
-          <t>11-01-0917-43_2025</t>
+          <t>11-01-0917-43_2024</t>
         </is>
       </c>
       <c r="C156" s="2" t="inlineStr">
         <is>
           <t>11-01-0917-43</t>
         </is>
       </c>
       <c r="D156" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E156" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F156" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G156" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H156" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I156" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -13401,64 +13401,64 @@
       <c r="N156" s="2" t="inlineStr">
         <is>
           <t>14.52450614,-91.66772027</t>
         </is>
       </c>
       <c r="O156" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P156" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q156" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R156" s="1" t="n">
         <v>181</v>
       </c>
       <c r="S156" s="1" t="n">
         <v>160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="n">
-        <v>6227</v>
+        <v>6228</v>
       </c>
       <c r="B157" s="2" t="inlineStr">
         <is>
-          <t>11-01-0917-43_2024</t>
+          <t>11-01-0917-43_2025</t>
         </is>
       </c>
       <c r="C157" s="2" t="inlineStr">
         <is>
           <t>11-01-0917-43</t>
         </is>
       </c>
       <c r="D157" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E157" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F157" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G157" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H157" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I157" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -13996,64 +13996,64 @@
       <c r="N163" s="2" t="inlineStr">
         <is>
           <t>14.48348711,-91.67447837</t>
         </is>
       </c>
       <c r="O163" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P163" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q163" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R163" s="1" t="n">
         <v>59</v>
       </c>
       <c r="S163" s="1" t="n">
         <v>49</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="n">
-        <v>6235</v>
+        <v>6236</v>
       </c>
       <c r="B164" s="2" t="inlineStr">
         <is>
-          <t>11-01-0933-43_2024</t>
+          <t>11-01-0933-43_2025</t>
         </is>
       </c>
       <c r="C164" s="2" t="inlineStr">
         <is>
           <t>11-01-0933-43</t>
         </is>
       </c>
       <c r="D164" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E164" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F164" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G164" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H164" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I164" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -14081,64 +14081,64 @@
       <c r="N164" s="2" t="inlineStr">
         <is>
           <t>14.49052533,-91.81961127</t>
         </is>
       </c>
       <c r="O164" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P164" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q164" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R164" s="1" t="n">
         <v>76</v>
       </c>
       <c r="S164" s="1" t="n">
         <v>77</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="n">
-        <v>6236</v>
+        <v>6235</v>
       </c>
       <c r="B165" s="2" t="inlineStr">
         <is>
-          <t>11-01-0933-43_2025</t>
+          <t>11-01-0933-43_2024</t>
         </is>
       </c>
       <c r="C165" s="2" t="inlineStr">
         <is>
           <t>11-01-0933-43</t>
         </is>
       </c>
       <c r="D165" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E165" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F165" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G165" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H165" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I165" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -14251,64 +14251,64 @@
       <c r="N166" s="2" t="inlineStr">
         <is>
           <t>14.52450614,-91.66772027</t>
         </is>
       </c>
       <c r="O166" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P166" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q166" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R166" s="1" t="n">
         <v>68</v>
       </c>
       <c r="S166" s="1" t="n">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="n">
-        <v>6239</v>
+        <v>6238</v>
       </c>
       <c r="B167" s="2" t="inlineStr">
         <is>
-          <t>11-01-0943-43_2025</t>
+          <t>11-01-0943-43_2024</t>
         </is>
       </c>
       <c r="C167" s="2" t="inlineStr">
         <is>
           <t>11-01-0943-43</t>
         </is>
       </c>
       <c r="D167" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E167" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F167" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G167" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H167" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I167" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -14336,64 +14336,64 @@
       <c r="N167" s="2" t="inlineStr">
         <is>
           <t>14.43253604,-91.80387015</t>
         </is>
       </c>
       <c r="O167" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P167" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q167" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R167" s="1" t="n">
         <v>74</v>
       </c>
       <c r="S167" s="1" t="n">
         <v>81</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="n">
-        <v>6238</v>
+        <v>6239</v>
       </c>
       <c r="B168" s="2" t="inlineStr">
         <is>
-          <t>11-01-0943-43_2024</t>
+          <t>11-01-0943-43_2025</t>
         </is>
       </c>
       <c r="C168" s="2" t="inlineStr">
         <is>
           <t>11-01-0943-43</t>
         </is>
       </c>
       <c r="D168" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E168" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F168" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G168" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H168" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I168" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -14676,64 +14676,64 @@
       <c r="N171" s="2" t="inlineStr">
         <is>
           <t>14.52857823,-91.68933571</t>
         </is>
       </c>
       <c r="O171" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P171" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q171" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R171" s="1" t="n">
         <v>139</v>
       </c>
       <c r="S171" s="1" t="n">
         <v>122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="n">
-        <v>6244</v>
+        <v>6243</v>
       </c>
       <c r="B172" s="2" t="inlineStr">
         <is>
-          <t>11-01-1060-43_2025</t>
+          <t>11-01-1060-43_2024</t>
         </is>
       </c>
       <c r="C172" s="2" t="inlineStr">
         <is>
           <t>11-01-1060-43</t>
         </is>
       </c>
       <c r="D172" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E172" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F172" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G172" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H172" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I172" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -14761,64 +14761,64 @@
       <c r="N172" s="2" t="inlineStr">
         <is>
           <t>14.52593451,-91.67251843</t>
         </is>
       </c>
       <c r="O172" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P172" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q172" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R172" s="1" t="n">
         <v>104</v>
       </c>
       <c r="S172" s="1" t="n">
         <v>85</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="n">
-        <v>6243</v>
+        <v>6244</v>
       </c>
       <c r="B173" s="2" t="inlineStr">
         <is>
-          <t>11-01-1060-43_2024</t>
+          <t>11-01-1060-43_2025</t>
         </is>
       </c>
       <c r="C173" s="2" t="inlineStr">
         <is>
           <t>11-01-1060-43</t>
         </is>
       </c>
       <c r="D173" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E173" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F173" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G173" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H173" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I173" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -14846,64 +14846,64 @@
       <c r="N173" s="2" t="inlineStr">
         <is>
           <t>14.52593451,-91.67251843</t>
         </is>
       </c>
       <c r="O173" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P173" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q173" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R173" s="1" t="n">
         <v>104</v>
       </c>
       <c r="S173" s="1" t="n">
         <v>85</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="n">
-        <v>6246</v>
+        <v>6245</v>
       </c>
       <c r="B174" s="2" t="inlineStr">
         <is>
-          <t>11-01-1061-43_2025</t>
+          <t>11-01-1061-43_2024</t>
         </is>
       </c>
       <c r="C174" s="2" t="inlineStr">
         <is>
           <t>11-01-1061-43</t>
         </is>
       </c>
       <c r="D174" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E174" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F174" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G174" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H174" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I174" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -14931,64 +14931,64 @@
       <c r="N174" s="2" t="inlineStr">
         <is>
           <t>14.5148242,-91.69332315</t>
         </is>
       </c>
       <c r="O174" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P174" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q174" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R174" s="1" t="n">
         <v>163</v>
       </c>
       <c r="S174" s="1" t="n">
         <v>160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="n">
-        <v>6245</v>
+        <v>6246</v>
       </c>
       <c r="B175" s="2" t="inlineStr">
         <is>
-          <t>11-01-1061-43_2024</t>
+          <t>11-01-1061-43_2025</t>
         </is>
       </c>
       <c r="C175" s="2" t="inlineStr">
         <is>
           <t>11-01-1061-43</t>
         </is>
       </c>
       <c r="D175" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E175" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F175" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G175" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H175" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I175" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -15611,64 +15611,64 @@
       <c r="N182" s="2" t="inlineStr">
         <is>
           <t>14.49603592,-91.85167681</t>
         </is>
       </c>
       <c r="O182" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P182" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q182" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R182" s="1" t="n">
         <v>86</v>
       </c>
       <c r="S182" s="1" t="n">
         <v>90</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="n">
-        <v>6255</v>
+        <v>6254</v>
       </c>
       <c r="B183" s="2" t="inlineStr">
         <is>
-          <t>11-01-1303-43_2025</t>
+          <t>11-01-1303-43_2024</t>
         </is>
       </c>
       <c r="C183" s="2" t="inlineStr">
         <is>
           <t>11-01-1303-43</t>
         </is>
       </c>
       <c r="D183" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E183" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F183" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G183" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H183" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I183" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -15696,64 +15696,64 @@
       <c r="N183" s="2" t="inlineStr">
         <is>
           <t>14.49942145,-91.69994543</t>
         </is>
       </c>
       <c r="O183" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P183" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q183" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R183" s="1" t="n">
         <v>124</v>
       </c>
       <c r="S183" s="1" t="n">
         <v>117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="n">
-        <v>6254</v>
+        <v>6255</v>
       </c>
       <c r="B184" s="2" t="inlineStr">
         <is>
-          <t>11-01-1303-43_2024</t>
+          <t>11-01-1303-43_2025</t>
         </is>
       </c>
       <c r="C184" s="2" t="inlineStr">
         <is>
           <t>11-01-1303-43</t>
         </is>
       </c>
       <c r="D184" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E184" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F184" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G184" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H184" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I184" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -16121,64 +16121,64 @@
       <c r="N188" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O188" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P188" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q188" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R188" s="1" t="n">
         <v>27</v>
       </c>
       <c r="S188" s="1" t="n">
         <v>25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="n">
-        <v>6260</v>
+        <v>6261</v>
       </c>
       <c r="B189" s="2" t="inlineStr">
         <is>
-          <t>11-01-1416-42_2024</t>
+          <t>11-01-1416-42_2025</t>
         </is>
       </c>
       <c r="C189" s="2" t="inlineStr">
         <is>
           <t>11-01-1416-42</t>
         </is>
       </c>
       <c r="D189" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E189" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F189" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G189" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H189" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I189" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -16206,64 +16206,64 @@
       <c r="N189" s="2" t="inlineStr">
         <is>
           <t>14.47314133,-91.98629621</t>
         </is>
       </c>
       <c r="O189" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P189" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q189" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R189" s="1" t="n">
         <v>23</v>
       </c>
       <c r="S189" s="1" t="n">
         <v>18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="n">
-        <v>6261</v>
+        <v>6260</v>
       </c>
       <c r="B190" s="2" t="inlineStr">
         <is>
-          <t>11-01-1416-42_2025</t>
+          <t>11-01-1416-42_2024</t>
         </is>
       </c>
       <c r="C190" s="2" t="inlineStr">
         <is>
           <t>11-01-1416-42</t>
         </is>
       </c>
       <c r="D190" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E190" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F190" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G190" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H190" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I190" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -16716,64 +16716,64 @@
       <c r="N195" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O195" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P195" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q195" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R195" s="1" t="n">
         <v>66</v>
       </c>
       <c r="S195" s="1" t="n">
         <v>61</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="n">
-        <v>6267</v>
+        <v>6268</v>
       </c>
       <c r="B196" s="2" t="inlineStr">
         <is>
-          <t>11-01-1519-43_2024</t>
+          <t>11-01-1519-43_2025</t>
         </is>
       </c>
       <c r="C196" s="2" t="inlineStr">
         <is>
           <t>11-01-1519-43</t>
         </is>
       </c>
       <c r="D196" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E196" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F196" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G196" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H196" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I196" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -16801,64 +16801,64 @@
       <c r="N196" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O196" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P196" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q196" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R196" s="1" t="n">
         <v>215</v>
       </c>
       <c r="S196" s="1" t="n">
         <v>206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="n">
-        <v>6268</v>
+        <v>6267</v>
       </c>
       <c r="B197" s="2" t="inlineStr">
         <is>
-          <t>11-01-1519-43_2025</t>
+          <t>11-01-1519-43_2024</t>
         </is>
       </c>
       <c r="C197" s="2" t="inlineStr">
         <is>
           <t>11-01-1519-43</t>
         </is>
       </c>
       <c r="D197" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E197" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F197" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G197" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H197" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I197" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -16886,64 +16886,64 @@
       <c r="N197" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O197" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P197" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q197" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R197" s="1" t="n">
         <v>215</v>
       </c>
       <c r="S197" s="1" t="n">
         <v>206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="n">
-        <v>6269</v>
+        <v>6270</v>
       </c>
       <c r="B198" s="2" t="inlineStr">
         <is>
-          <t>11-02-0003-45_2024</t>
+          <t>11-02-0003-45_2025</t>
         </is>
       </c>
       <c r="C198" s="2" t="inlineStr">
         <is>
           <t>11-02-0003-45</t>
         </is>
       </c>
       <c r="D198" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E198" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F198" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G198" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H198" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I198" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -16971,64 +16971,64 @@
       <c r="N198" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O198" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P198" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q198" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R198" s="1" t="n">
         <v>71</v>
       </c>
       <c r="S198" s="1" t="n">
         <v>63</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="n">
-        <v>6270</v>
+        <v>6269</v>
       </c>
       <c r="B199" s="2" t="inlineStr">
         <is>
-          <t>11-02-0003-45_2025</t>
+          <t>11-02-0003-45_2024</t>
         </is>
       </c>
       <c r="C199" s="2" t="inlineStr">
         <is>
           <t>11-02-0003-45</t>
         </is>
       </c>
       <c r="D199" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E199" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F199" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G199" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H199" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I199" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -17311,64 +17311,64 @@
       <c r="N202" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O202" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P202" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q202" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R202" s="1" t="n">
         <v>12</v>
       </c>
       <c r="S202" s="1" t="n">
         <v>11</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="n">
-        <v>6274</v>
+        <v>6275</v>
       </c>
       <c r="B203" s="2" t="inlineStr">
         <is>
-          <t>11-02-0014-45_2024</t>
+          <t>11-02-0014-45_2025</t>
         </is>
       </c>
       <c r="C203" s="2" t="inlineStr">
         <is>
           <t>11-02-0014-45</t>
         </is>
       </c>
       <c r="D203" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E203" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F203" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G203" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H203" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I203" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -17396,64 +17396,64 @@
       <c r="N203" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O203" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P203" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q203" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R203" s="1" t="n">
         <v>267</v>
       </c>
       <c r="S203" s="1" t="n">
         <v>248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="n">
-        <v>6275</v>
+        <v>6274</v>
       </c>
       <c r="B204" s="2" t="inlineStr">
         <is>
-          <t>11-02-0014-45_2025</t>
+          <t>11-02-0014-45_2024</t>
         </is>
       </c>
       <c r="C204" s="2" t="inlineStr">
         <is>
           <t>11-02-0014-45</t>
         </is>
       </c>
       <c r="D204" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E204" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F204" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G204" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H204" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I204" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -17481,64 +17481,64 @@
       <c r="N204" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O204" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P204" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q204" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R204" s="1" t="n">
         <v>267</v>
       </c>
       <c r="S204" s="1" t="n">
         <v>248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="n">
-        <v>6276</v>
+        <v>6277</v>
       </c>
       <c r="B205" s="2" t="inlineStr">
         <is>
-          <t>11-02-0015-46_2024</t>
+          <t>11-02-0015-46_2025</t>
         </is>
       </c>
       <c r="C205" s="2" t="inlineStr">
         <is>
           <t>11-02-0015-46</t>
         </is>
       </c>
       <c r="D205" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E205" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F205" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G205" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H205" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I205" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -17566,64 +17566,64 @@
       <c r="N205" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O205" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P205" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q205" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R205" s="1" t="n">
         <v>124</v>
       </c>
       <c r="S205" s="1" t="n">
         <v>142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="n">
-        <v>6277</v>
+        <v>6276</v>
       </c>
       <c r="B206" s="2" t="inlineStr">
         <is>
-          <t>11-02-0015-46_2025</t>
+          <t>11-02-0015-46_2024</t>
         </is>
       </c>
       <c r="C206" s="2" t="inlineStr">
         <is>
           <t>11-02-0015-46</t>
         </is>
       </c>
       <c r="D206" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E206" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F206" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G206" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H206" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I206" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -18756,64 +18756,64 @@
       <c r="N219" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O219" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P219" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q219" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R219" s="1" t="n">
         <v>80</v>
       </c>
       <c r="S219" s="1" t="n">
         <v>66</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="n">
-        <v>6292</v>
+        <v>6291</v>
       </c>
       <c r="B220" s="2" t="inlineStr">
         <is>
-          <t>11-02-0087-43_2025</t>
+          <t>11-02-0087-43_2024</t>
         </is>
       </c>
       <c r="C220" s="2" t="inlineStr">
         <is>
           <t>11-02-0087-43</t>
         </is>
       </c>
       <c r="D220" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E220" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F220" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G220" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H220" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I220" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -18841,64 +18841,64 @@
       <c r="N220" s="2" t="inlineStr">
         <is>
           <t>14.58471814,-91.65988715</t>
         </is>
       </c>
       <c r="O220" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P220" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q220" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R220" s="1" t="n">
         <v>284</v>
       </c>
       <c r="S220" s="1" t="n">
         <v>272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="n">
-        <v>6291</v>
+        <v>6292</v>
       </c>
       <c r="B221" s="2" t="inlineStr">
         <is>
-          <t>11-02-0087-43_2024</t>
+          <t>11-02-0087-43_2025</t>
         </is>
       </c>
       <c r="C221" s="2" t="inlineStr">
         <is>
           <t>11-02-0087-43</t>
         </is>
       </c>
       <c r="D221" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E221" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F221" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G221" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H221" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I221" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -18926,64 +18926,64 @@
       <c r="N221" s="2" t="inlineStr">
         <is>
           <t>14.58471814,-91.65988715</t>
         </is>
       </c>
       <c r="O221" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P221" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q221" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R221" s="1" t="n">
         <v>284</v>
       </c>
       <c r="S221" s="1" t="n">
         <v>272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="n">
-        <v>6293</v>
+        <v>6294</v>
       </c>
       <c r="B222" s="2" t="inlineStr">
         <is>
-          <t>11-02-0088-43_2024</t>
+          <t>11-02-0088-43_2025</t>
         </is>
       </c>
       <c r="C222" s="2" t="inlineStr">
         <is>
           <t>11-02-0088-43</t>
         </is>
       </c>
       <c r="D222" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E222" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F222" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G222" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H222" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I222" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -19011,64 +19011,64 @@
       <c r="N222" s="2" t="inlineStr">
         <is>
           <t>14.5841702,-91.63704812</t>
         </is>
       </c>
       <c r="O222" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P222" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q222" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R222" s="1" t="n">
         <v>48</v>
       </c>
       <c r="S222" s="1" t="n">
         <v>49</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="n">
-        <v>6294</v>
+        <v>6293</v>
       </c>
       <c r="B223" s="2" t="inlineStr">
         <is>
-          <t>11-02-0088-43_2025</t>
+          <t>11-02-0088-43_2024</t>
         </is>
       </c>
       <c r="C223" s="2" t="inlineStr">
         <is>
           <t>11-02-0088-43</t>
         </is>
       </c>
       <c r="D223" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E223" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F223" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G223" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H223" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I223" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -19096,64 +19096,64 @@
       <c r="N223" s="2" t="inlineStr">
         <is>
           <t>14.5841702,-91.63704812</t>
         </is>
       </c>
       <c r="O223" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P223" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q223" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R223" s="1" t="n">
         <v>48</v>
       </c>
       <c r="S223" s="1" t="n">
         <v>49</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="n">
-        <v>6295</v>
+        <v>6296</v>
       </c>
       <c r="B224" s="2" t="inlineStr">
         <is>
-          <t>11-02-0092-43_2024</t>
+          <t>11-02-0092-43_2025</t>
         </is>
       </c>
       <c r="C224" s="2" t="inlineStr">
         <is>
           <t>11-02-0092-43</t>
         </is>
       </c>
       <c r="D224" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E224" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F224" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G224" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H224" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I224" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -19181,64 +19181,64 @@
       <c r="N224" s="2" t="inlineStr">
         <is>
           <t>14.56660854,-91.64980606</t>
         </is>
       </c>
       <c r="O224" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P224" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q224" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R224" s="1" t="n">
         <v>594</v>
       </c>
       <c r="S224" s="1" t="n">
         <v>616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="n">
-        <v>6296</v>
+        <v>6295</v>
       </c>
       <c r="B225" s="2" t="inlineStr">
         <is>
-          <t>11-02-0092-43_2025</t>
+          <t>11-02-0092-43_2024</t>
         </is>
       </c>
       <c r="C225" s="2" t="inlineStr">
         <is>
           <t>11-02-0092-43</t>
         </is>
       </c>
       <c r="D225" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E225" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F225" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G225" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H225" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I225" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -19266,64 +19266,64 @@
       <c r="N225" s="2" t="inlineStr">
         <is>
           <t>14.56660854,-91.64980606</t>
         </is>
       </c>
       <c r="O225" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P225" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q225" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R225" s="1" t="n">
         <v>594</v>
       </c>
       <c r="S225" s="1" t="n">
         <v>616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="n">
-        <v>6298</v>
+        <v>6297</v>
       </c>
       <c r="B226" s="2" t="inlineStr">
         <is>
-          <t>11-02-0093-43_2025</t>
+          <t>11-02-0093-43_2024</t>
         </is>
       </c>
       <c r="C226" s="2" t="inlineStr">
         <is>
           <t>11-02-0093-43</t>
         </is>
       </c>
       <c r="D226" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E226" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F226" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G226" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H226" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I226" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -19351,64 +19351,64 @@
       <c r="N226" s="2" t="inlineStr">
         <is>
           <t>14.56537898,-91.64820796</t>
         </is>
       </c>
       <c r="O226" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P226" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q226" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R226" s="1" t="n">
         <v>665</v>
       </c>
       <c r="S226" s="1" t="n">
         <v>622</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="n">
-        <v>6297</v>
+        <v>6298</v>
       </c>
       <c r="B227" s="2" t="inlineStr">
         <is>
-          <t>11-02-0093-43_2024</t>
+          <t>11-02-0093-43_2025</t>
         </is>
       </c>
       <c r="C227" s="2" t="inlineStr">
         <is>
           <t>11-02-0093-43</t>
         </is>
       </c>
       <c r="D227" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E227" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F227" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G227" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H227" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I227" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -20116,64 +20116,64 @@
       <c r="N235" s="2" t="inlineStr">
         <is>
           <t>14.5841702,-91.63704812</t>
         </is>
       </c>
       <c r="O235" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P235" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q235" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R235" s="1" t="n">
         <v>83</v>
       </c>
       <c r="S235" s="1" t="n">
         <v>83</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="n">
-        <v>6308</v>
+        <v>6307</v>
       </c>
       <c r="B236" s="2" t="inlineStr">
         <is>
-          <t>11-02-1017-42_2025</t>
+          <t>11-02-1017-42_2024</t>
         </is>
       </c>
       <c r="C236" s="2" t="inlineStr">
         <is>
           <t>11-02-1017-42</t>
         </is>
       </c>
       <c r="D236" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E236" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F236" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G236" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H236" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I236" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -20201,64 +20201,64 @@
       <c r="N236" s="2" t="inlineStr">
         <is>
           <t>14.5950552,-91.63888402</t>
         </is>
       </c>
       <c r="O236" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P236" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q236" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R236" s="1" t="n">
         <v>150</v>
       </c>
       <c r="S236" s="1" t="n">
         <v>123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="n">
-        <v>6307</v>
+        <v>6308</v>
       </c>
       <c r="B237" s="2" t="inlineStr">
         <is>
-          <t>11-02-1017-42_2024</t>
+          <t>11-02-1017-42_2025</t>
         </is>
       </c>
       <c r="C237" s="2" t="inlineStr">
         <is>
           <t>11-02-1017-42</t>
         </is>
       </c>
       <c r="D237" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E237" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F237" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G237" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H237" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I237" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -20286,64 +20286,64 @@
       <c r="N237" s="2" t="inlineStr">
         <is>
           <t>14.5950552,-91.63888402</t>
         </is>
       </c>
       <c r="O237" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P237" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q237" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R237" s="1" t="n">
         <v>150</v>
       </c>
       <c r="S237" s="1" t="n">
         <v>123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="n">
-        <v>6310</v>
+        <v>6309</v>
       </c>
       <c r="B238" s="2" t="inlineStr">
         <is>
-          <t>11-02-1018-42_2025</t>
+          <t>11-02-1018-42_2024</t>
         </is>
       </c>
       <c r="C238" s="2" t="inlineStr">
         <is>
           <t>11-02-1018-42</t>
         </is>
       </c>
       <c r="D238" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E238" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F238" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G238" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H238" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I238" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -20371,64 +20371,64 @@
       <c r="N238" s="2" t="inlineStr">
         <is>
           <t>14.56350136,-91.64709643</t>
         </is>
       </c>
       <c r="O238" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P238" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q238" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R238" s="1" t="n">
         <v>194</v>
       </c>
       <c r="S238" s="1" t="n">
         <v>174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="n">
-        <v>6309</v>
+        <v>6310</v>
       </c>
       <c r="B239" s="2" t="inlineStr">
         <is>
-          <t>11-02-1018-42_2024</t>
+          <t>11-02-1018-42_2025</t>
         </is>
       </c>
       <c r="C239" s="2" t="inlineStr">
         <is>
           <t>11-02-1018-42</t>
         </is>
       </c>
       <c r="D239" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E239" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F239" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G239" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H239" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I239" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -20626,64 +20626,64 @@
       <c r="N241" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O241" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P241" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q241" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R241" s="1" t="n">
         <v>132</v>
       </c>
       <c r="S241" s="1" t="n">
         <v>106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="n">
-        <v>6313</v>
+        <v>6314</v>
       </c>
       <c r="B242" s="2" t="inlineStr">
         <is>
-          <t>11-02-1208-43_2024</t>
+          <t>11-02-1208-43_2025</t>
         </is>
       </c>
       <c r="C242" s="2" t="inlineStr">
         <is>
           <t>11-02-1208-43</t>
         </is>
       </c>
       <c r="D242" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E242" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F242" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G242" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H242" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I242" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -20711,64 +20711,64 @@
       <c r="N242" s="2" t="inlineStr">
         <is>
           <t>14.60112739,-91.64939149</t>
         </is>
       </c>
       <c r="O242" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P242" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q242" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R242" s="1" t="n">
         <v>77</v>
       </c>
       <c r="S242" s="1" t="n">
         <v>70</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="n">
-        <v>6314</v>
+        <v>6313</v>
       </c>
       <c r="B243" s="2" t="inlineStr">
         <is>
-          <t>11-02-1208-43_2025</t>
+          <t>11-02-1208-43_2024</t>
         </is>
       </c>
       <c r="C243" s="2" t="inlineStr">
         <is>
           <t>11-02-1208-43</t>
         </is>
       </c>
       <c r="D243" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E243" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F243" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G243" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H243" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I243" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -21051,64 +21051,64 @@
       <c r="N246" s="2" t="inlineStr">
         <is>
           <t>14.58632933,-91.62599887</t>
         </is>
       </c>
       <c r="O246" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P246" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q246" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R246" s="1" t="n">
         <v>34</v>
       </c>
       <c r="S246" s="1" t="n">
         <v>33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="n">
-        <v>6319</v>
+        <v>6318</v>
       </c>
       <c r="B247" s="2" t="inlineStr">
         <is>
-          <t>11-03-0003-43_2025</t>
+          <t>11-03-0003-43_2024</t>
         </is>
       </c>
       <c r="C247" s="2" t="inlineStr">
         <is>
           <t>11-03-0003-43</t>
         </is>
       </c>
       <c r="D247" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E247" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F247" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G247" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H247" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I247" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -21136,64 +21136,64 @@
       <c r="N247" s="2" t="inlineStr">
         <is>
           <t>14.54995154,-91.61768643</t>
         </is>
       </c>
       <c r="O247" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P247" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q247" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R247" s="1" t="n">
         <v>86</v>
       </c>
       <c r="S247" s="1" t="n">
         <v>76</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="n">
-        <v>6318</v>
+        <v>6319</v>
       </c>
       <c r="B248" s="2" t="inlineStr">
         <is>
-          <t>11-03-0003-43_2024</t>
+          <t>11-03-0003-43_2025</t>
         </is>
       </c>
       <c r="C248" s="2" t="inlineStr">
         <is>
           <t>11-03-0003-43</t>
         </is>
       </c>
       <c r="D248" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E248" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F248" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G248" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H248" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I248" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -22241,64 +22241,64 @@
       <c r="N260" s="2" t="inlineStr">
         <is>
           <t>14.43948876,-91.65796877</t>
         </is>
       </c>
       <c r="O260" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P260" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q260" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R260" s="1" t="n">
         <v>237</v>
       </c>
       <c r="S260" s="1" t="n">
         <v>228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="n">
-        <v>6333</v>
+        <v>6332</v>
       </c>
       <c r="B261" s="2" t="inlineStr">
         <is>
-          <t>11-03-0104-43_2025</t>
+          <t>11-03-0104-43_2024</t>
         </is>
       </c>
       <c r="C261" s="2" t="inlineStr">
         <is>
           <t>11-03-0104-43</t>
         </is>
       </c>
       <c r="D261" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E261" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F261" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G261" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H261" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I261" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -22326,64 +22326,64 @@
       <c r="N261" s="2" t="inlineStr">
         <is>
           <t>14.57204236,-91.62981849</t>
         </is>
       </c>
       <c r="O261" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P261" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q261" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R261" s="1" t="n">
         <v>329</v>
       </c>
       <c r="S261" s="1" t="n">
         <v>354</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="n">
-        <v>6332</v>
+        <v>6333</v>
       </c>
       <c r="B262" s="2" t="inlineStr">
         <is>
-          <t>11-03-0104-43_2024</t>
+          <t>11-03-0104-43_2025</t>
         </is>
       </c>
       <c r="C262" s="2" t="inlineStr">
         <is>
           <t>11-03-0104-43</t>
         </is>
       </c>
       <c r="D262" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E262" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F262" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G262" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H262" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I262" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -24706,64 +24706,64 @@
       <c r="N289" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O289" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P289" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q289" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R289" s="1" t="n">
         <v>219</v>
       </c>
       <c r="S289" s="1" t="n">
         <v>214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="n">
-        <v>6361</v>
+        <v>6362</v>
       </c>
       <c r="B290" s="2" t="inlineStr">
         <is>
-          <t>11-05-0122-43_2024</t>
+          <t>11-05-0122-43_2025</t>
         </is>
       </c>
       <c r="C290" s="2" t="inlineStr">
         <is>
           <t>11-05-0122-43</t>
         </is>
       </c>
       <c r="D290" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E290" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F290" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G290" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H290" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I290" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -24791,64 +24791,64 @@
       <c r="N290" s="2" t="inlineStr">
         <is>
           <t>14.61995061,-91.59640915</t>
         </is>
       </c>
       <c r="O290" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P290" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q290" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R290" s="1" t="n">
         <v>653</v>
       </c>
       <c r="S290" s="1" t="n">
         <v>633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="n">
-        <v>6362</v>
+        <v>6361</v>
       </c>
       <c r="B291" s="2" t="inlineStr">
         <is>
-          <t>11-05-0122-43_2025</t>
+          <t>11-05-0122-43_2024</t>
         </is>
       </c>
       <c r="C291" s="2" t="inlineStr">
         <is>
           <t>11-05-0122-43</t>
         </is>
       </c>
       <c r="D291" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E291" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F291" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G291" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H291" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I291" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -24876,64 +24876,64 @@
       <c r="N291" s="2" t="inlineStr">
         <is>
           <t>14.61995061,-91.59640915</t>
         </is>
       </c>
       <c r="O291" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P291" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q291" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R291" s="1" t="n">
         <v>653</v>
       </c>
       <c r="S291" s="1" t="n">
         <v>633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="n">
-        <v>6363</v>
+        <v>6364</v>
       </c>
       <c r="B292" s="2" t="inlineStr">
         <is>
-          <t>11-05-0124-43_2024</t>
+          <t>11-05-0124-43_2025</t>
         </is>
       </c>
       <c r="C292" s="2" t="inlineStr">
         <is>
           <t>11-05-0124-43</t>
         </is>
       </c>
       <c r="D292" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E292" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F292" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G292" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H292" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I292" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -24961,64 +24961,64 @@
       <c r="N292" s="2" t="inlineStr">
         <is>
           <t>14.59644458,-91.5763049</t>
         </is>
       </c>
       <c r="O292" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P292" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q292" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R292" s="1" t="n">
         <v>318</v>
       </c>
       <c r="S292" s="1" t="n">
         <v>309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="n">
-        <v>6364</v>
+        <v>6363</v>
       </c>
       <c r="B293" s="2" t="inlineStr">
         <is>
-          <t>11-05-0124-43_2025</t>
+          <t>11-05-0124-43_2024</t>
         </is>
       </c>
       <c r="C293" s="2" t="inlineStr">
         <is>
           <t>11-05-0124-43</t>
         </is>
       </c>
       <c r="D293" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E293" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F293" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G293" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H293" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I293" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -25726,64 +25726,64 @@
       <c r="N301" s="2" t="inlineStr">
         <is>
           <t>14.61295592,-91.59217418</t>
         </is>
       </c>
       <c r="O301" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P301" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q301" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R301" s="1" t="n">
         <v>129</v>
       </c>
       <c r="S301" s="1" t="n">
         <v>129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="n">
-        <v>6374</v>
+        <v>6373</v>
       </c>
       <c r="B302" s="2" t="inlineStr">
         <is>
-          <t>11-05-0373-43_2025</t>
+          <t>11-05-0373-43_2024</t>
         </is>
       </c>
       <c r="C302" s="2" t="inlineStr">
         <is>
           <t>11-05-0373-43</t>
         </is>
       </c>
       <c r="D302" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E302" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F302" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G302" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H302" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I302" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -25811,64 +25811,64 @@
       <c r="N302" s="2" t="inlineStr">
         <is>
           <t>14.61857154,-91.58063684</t>
         </is>
       </c>
       <c r="O302" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P302" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q302" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R302" s="1" t="n">
         <v>151</v>
       </c>
       <c r="S302" s="1" t="n">
         <v>152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="n">
-        <v>6373</v>
+        <v>6374</v>
       </c>
       <c r="B303" s="2" t="inlineStr">
         <is>
-          <t>11-05-0373-43_2024</t>
+          <t>11-05-0373-43_2025</t>
         </is>
       </c>
       <c r="C303" s="2" t="inlineStr">
         <is>
           <t>11-05-0373-43</t>
         </is>
       </c>
       <c r="D303" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E303" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F303" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G303" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H303" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I303" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -27171,64 +27171,64 @@
       <c r="N318" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O318" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P318" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q318" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R318" s="1" t="n">
         <v>52</v>
       </c>
       <c r="S318" s="1" t="n">
         <v>59</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="n">
-        <v>6390</v>
+        <v>6391</v>
       </c>
       <c r="B319" s="2" t="inlineStr">
         <is>
-          <t>11-06-0029-45_2024</t>
+          <t>11-06-0029-45_2025</t>
         </is>
       </c>
       <c r="C319" s="2" t="inlineStr">
         <is>
           <t>11-06-0029-45</t>
         </is>
       </c>
       <c r="D319" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E319" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F319" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G319" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H319" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I319" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -27256,64 +27256,64 @@
       <c r="N319" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O319" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P319" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q319" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R319" s="1" t="n">
         <v>42</v>
       </c>
       <c r="S319" s="1" t="n">
         <v>33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="n">
-        <v>6391</v>
+        <v>6390</v>
       </c>
       <c r="B320" s="2" t="inlineStr">
         <is>
-          <t>11-06-0029-45_2025</t>
+          <t>11-06-0029-45_2024</t>
         </is>
       </c>
       <c r="C320" s="2" t="inlineStr">
         <is>
           <t>11-06-0029-45</t>
         </is>
       </c>
       <c r="D320" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E320" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F320" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G320" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H320" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I320" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -28701,64 +28701,64 @@
       <c r="N336" s="2" t="inlineStr">
         <is>
           <t>14.21551189,-91.70484506</t>
         </is>
       </c>
       <c r="O336" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P336" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q336" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R336" s="1" t="n">
         <v>12</v>
       </c>
       <c r="S336" s="1" t="n">
         <v>10</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="n">
-        <v>6409</v>
+        <v>6408</v>
       </c>
       <c r="B337" s="2" t="inlineStr">
         <is>
-          <t>11-06-0167-43_2025</t>
+          <t>11-06-0167-43_2024</t>
         </is>
       </c>
       <c r="C337" s="2" t="inlineStr">
         <is>
           <t>11-06-0167-43</t>
         </is>
       </c>
       <c r="D337" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E337" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F337" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G337" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H337" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I337" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -28786,64 +28786,64 @@
       <c r="N337" s="2" t="inlineStr">
         <is>
           <t>14.45302426,-91.58292702</t>
         </is>
       </c>
       <c r="O337" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P337" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q337" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R337" s="1" t="n">
         <v>260</v>
       </c>
       <c r="S337" s="1" t="n">
         <v>257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="n">
-        <v>6408</v>
+        <v>6409</v>
       </c>
       <c r="B338" s="2" t="inlineStr">
         <is>
-          <t>11-06-0167-43_2024</t>
+          <t>11-06-0167-43_2025</t>
         </is>
       </c>
       <c r="C338" s="2" t="inlineStr">
         <is>
           <t>11-06-0167-43</t>
         </is>
       </c>
       <c r="D338" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E338" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F338" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G338" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H338" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I338" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -28956,64 +28956,64 @@
       <c r="N339" s="2" t="inlineStr">
         <is>
           <t>14.15765011,-91.71362268</t>
         </is>
       </c>
       <c r="O339" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P339" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q339" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R339" s="1" t="n">
         <v>98</v>
       </c>
       <c r="S339" s="1" t="n">
         <v>86</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="n">
-        <v>6412</v>
+        <v>6411</v>
       </c>
       <c r="B340" s="2" t="inlineStr">
         <is>
-          <t>11-06-0168-43_2025</t>
+          <t>11-06-0168-43_2024</t>
         </is>
       </c>
       <c r="C340" s="2" t="inlineStr">
         <is>
           <t>11-06-0168-43</t>
         </is>
       </c>
       <c r="D340" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E340" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F340" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G340" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H340" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I340" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -29041,64 +29041,64 @@
       <c r="N340" s="2" t="inlineStr">
         <is>
           <t>14.15765011,-91.71362268</t>
         </is>
       </c>
       <c r="O340" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P340" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q340" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R340" s="1" t="n">
         <v>304</v>
       </c>
       <c r="S340" s="1" t="n">
         <v>312</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="n">
-        <v>6411</v>
+        <v>6412</v>
       </c>
       <c r="B341" s="2" t="inlineStr">
         <is>
-          <t>11-06-0168-43_2024</t>
+          <t>11-06-0168-43_2025</t>
         </is>
       </c>
       <c r="C341" s="2" t="inlineStr">
         <is>
           <t>11-06-0168-43</t>
         </is>
       </c>
       <c r="D341" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E341" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F341" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G341" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H341" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I341" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -29636,64 +29636,64 @@
       <c r="N347" s="2" t="inlineStr">
         <is>
           <t>14.41430489,-91.60496699</t>
         </is>
       </c>
       <c r="O347" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P347" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q347" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R347" s="1" t="n">
         <v>317</v>
       </c>
       <c r="S347" s="1" t="n">
         <v>309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="n">
-        <v>6419</v>
+        <v>6420</v>
       </c>
       <c r="B348" s="2" t="inlineStr">
         <is>
-          <t>11-06-0183-43_2024</t>
+          <t>11-06-0183-43_2025</t>
         </is>
       </c>
       <c r="C348" s="2" t="inlineStr">
         <is>
           <t>11-06-0183-43</t>
         </is>
       </c>
       <c r="D348" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E348" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F348" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G348" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H348" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I348" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -29721,64 +29721,64 @@
       <c r="N348" s="2" t="inlineStr">
         <is>
           <t>14.57811689,-91.58583387</t>
         </is>
       </c>
       <c r="O348" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P348" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q348" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R348" s="1" t="n">
         <v>579</v>
       </c>
       <c r="S348" s="1" t="n">
         <v>563</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="n">
-        <v>6420</v>
+        <v>6419</v>
       </c>
       <c r="B349" s="2" t="inlineStr">
         <is>
-          <t>11-06-0183-43_2025</t>
+          <t>11-06-0183-43_2024</t>
         </is>
       </c>
       <c r="C349" s="2" t="inlineStr">
         <is>
           <t>11-06-0183-43</t>
         </is>
       </c>
       <c r="D349" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E349" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F349" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G349" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H349" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I349" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -29806,64 +29806,64 @@
       <c r="N349" s="2" t="inlineStr">
         <is>
           <t>14.57811689,-91.58583387</t>
         </is>
       </c>
       <c r="O349" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P349" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q349" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R349" s="1" t="n">
         <v>579</v>
       </c>
       <c r="S349" s="1" t="n">
         <v>563</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="n">
-        <v>6421</v>
+        <v>6422</v>
       </c>
       <c r="B350" s="2" t="inlineStr">
         <is>
-          <t>11-06-0280-43_2024</t>
+          <t>11-06-0280-43_2025</t>
         </is>
       </c>
       <c r="C350" s="2" t="inlineStr">
         <is>
           <t>11-06-0280-43</t>
         </is>
       </c>
       <c r="D350" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E350" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F350" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G350" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H350" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I350" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -29891,64 +29891,64 @@
       <c r="N350" s="2" t="inlineStr">
         <is>
           <t>14.17436329,-91.71165706</t>
         </is>
       </c>
       <c r="O350" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P350" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q350" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R350" s="1" t="n">
         <v>129</v>
       </c>
       <c r="S350" s="1" t="n">
         <v>115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="n">
-        <v>6422</v>
+        <v>6421</v>
       </c>
       <c r="B351" s="2" t="inlineStr">
         <is>
-          <t>11-06-0280-43_2025</t>
+          <t>11-06-0280-43_2024</t>
         </is>
       </c>
       <c r="C351" s="2" t="inlineStr">
         <is>
           <t>11-06-0280-43</t>
         </is>
       </c>
       <c r="D351" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E351" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F351" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G351" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H351" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I351" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -30571,64 +30571,64 @@
       <c r="N358" s="2" t="inlineStr">
         <is>
           <t>14.21571029,-91.62856177</t>
         </is>
       </c>
       <c r="O358" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P358" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q358" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R358" s="1" t="n">
         <v>87</v>
       </c>
       <c r="S358" s="1" t="n">
         <v>77</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="n">
-        <v>6430</v>
+        <v>6431</v>
       </c>
       <c r="B359" s="2" t="inlineStr">
         <is>
-          <t>11-06-0819-43_2024</t>
+          <t>11-06-0819-43_2025</t>
         </is>
       </c>
       <c r="C359" s="2" t="inlineStr">
         <is>
           <t>11-06-0819-43</t>
         </is>
       </c>
       <c r="D359" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E359" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F359" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G359" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H359" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I359" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -30656,64 +30656,64 @@
       <c r="N359" s="2" t="inlineStr">
         <is>
           <t>14.1573487,-91.66830374</t>
         </is>
       </c>
       <c r="O359" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P359" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q359" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R359" s="1" t="n">
         <v>58</v>
       </c>
       <c r="S359" s="1" t="n">
         <v>51</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="n">
-        <v>6431</v>
+        <v>6430</v>
       </c>
       <c r="B360" s="2" t="inlineStr">
         <is>
-          <t>11-06-0819-43_2025</t>
+          <t>11-06-0819-43_2024</t>
         </is>
       </c>
       <c r="C360" s="2" t="inlineStr">
         <is>
           <t>11-06-0819-43</t>
         </is>
       </c>
       <c r="D360" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E360" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F360" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G360" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H360" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I360" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -31081,64 +31081,64 @@
       <c r="N364" s="2" t="inlineStr">
         <is>
           <t>14.57811689,-91.58583387</t>
         </is>
       </c>
       <c r="O364" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P364" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q364" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R364" s="1" t="n">
         <v>105</v>
       </c>
       <c r="S364" s="1" t="n">
         <v>102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="n">
-        <v>6437</v>
+        <v>6436</v>
       </c>
       <c r="B365" s="2" t="inlineStr">
         <is>
-          <t>11-06-0891-42_2025</t>
+          <t>11-06-0891-42_2024</t>
         </is>
       </c>
       <c r="C365" s="2" t="inlineStr">
         <is>
           <t>11-06-0891-42</t>
         </is>
       </c>
       <c r="D365" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E365" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F365" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G365" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H365" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I365" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -31166,64 +31166,64 @@
       <c r="N365" s="2" t="inlineStr">
         <is>
           <t>14.52458476,-91.60355437</t>
         </is>
       </c>
       <c r="O365" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P365" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q365" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R365" s="1" t="n">
         <v>130</v>
       </c>
       <c r="S365" s="1" t="n">
         <v>120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="n">
-        <v>6436</v>
+        <v>6437</v>
       </c>
       <c r="B366" s="2" t="inlineStr">
         <is>
-          <t>11-06-0891-42_2024</t>
+          <t>11-06-0891-42_2025</t>
         </is>
       </c>
       <c r="C366" s="2" t="inlineStr">
         <is>
           <t>11-06-0891-42</t>
         </is>
       </c>
       <c r="D366" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E366" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F366" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G366" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H366" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I366" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -32866,64 +32866,64 @@
       <c r="N385" s="2" t="inlineStr">
         <is>
           <t>14.32827323,-91.88070284</t>
         </is>
       </c>
       <c r="O385" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P385" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q385" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R385" s="1" t="n">
         <v>82</v>
       </c>
       <c r="S385" s="1" t="n">
         <v>64</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="n">
-        <v>6458</v>
+        <v>6457</v>
       </c>
       <c r="B386" s="2" t="inlineStr">
         <is>
-          <t>11-07-0007-43_2025</t>
+          <t>11-07-0007-43_2024</t>
         </is>
       </c>
       <c r="C386" s="2" t="inlineStr">
         <is>
           <t>11-07-0007-43</t>
         </is>
       </c>
       <c r="D386" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E386" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F386" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G386" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H386" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I386" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -32951,64 +32951,64 @@
       <c r="N386" s="2" t="inlineStr">
         <is>
           <t>14.32023914,-91.89868302</t>
         </is>
       </c>
       <c r="O386" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P386" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q386" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R386" s="1" t="n">
         <v>67</v>
       </c>
       <c r="S386" s="1" t="n">
         <v>63</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="n">
-        <v>6457</v>
+        <v>6458</v>
       </c>
       <c r="B387" s="2" t="inlineStr">
         <is>
-          <t>11-07-0007-43_2024</t>
+          <t>11-07-0007-43_2025</t>
         </is>
       </c>
       <c r="C387" s="2" t="inlineStr">
         <is>
           <t>11-07-0007-43</t>
         </is>
       </c>
       <c r="D387" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E387" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F387" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G387" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H387" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I387" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -33461,64 +33461,64 @@
       <c r="N392" s="2" t="inlineStr">
         <is>
           <t>14.32827323,-91.88070284</t>
         </is>
       </c>
       <c r="O392" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P392" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q392" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R392" s="1" t="n">
         <v>192</v>
       </c>
       <c r="S392" s="1" t="n">
         <v>177</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="n">
-        <v>6464</v>
+        <v>6465</v>
       </c>
       <c r="B393" s="2" t="inlineStr">
         <is>
-          <t>11-07-0013-45_2024</t>
+          <t>11-07-0013-45_2025</t>
         </is>
       </c>
       <c r="C393" s="2" t="inlineStr">
         <is>
           <t>11-07-0013-45</t>
         </is>
       </c>
       <c r="D393" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E393" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F393" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G393" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H393" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I393" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -33546,64 +33546,64 @@
       <c r="N393" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O393" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P393" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q393" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R393" s="1" t="n">
         <v>61</v>
       </c>
       <c r="S393" s="1" t="n">
         <v>67</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="n">
-        <v>6465</v>
+        <v>6464</v>
       </c>
       <c r="B394" s="2" t="inlineStr">
         <is>
-          <t>11-07-0013-45_2025</t>
+          <t>11-07-0013-45_2024</t>
         </is>
       </c>
       <c r="C394" s="2" t="inlineStr">
         <is>
           <t>11-07-0013-45</t>
         </is>
       </c>
       <c r="D394" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E394" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F394" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G394" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H394" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I394" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -35756,64 +35756,64 @@
       <c r="N419" s="2" t="inlineStr">
         <is>
           <t>14.24795883,-91.83524887</t>
         </is>
       </c>
       <c r="O419" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P419" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q419" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R419" s="1" t="n">
         <v>59</v>
       </c>
       <c r="S419" s="1" t="n">
         <v>67</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="n">
-        <v>6492</v>
+        <v>6491</v>
       </c>
       <c r="B420" s="2" t="inlineStr">
         <is>
-          <t>11-07-0212-43_2025</t>
+          <t>11-07-0212-43_2024</t>
         </is>
       </c>
       <c r="C420" s="2" t="inlineStr">
         <is>
           <t>11-07-0212-43</t>
         </is>
       </c>
       <c r="D420" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E420" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F420" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G420" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H420" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I420" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -35841,64 +35841,64 @@
       <c r="N420" s="2" t="inlineStr">
         <is>
           <t>14.30041673,-91.90719746</t>
         </is>
       </c>
       <c r="O420" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P420" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q420" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R420" s="1" t="n">
         <v>179</v>
       </c>
       <c r="S420" s="1" t="n">
         <v>176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="n">
-        <v>6491</v>
+        <v>6492</v>
       </c>
       <c r="B421" s="2" t="inlineStr">
         <is>
-          <t>11-07-0212-43_2024</t>
+          <t>11-07-0212-43_2025</t>
         </is>
       </c>
       <c r="C421" s="2" t="inlineStr">
         <is>
           <t>11-07-0212-43</t>
         </is>
       </c>
       <c r="D421" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E421" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F421" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G421" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H421" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I421" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -36691,64 +36691,64 @@
       <c r="N430" s="2" t="inlineStr">
         <is>
           <t>14.24795883,-91.83524887</t>
         </is>
       </c>
       <c r="O430" s="1" t="n">
         <v>70000.00</v>
       </c>
       <c r="P430" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="Q430" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R430" s="1" t="n">
         <v>37</v>
       </c>
       <c r="S430" s="1" t="n">
         <v>35</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="n">
-        <v>6503</v>
+        <v>6502</v>
       </c>
       <c r="B431" s="2" t="inlineStr">
         <is>
-          <t>11-07-1056-43_2025</t>
+          <t>11-07-1056-43_2024</t>
         </is>
       </c>
       <c r="C431" s="2" t="inlineStr">
         <is>
           <t>11-07-1056-43</t>
         </is>
       </c>
       <c r="D431" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E431" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F431" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G431" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H431" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I431" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -36776,64 +36776,64 @@
       <c r="N431" s="2" t="inlineStr">
         <is>
           <t>14.30041673,-91.90719746</t>
         </is>
       </c>
       <c r="O431" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P431" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q431" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R431" s="1" t="n">
         <v>208</v>
       </c>
       <c r="S431" s="1" t="n">
         <v>205</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="n">
-        <v>6502</v>
+        <v>6503</v>
       </c>
       <c r="B432" s="2" t="inlineStr">
         <is>
-          <t>11-07-1056-43_2024</t>
+          <t>11-07-1056-43_2025</t>
         </is>
       </c>
       <c r="C432" s="2" t="inlineStr">
         <is>
           <t>11-07-1056-43</t>
         </is>
       </c>
       <c r="D432" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E432" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F432" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G432" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H432" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I432" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -37456,64 +37456,64 @@
       <c r="N439" s="2" t="inlineStr">
         <is>
           <t>14.40254198,-91.84577552</t>
         </is>
       </c>
       <c r="O439" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P439" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q439" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R439" s="1" t="n">
         <v>71</v>
       </c>
       <c r="S439" s="1" t="n">
         <v>70</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="n">
-        <v>6512</v>
+        <v>6511</v>
       </c>
       <c r="B440" s="2" t="inlineStr">
         <is>
-          <t>11-07-1418-42_2025</t>
+          <t>11-07-1418-42_2024</t>
         </is>
       </c>
       <c r="C440" s="2" t="inlineStr">
         <is>
           <t>11-07-1418-42</t>
         </is>
       </c>
       <c r="D440" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E440" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F440" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G440" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H440" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I440" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -37522,83 +37522,83 @@
         <is>
           <t>RETALHULEU</t>
         </is>
       </c>
       <c r="K440" s="2" t="inlineStr">
         <is>
           <t>CHAMPERICO</t>
         </is>
       </c>
       <c r="L440" s="2" t="inlineStr">
         <is>
           <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M440" s="2" t="inlineStr">
         <is>
           <t>COMUNIDAD AGRARIA NUEVO MONTECRISTO MARICELA DOCE DE ABRIL</t>
         </is>
       </c>
       <c r="N440" s="2" t="inlineStr">
         <is>
           <t>14.32090208,-91.82758631</t>
         </is>
       </c>
       <c r="O440" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P440" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q440" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R440" s="1" t="n">
         <v>47</v>
       </c>
       <c r="S440" s="1" t="n">
         <v>38</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="n">
-        <v>6511</v>
+        <v>6512</v>
       </c>
       <c r="B441" s="2" t="inlineStr">
         <is>
-          <t>11-07-1418-42_2024</t>
+          <t>11-07-1418-42_2025</t>
         </is>
       </c>
       <c r="C441" s="2" t="inlineStr">
         <is>
           <t>11-07-1418-42</t>
         </is>
       </c>
       <c r="D441" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E441" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F441" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G441" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H441" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I441" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -37607,55 +37607,55 @@
         <is>
           <t>RETALHULEU</t>
         </is>
       </c>
       <c r="K441" s="2" t="inlineStr">
         <is>
           <t>CHAMPERICO</t>
         </is>
       </c>
       <c r="L441" s="2" t="inlineStr">
         <is>
           <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M441" s="2" t="inlineStr">
         <is>
           <t>COMUNIDAD AGRARIA NUEVO MONTECRISTO MARICELA DOCE DE ABRIL</t>
         </is>
       </c>
       <c r="N441" s="2" t="inlineStr">
         <is>
           <t>14.32090208,-91.82758631</t>
         </is>
       </c>
       <c r="O441" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P441" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q441" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R441" s="1" t="n">
         <v>47</v>
       </c>
       <c r="S441" s="1" t="n">
         <v>38</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="n">
         <v>6513</v>
       </c>
       <c r="B442" s="2" t="inlineStr">
         <is>
           <t>11-07-1485-42_2024</t>
         </is>
       </c>
       <c r="C442" s="2" t="inlineStr">
         <is>
           <t>11-07-1485-42</t>
         </is>
@@ -40941,64 +40941,64 @@
       <c r="N480" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O480" s="1" t="n">
         <v>70000.00</v>
       </c>
       <c r="P480" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="Q480" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R480" s="1" t="n">
         <v>14</v>
       </c>
       <c r="S480" s="1" t="n">
         <v>22</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="n">
-        <v>6552</v>
+        <v>6553</v>
       </c>
       <c r="B481" s="2" t="inlineStr">
         <is>
-          <t>11-09-0013-43_2024</t>
+          <t>11-09-0013-43_2025</t>
         </is>
       </c>
       <c r="C481" s="2" t="inlineStr">
         <is>
           <t>11-09-0013-43</t>
         </is>
       </c>
       <c r="D481" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E481" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F481" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G481" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H481" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I481" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -41026,64 +41026,64 @@
       <c r="N481" s="2" t="inlineStr">
         <is>
           <t>14.56490767,-91.77254049</t>
         </is>
       </c>
       <c r="O481" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P481" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q481" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R481" s="1" t="n">
         <v>160</v>
       </c>
       <c r="S481" s="1" t="n">
         <v>158</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="n">
-        <v>6553</v>
+        <v>6552</v>
       </c>
       <c r="B482" s="2" t="inlineStr">
         <is>
-          <t>11-09-0013-43_2025</t>
+          <t>11-09-0013-43_2024</t>
         </is>
       </c>
       <c r="C482" s="2" t="inlineStr">
         <is>
           <t>11-09-0013-43</t>
         </is>
       </c>
       <c r="D482" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E482" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F482" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G482" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H482" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I482" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -43066,64 +43066,64 @@
       <c r="N505" s="2" t="inlineStr">
         <is>
           <t>14.58342473,-91.74940921</t>
         </is>
       </c>
       <c r="O505" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P505" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q505" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R505" s="1" t="n">
         <v>196</v>
       </c>
       <c r="S505" s="1" t="n">
         <v>195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="n">
-        <v>6578</v>
+        <v>6577</v>
       </c>
       <c r="B506" s="2" t="inlineStr">
         <is>
-          <t>11-09-0378-43_2025</t>
+          <t>11-09-0378-43_2024</t>
         </is>
       </c>
       <c r="C506" s="2" t="inlineStr">
         <is>
           <t>11-09-0378-43</t>
         </is>
       </c>
       <c r="D506" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E506" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F506" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G506" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H506" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I506" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -43151,64 +43151,64 @@
       <c r="N506" s="2" t="inlineStr">
         <is>
           <t>14.60160279,-91.73086174</t>
         </is>
       </c>
       <c r="O506" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P506" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q506" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R506" s="1" t="n">
         <v>221</v>
       </c>
       <c r="S506" s="1" t="n">
         <v>211</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="n">
-        <v>6577</v>
+        <v>6578</v>
       </c>
       <c r="B507" s="2" t="inlineStr">
         <is>
-          <t>11-09-0378-43_2024</t>
+          <t>11-09-0378-43_2025</t>
         </is>
       </c>
       <c r="C507" s="2" t="inlineStr">
         <is>
           <t>11-09-0378-43</t>
         </is>
       </c>
       <c r="D507" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E507" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F507" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G507" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H507" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I507" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>